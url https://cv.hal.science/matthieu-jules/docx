--- v1 (2026-03-25)
+++ v2 (2026-04-16)
@@ -66,1980 +66,7549 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprehensive mapping of transcription terminator Rho utilization (Rut) sites across the Bacillus subtilis genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mildred Delaleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergana Kostova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnathan C Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaf765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiplex Genome Editing and Regulation in &amp;lt;i&amp;gt;Bacillus subtilis&amp;lt;/i&amp;gt; with CRISPR-MAD7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Calabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.3142 - 3153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssynbio.5c00274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The mutational landscape of Bacillus subtilis conditional hypermutators shows how proofreading skews DNA polymerase error rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Tanneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (5), pp.gkaf147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaf147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ModuloStat: An Internet of Things’ Path to Continuous Cultures in Mini-Bioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Tanneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dérozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.1703-1716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.5c09710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering the mechanisms of action underlying probiotic properties of Shouchella clausii by a functional genomics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Léjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beneficial Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (3), pp.347-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18762891-bja00050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complex sporulation-specific expression of transcription termination factor Rho highlights its involvement in Bacillus subtilis cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Redko-Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 300 (12), pp.107905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.107905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What remains from living cells in bacterial lysate-based cell-free systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp. 3173-3182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csbj.2023.05.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greedy reduction of Bacillus subtilis genome yields emergent phenotypes of high resistance to a DNA damaging agent and low evolvability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosei Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chubukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (6), pp.2974-2992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Termination factor Rho mediates transcriptional reprogramming of Bacillus subtilis stationary phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dérozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (2), pp.e1010618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining Fusion of Cells with CRISPR-Cas9 Editing for the Cloning of Large DNA Fragments or Complete Bacterial Genomes in Yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ipoutcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Manso-Silván</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (11), pp.3252-3266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssynbio.3c00248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Four species of bacteria deterministically assemble to form a stable biofilm in a millifluidic channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Monmeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Benyoussef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thomen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Baliarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41522-021-00233-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacterial growth physiology and RNA metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sauveplane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1863 (5), pp.194502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2020.194502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SppI Forms a Membrane Protein Complex with SppA and Inhibits Its Protease Activity in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mcgovern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanda Neef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minia Antelo-Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Götz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mSphere.00724-20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extrinsic noise prevents the independent tuning of gene expression noise and protein mean abundance in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deloupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sauveplane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (41), pp.eabc3478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abc3478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differentiation of vegetative cells into spores: a kinetic model applied to &amp;lt;em&amp;gt;bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gabrielle Mathot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Leguerinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (10), pp. 1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00322-19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The logics of metabolic regulation in bacteria challenges biosensor-based metabolic engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbial Cell </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), pp.56-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15698/mic2018.01.610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular and Physiological Logics of the Pyruvate-Induced Response of a Novel Transporter in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen T Mcgovern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Calabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (5), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00976-17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translation elicits a growth rate-dependent, genome-wide, differential protein production in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schaffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Calabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Mäder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (5), pp.870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/msb.20156608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A part toolbox to tune genetic expression in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sauveplane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung-Ju Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clerté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Declerck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (15), pp.7495-7508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative prediction of genome-wide resource allocation in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Muntel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chubukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Prestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, pp.232-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2015.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicotinic acid modulates Legionella pneumophila gene expression and induces virulence traits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel L Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Bryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoru Harada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Buchrieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81 (3), pp.945-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00999-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01422856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcriptional regulation is insufficient to explain substrate-induced flux changes in [i]Bacillus subtilis[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chubukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Uhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roelco J Kleijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/msb.2013.66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconciling molecular regulatory mechanisms with noise patterns of bacterial metabolic promoters in induced and repressed states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew L. M. L. Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu O. Radulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (1), pp.155 - 160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1110541108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condition-dependent transcriptome reveals high-level regulatory architecture in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike U. Mäder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie A. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 335 (6072), pp.1103-1106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1206848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condition-Dependent Transcriptome Reveals High-Level Regulatory Architecture in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Mader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 335 (6072), pp.1103-1106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1206848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BasyLiCA: a tool for automatic processing of a Bacterial Live Cell Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Aïchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fromion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (20), pp.2705-2706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Network Reorganization During Dynamic Adaptations of Bacillus subtilis Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joerg Martin Buescher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Uhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Muntel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 335 (6072), pp. 1099-1103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1206871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GamA is a eukaryotic-like glucoamylase responsible for glycogen- and starch-degrading activity of &amp;lt;em&amp;gt;Legionella pneumophila&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vroni Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Eidner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Rydzewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Blädel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 301 (2), pp.133-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmm.2010.08.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malate-mediated carbon catabolite repression in bacillus subtilis involves the HPrK/CcpA pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik M. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix M. P. Mehne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens J. Landmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of applied bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193 (24), pp.6939 - 6949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.06197-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absolute quantification of gene expression in individual bacterial cells using two-photon fluctuation microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew L. Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Declerck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 419 (2), pp.250 - 259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2011.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isotopologue profiling of &amp;lt;em&amp;gt;Legionella pneumophila&amp;lt;/em&amp;gt;: role of serine and glucose as carbon substrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Eylert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vroni Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gillmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Lautner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (29), pp.22232-22243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M110.128678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The &amp;lt;em&amp;gt;Legionella pneumophila&amp;lt;/em&amp;gt; LetA/LetS two-component system exhibits rheostat-like behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel L Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Sahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Buchrieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele S. Swanson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 78 (6), pp.2571-2583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.01107-09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolic fluxes during strong carbon catabolite repression by malate in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roelco J. Kleijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joerg M. Buescher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic L. Le Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (3), pp.1587-1596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.061747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pBaSysBioII: an integrative plasmid generating gfp transcriptional fusions for high-throughput analysis of gene expression in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Fogg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjouke Piersma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoff Doherty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 156 (Pt 6), pp.1600-1608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.035758-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The &amp;lt;em&amp;gt;Legionella pneumophila&amp;lt;/em&amp;gt; F-box protein Lpp2082 (AnkB) modulates ubiquitination of the host protein parvin B and promotes intracellular replication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Lomma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dervins-Ravault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Rolando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayley J. Newton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (9), pp.1272-1291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2010.01467.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two small ncRNAs jointly govern virulence and transmission in &amp;lt;em&amp;gt;Legionella pneumophila&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Sahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Brüggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Lomma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Albert-Weissenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 72 (3), pp.741-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2009.06677.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The &amp;lt;em&amp;gt;Bacillus subtilis ywjI (glpX)&amp;lt;/em&amp;gt; gene encodes a class II fructose-1,6-bisphosphatase, functionally equivalent to the class III Fbp enzyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic L. Le Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 191 (9), pp.3168-3171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01783-08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Insights into Trehalose Metabolism by Saccharomyces cerevisiae: NTH2 Encodes a Functional Cytosolic Trehalase, and Deletion of TPS1 Reveals Ath1p-Dependent Trehalose Mobilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (3), pp.605-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00557-07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legionella pneumophila adaptation to intracellular life and the host response: clues from genomics and transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Buchrieser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 581 (15), pp.2829-2838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2007.05.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virulence strategies for infecting phagocytes deduced from the &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; transcriptional program of &amp;lt;em&amp;gt;Legionella pneumophila&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Brüggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Hagman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sismeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Dillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (8), pp.1228-1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2006.00703.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acid trehalase in yeasts and filamentous fungi: Localization, regulation and physiological function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (6-7), pp.503-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.femsyr.2005.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autonomous oscillations in Saccharomyces cerevisiae during batch cultures on trehalose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 272 (6), pp.1490-1500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2005.04588.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two Distinct Pathways for Trehalose Assimilation in the Yeast Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (5), pp.2771-2778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.70.5.2771-2778.2004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-free genome-wide transcriptomics through machine learning optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEED 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First step towards whole genome cloning of Bacillus subtilis in yeast by CReasPy-Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SynCell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First step towards whole genome cloning of Bacillus subtilis in yeast by CReasPy-Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barret Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISPR conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSIRIS: Orthogonal Sigma for Internal Resources Implementation towards Synthesis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Responsible Research and Innovation Exploration of the transcriptional landscapes of culturable and nonculturable bacteria using in vitro transcription emulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bacell 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">BioSynSys 2023: Symposium on Synthetic and Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269820v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsible Research and Innovation Exploration of the transcriptional landscapes of culturable and nonculturable bacteria using in vitro transcription emulators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">OSIRIS: Orthogonal Sigma for Internal Resources Implementation towards Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioSynSys 2023: Symposium on Synthetic and Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Bacell 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279297v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and directed evolution of Bacillus subtilis synthetic consortia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BACELL2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, KOBE, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mismatch repair in Bacillus subtilis compensates for the correction bias of PolC exonuclease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Tanneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Molecular Biology and Evolution ( SMBE ) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ferrara, Italy. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greedy reduction of Bacillus subtilis genome yields emergent phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosei Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Chubukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BACELL2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Kobe, Japan. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering of synthetic microbial consortia of Bacillus subtilis for lignocellulose degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Junior Pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Gif-sur-Yvette (École Normale Supérieure de Paris Saclay), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie de consortia microbiens synthétiques de Bacillus subtilis à visée biotechnologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès junior pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Gif-sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of synthetic bacterial consortia based on metabolic mutualism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of key synthetic biology technologies for the high-throughput construction of semi-synthetic Bacillus subtilis -derived chassis strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ipoutcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys/MaxSynBio/SynBio Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of action of flavonoids as antibacterial compounds in the Gram-positive bacterium Bacillus subtilis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosynsys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of screening methods to detect flavonoids from engineered Escherichia coli strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacillus subtilis genome engineering and streamlining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosei Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Biology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome engineering in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mangan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth-rate-dependent protein production in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schaffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Calabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Mäder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th international conference on Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13th international conference on Systems Biology, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2049,6215 +7618,780 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ModuloStat : An Internet of Things' Path to Continuous Cultures in Mini-Bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Tanneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dérozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-free genome-wide transcriptomics through machine learning optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mutational landscape of Bacillus subtilis conditional hypermutators suggests how proofreading inherently skews polymerase error rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Tanneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex sporulation-specific expression of transcription termination factor Rho highlights its involvement in Bacillus subtilis cell differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Redko-Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Termination factor Rho mediates transcriptional reprogramming of Bacillus subtilis stationary phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dérozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Guérin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931118v1</w:t>
-              </w:r>
-[...5433 lines deleted...]
-                <w:t xml:space="preserve">hal-02559418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé - AgroParisTech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Bessa-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé - AgroParisTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Palaiseau, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8267,901 +8401,901 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of the genome of the Bacillus subtilis phage SPP1 using Synthetic Biology approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and directed evolution of Bacillus subtilis synthetic consortia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-scale engineering of Bacillus subtilis yields emergent phenotypes and allows to revisit concepts of minimal genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosei Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Chubukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioengineering and Synthetic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette | Île-de-France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring mutational landscapes of Bacillus subtilis strains with increased replication error rate and/or impaired mismatch repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Tanneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Subtillery 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of action of flavonoids in the Gram-positive bacterium Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICROBES - 15ème congrès national de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of action of flavonoids as antibacterial compounds in the Gram-positive bacterium Bacillus subtilis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO workshop - Creating is Understanding: Synthetic Biology Masters Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative prediction of genome-wide resource allocation in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Muntel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Chubukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Prestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGSB 2016: International Study Group for Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two types of transcriptional repression in living cells of [i]Bacillus subtilis[/i] characterized by number and brightness analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew L. Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. Annual Meeting of the Biophysical-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Baltimore, Maryland, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2010.12.1179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9171,122 +9305,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLAN D’ACTION POUR LA RECHERCHE ET L’ENSEIGNEMENT APT/INRA EN BIOLOGIE DES SYSTEMES ET DE SYNTHESE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AgroParisTech - INRA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId274"/>
+      <w:footerReference w:type="default" r:id="rId276"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9433,51 +9567,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Wagner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Hoang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693592v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Guesdon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gourgues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Planson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693946v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barret Julien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourgues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269820v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Long" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borkowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291770v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laforge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;lle Planson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163622v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Tanneur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316425v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chubukov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316369v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738277v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Metais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ipoutcha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jacry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316527v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mangan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schaffer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Calabre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike M&#228;der" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290351v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine V&#233;ron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170246v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Redko-Hamel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931118v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229886v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Delaleau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergana Kostova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan C Black" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf765" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237953v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5c00274" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986201v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf147" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322017v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lashermes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marinelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#233;jard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dervyn" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00050" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107905" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118475v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.05.025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094194v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad145" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522926v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rideau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Manso-Silv&#225;n" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.3c00248" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974108v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010618" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342840v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monmeyran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benyoussef" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dahmane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baliarda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-021-00233-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940832v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sauveplane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2020.194502" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334428v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Henriques" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcgovern" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Neef" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minia Antelo-Varela" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich G&#246;tz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00724-20" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deloupy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauveplane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aymerich" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jules" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc3478" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauvry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gabrielle Mathot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leguerinel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00322-19" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620319v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2018.01.610" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01814500v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Charbonnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Coq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Mcgovern" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00976-17" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640581v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20156608" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639876v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guiziou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ju Chang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clert&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw624" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536511v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muntel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prestel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2015.10.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01422856v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L Edwards" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bryan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Harada" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Buchrieser" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00999-12" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204283v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Chat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelco J Kleijn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2013.66" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004232v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L. M. L. Ferguson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Le Coq" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Aymerich" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu O. Radulescu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110541108" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000245v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike U. M&#228;der" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Leduc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206848" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343060v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mader" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rochat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204252v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie A&#239;chaoui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aymerich" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts422" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03968015v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Martin Buescher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Liebermeister" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206871" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647334v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vroni Herrmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Eidner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Rydzewski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Bl&#228;del" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2010.08.016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7HQXC61-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019483v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik M. Meyer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix M. P. Mehne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens J. Landmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06197-11" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019478v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L. Ferguson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2011.08.017" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXVZWFCG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661810v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Eylert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gillmaier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lautner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.128678" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662798v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele S. Swanson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01107-09" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663413v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelco J. Kleijn" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg M. Buescher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Le Chat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.061747" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663195v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Botella" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Fogg" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjouke Piersma" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Doherty" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.035758-0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661576v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Lomma" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dervins-Ravault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rolando" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nora" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley J. Newton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2010.01467.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657418v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Albert-Weissenberger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06677.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658797v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01783-08" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559752v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Beltran" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00557-07" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661231v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.05.026" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRD2845B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661574v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Hagman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2006.00703.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559672v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsyr.2005.01.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559635v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04588.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559418v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.5.2771-2778.2004" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111109v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Loubat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Tavares" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316327v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123414v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111147v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316436v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316392v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798691v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190611v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Chun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.12.1179" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01528033v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Delaleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergana Kostova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan C Black" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf765" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laforge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Calabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Planson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5c00274" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Tanneur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf147" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577204v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine V&#233;ron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c09710" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lashermes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marinelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#233;jard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dervyn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00050" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Redko-Hamel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107905" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118475v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Wagner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borkowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.05.025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094194v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chubukov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad145" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974108v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010618" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522926v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Guesdon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gourgues" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rideau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ipoutcha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Manso-Silv&#225;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.3c00248" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342840v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monmeyran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benyoussef" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dahmane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baliarda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-021-00233-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940832v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sauveplane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2020.194502" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334428v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Henriques" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcgovern" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Neef" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minia Antelo-Varela" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich G&#246;tz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00724-20" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989817v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deloupy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauveplane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aymerich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jules" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc3478" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauvry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gabrielle Mathot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leguerinel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00322-19" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620319v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2018.01.610" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01814500v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Charbonnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Coq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Mcgovern" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00976-17" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640581v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schaffer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike M&#228;der" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20156608" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639876v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guiziou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ju Chang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clert&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw624" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536511v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muntel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prestel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2015.10.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01422856v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L Edwards" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bryan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Harada" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Buchrieser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00999-12" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204283v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Chat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelco J Kleijn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2013.66" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004232v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L. M. L. Ferguson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Le Coq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Aymerich" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu O. Radulescu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110541108" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000245v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike U. M&#228;der" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Leduc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206848" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343060v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mader" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rochat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204252v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie A&#239;chaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aymerich" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts422" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03968015v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Martin Buescher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Liebermeister" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206871" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647334v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vroni Herrmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Eidner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Rydzewski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Bl&#228;del" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2010.08.016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7HQXC61-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019483v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik M. Meyer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix M. P. Mehne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens J. Landmann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06197-11" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019478v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L. Ferguson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2011.08.017" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXVZWFCG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661810v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Eylert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gillmaier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lautner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.128678" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662798v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele S. Swanson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01107-09" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663413v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelco J. Kleijn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg M. Buescher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Le Chat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.061747" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663195v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Botella" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Fogg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjouke Piersma" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Doherty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.035758-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661576v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Lomma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dervins-Ravault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rolando" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nora" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley J. Newton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2010.01467.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657418v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Albert-Weissenberger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06677.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658797v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01783-08" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559752v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Beltran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00557-07" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661231v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.05.026" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRD2845B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661574v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Hagman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2006.00703.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559672v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsyr.2005.01.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559635v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04588.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559418v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.5.2771-2778.2004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155548v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Hoang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693592v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693946v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barret Julien" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourgues" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279297v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269820v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Long" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291770v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;lle Planson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163622v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316425v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316369v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298531v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316339v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738277v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Metais" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316382v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jacry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316454v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316478v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316527v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mangan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852702v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290351v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170246v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366758v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328824v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931118v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111109v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Loubat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Tavares" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316327v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123414v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111147v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316436v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316392v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798691v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190611v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Chun" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.12.1179" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01528033v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>