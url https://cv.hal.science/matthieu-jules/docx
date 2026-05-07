--- v2 (2026-04-16)
+++ v3 (2026-05-07)
@@ -66,5592 +66,5726 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive mapping of transcription terminator Rho utilization (Rut) sites across the Bacillus subtilis genome</w:t>
+                <w:t xml:space="preserve">Advancing Fast-Track Genome Engineering in Bacillus subtilis Phages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mildred Delaleau</w:t>
+                <w:t xml:space="preserve">Arthur Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
+                <w:t xml:space="preserve">Cédric Wolfender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Eveno</w:t>
+                <w:t xml:space="preserve">Magali Calabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gergana Kostova</w:t>
+                <w:t xml:space="preserve">Nissaï Beaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnathan C Black</w:t>
+                <w:t xml:space="preserve">Paulo Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 53 (15), </w:t>
+              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15 (2), pp.687-700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaf765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssynbio.5c00727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05229886v1</w:t>
+                <w:t xml:space="preserve">hal-05598191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplex Genome Editing and Regulation in &amp;lt;i&amp;gt;Bacillus subtilis&amp;lt;/i&amp;gt; with CRISPR-MAD7</w:t>
+                <w:t xml:space="preserve">Comprehensive mapping of transcription terminator Rho utilization (Rut) sites across the Bacillus subtilis genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Laforge</w:t>
+                <w:t xml:space="preserve">Mildred Delaleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Calabre</w:t>
+                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Jules</w:t>
+                <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gergana Kostova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnathan C Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssynbio.5c00274⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaf765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237953v1</w:t>
+                <w:t xml:space="preserve">hal-05229886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mutational landscape of Bacillus subtilis conditional hypermutators shows how proofreading skews DNA polymerase error rates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiplex Genome Editing and Regulation in &amp;lt;i&amp;gt;Bacillus subtilis&amp;lt;/i&amp;gt; with CRISPR-MAD7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+                <w:t xml:space="preserve">Nathalie Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Calabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Guérin</w:t>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 53 (5), pp.gkaf147. </w:t>
+              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.3142 - 3153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaf147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssynbio.5c00274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986201v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ModuloStat: An Internet of Things’ Path to Continuous Cultures in Mini-Bioreactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mutational landscape of Bacillus subtilis conditional hypermutators shows how proofreading skews DNA polymerase error rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Tanneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Guérin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandra Dérozier</w:t>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.5c09710⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (5), pp.gkaf147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaf147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05577204v1</w:t>
+                <w:t xml:space="preserve">hal-04986201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the mechanisms of action underlying probiotic properties of Shouchella clausii by a functional genomics approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Mathieu</w:t>
+                <w:t xml:space="preserve">ModuloStat: An Internet of Things’ Path to Continuous Cultures in Mini-Bioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Marinelli</w:t>
+                <w:t xml:space="preserve">Joséphine Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Tanneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Léjard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Dervyn</w:t>
+                <w:t xml:space="preserve">Sandra Dérozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beneficial Microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/18762891-bja00050⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.1703-1716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.5c09710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322017v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex sporulation-specific expression of transcription termination factor Rho highlights its involvement in Bacillus subtilis cell differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
+                <w:t xml:space="preserve">Deciphering the mechanisms of action underlying probiotic properties of Shouchella clausii by a functional genomics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+                <w:t xml:space="preserve">E. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">L. Marinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulia Redko-Hamel</w:t>
+                <w:t xml:space="preserve">V. Léjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pellegrini</w:t>
+                <w:t xml:space="preserve">E. Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 300 (12), pp.107905. </w:t>
+              <w:t xml:space="preserve">Beneficial Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (3), pp.347-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.107905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/18762891-bja00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773401v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What remains from living cells in bacterial lysate-based cell-free systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex sporulation-specific expression of transcription termination factor Rho highlights its involvement in Bacillus subtilis cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Wagner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Jules</w:t>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Borkowski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Redko-Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csbj.2023.05.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 300 (12), pp.107905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.107905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118475v1</w:t>
+                <w:t xml:space="preserve">hal-04773401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greedy reduction of Bacillus subtilis genome yields emergent phenotypes of high resistance to a DNA damaging agent and low evolvability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Victor Chubukov</w:t>
+                <w:t xml:space="preserve">What remains from living cells in bacterial lysate-based cell-free systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Guérin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad145⟩</w:t>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp. 3173-3182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csbj.2023.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094194v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Termination factor Rho mediates transcriptional reprogramming of Bacillus subtilis stationary phase</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Greedy reduction of Bacillus subtilis genome yields emergent phenotypes of high resistance to a DNA damaging agent and low evolvability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosei Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chubukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Guérin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (6), pp.2974-2992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010618⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03974108v1</w:t>
+                <w:t xml:space="preserve">hal-04094194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Fusion of Cells with CRISPR-Cas9 Editing for the Cloning of Large DNA Fragments or Complete Bacterial Genomes in Yeast</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Rideau</w:t>
+                <w:t xml:space="preserve">Termination factor Rho mediates transcriptional reprogramming of Bacillus subtilis stationary phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ipoutcha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucía Manso-Silván</w:t>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dérozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssynbio.3c00248⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (2), pp.e1010618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522926v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four species of bacteria deterministically assemble to form a stable biofilm in a millifluidic channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Fusion of Cells with CRISPR-Cas9 Editing for the Cloning of Large DNA Fragments or Complete Bacterial Genomes in Yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Monmeyran</w:t>
+                <w:t xml:space="preserve">Géraldine Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Benyoussef</w:t>
+                <w:t xml:space="preserve">Fabien Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Thomen</w:t>
+                <w:t xml:space="preserve">Thomas Ipoutcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Dahmane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Baliarda</w:t>
+                <w:t xml:space="preserve">Lucía Manso-Silván</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41522-021-00233-4⟩</w:t>
+              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (11), pp.3252-3266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssynbio.3c00248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342840v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial growth physiology and RNA metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
+                <w:t xml:space="preserve">Four species of bacteria deterministically assemble to form a stable biofilm in a millifluidic channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Monmeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Sauveplane</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W. Benyoussef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thomen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Baliarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2020.194502⟩</w:t>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41522-021-00233-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940832v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SppI Forms a Membrane Protein Complex with SppA and Inhibits Its Protease Activity in Bacillus subtilis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jolanda Neef</w:t>
+                <w:t xml:space="preserve">Bacterial growth physiology and RNA metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minia Antelo-Varela</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Sauveplane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mSphere.00724-20⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1863 (5), pp.194502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2020.194502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334428v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrinsic noise prevents the independent tuning of gene expression noise and protein mean abundance in bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SppI Forms a Membrane Protein Complex with SppA and Inhibits Its Protease Activity in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Deloupy</w:t>
+                <w:t xml:space="preserve">Stephen Mcgovern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Sauveplane</w:t>
+                <w:t xml:space="preserve">Jolanda Neef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Robert</w:t>
+                <w:t xml:space="preserve">Minia Antelo-Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Aymerich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Jules</w:t>
+                <w:t xml:space="preserve">Friedrich Götz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abc3478⟩</w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mSphere.00724-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989817v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of vegetative cells into spores: a kinetic model applied to &amp;lt;em&amp;gt;bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extrinsic noise prevents the independent tuning of gene expression noise and protein mean abundance in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deloupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gauvry</w:t>
+                <w:t xml:space="preserve">V. Sauveplane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Gabrielle Mathot</w:t>
+                <w:t xml:space="preserve">J. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Couvert</w:t>
+                <w:t xml:space="preserve">S. Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Leguerinel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Jules</w:t>
+                <w:t xml:space="preserve">M. Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 85 (10), pp. 1-13. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (41), pp.eabc3478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00322-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abc3478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617842v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The logics of metabolic regulation in bacteria challenges biosensor-based metabolic engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Differentiation of vegetative cells into spores: a kinetic model applied to &amp;lt;em&amp;gt;bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gabrielle Mathot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Leguerinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15698/mic2018.01.610⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (10), pp. 1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00322-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620319v1</w:t>
+                <w:t xml:space="preserve">hal-02617842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and Physiological Logics of the Pyruvate-Induced Response of a Novel Transporter in Bacillus subtilis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The logics of metabolic regulation in bacteria challenges biosensor-based metabolic engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (5), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Microbial Cell </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), pp.56-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.00976-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15698/mic2018.01.610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814500v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation elicits a growth rate-dependent, genome-wide, differential protein production in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular and Physiological Logics of the Pyruvate-Induced Response of a Novel Transporter in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Goelzer</w:t>
+                <w:t xml:space="preserve">Teddy Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Schaffer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dominique Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen T Mcgovern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Calabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ulrike Mäder</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/msb.20156608⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (5), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00976-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640581v1</w:t>
+                <w:t xml:space="preserve">hal-01814500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A part toolbox to tune genetic expression in Bacillus subtilis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sauveplane</w:t>
+                <w:t xml:space="preserve">Translation elicits a growth rate-dependent, genome-wide, differential protein production in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hung-Ju Chang</w:t>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Clerté</w:t>
+                <w:t xml:space="preserve">Marc Schaffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Calabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Declerck</w:t>
+                <w:t xml:space="preserve">Ulrike Mäder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 44 (15), pp.7495-7508. </w:t>
+              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (5), pp.870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/msb.20156608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639876v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative prediction of genome-wide resource allocation in bacteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A part toolbox to tune genetic expression in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Muntel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Jules</w:t>
+                <w:t xml:space="preserve">Sarah Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sauveplane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Prestel</w:t>
+                <w:t xml:space="preserve">Hung-Ju Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clerté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2015.10.003⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (15), pp.7495-7508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536511v1</w:t>
+                <w:t xml:space="preserve">hal-02639876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicotinic acid modulates Legionella pneumophila gene expression and induces virulence traits.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quantitative prediction of genome-wide resource allocation in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Muntel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chubukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Buchrieser</w:t>
+                <w:t xml:space="preserve">Eric Prestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 81 (3), pp.945-55. </w:t>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, pp.232-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/IAI.00999-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2015.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01422856v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional regulation is insufficient to explain substrate-induced flux changes in [i]Bacillus subtilis[/i]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicotinic acid modulates Legionella pneumophila gene expression and induces virulence traits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Uhr</w:t>
+                <w:t xml:space="preserve">Rachel L Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Le Chat</w:t>
+                <w:t xml:space="preserve">Andrew Bryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roelco J Kleijn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Jules</w:t>
+                <w:t xml:space="preserve">Kaoru Harada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Buchrieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/msb.2013.66⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81 (3), pp.945-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00999-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204283v1</w:t>
+                <w:t xml:space="preserve">pasteur-01422856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling molecular regulatory mechanisms with noise patterns of bacterial metabolic promoters in induced and repressed states</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthew L. M. L. Ferguson</w:t>
+                <w:t xml:space="preserve">Transcriptional regulation is insufficient to explain substrate-induced flux changes in [i]Bacillus subtilis[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chubukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Le Coq</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Markus Uhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roelco J Kleijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ovidiu O. Radulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109 (1), pp.155 - 160. </w:t>
+              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1110541108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/msb.2013.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004232v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition-dependent transcriptome reveals high-level regulatory architecture in Bacillus subtilis</w:t>
+                <w:t xml:space="preserve">Reconciling molecular regulatory mechanisms with noise patterns of bacterial metabolic promoters in induced and repressed states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre P. Nicolas</w:t>
+                <w:t xml:space="preserve">Matthew L. M. L. Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike U. Mäder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+                <w:t xml:space="preserve">Dominique D. Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+                <w:t xml:space="preserve">Stephane S. Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie A. Leduc</w:t>
+                <w:t xml:space="preserve">Ovidiu O. Radulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 335 (6072), pp.1103-1106. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (1), pp.155 - 160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1206848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1110541108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000245v1</w:t>
+                <w:t xml:space="preserve">hal-01004232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition-Dependent Transcriptome Reveals High-Level Regulatory Architecture in Bacillus subtilis</w:t>
+                <w:t xml:space="preserve">Condition-dependent transcriptome reveals high-level regulatory architecture in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Nicolas</w:t>
+                <w:t xml:space="preserve">Pierre P. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Mader</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ulrike U. Mäder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Rochat</w:t>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leduc</w:t>
+                <w:t xml:space="preserve">Aurelie A. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 335 (6072), pp.1103-1106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1206848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343060v1</w:t>
+                <w:t xml:space="preserve">hal-01000245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BasyLiCA: a tool for automatic processing of a Bacterial Live Cell Array</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Condition-Dependent Transcriptome Reveals High-Level Regulatory Architecture in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Aymerich</w:t>
+                <w:t xml:space="preserve">P. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fromion</w:t>
+                <w:t xml:space="preserve">U. Mader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts422⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 335 (6072), pp.1103-1106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1206848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204252v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Network Reorganization During Dynamic Adaptations of Bacillus subtilis Metabolism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BasyLiCA: a tool for automatic processing of a Bacterial Live Cell Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Leslie Aïchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jan Muntel</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1206871⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (20), pp.2705-2706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03968015v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GamA is a eukaryotic-like glucoamylase responsible for glycogen- and starch-degrading activity of &amp;lt;em&amp;gt;Legionella pneumophila&amp;lt;/em&amp;gt;</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global Network Reorganization During Dynamic Adaptations of Bacillus subtilis Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerstin Rydzewski</w:t>
+                <w:t xml:space="preserve">Joerg Martin Buescher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inga Blädel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Uhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Muntel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 301 (2), pp.133-139. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 335 (6072), pp. 1099-1103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmm.2010.08.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1206871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02647334v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malate-mediated carbon catabolite repression in bacillus subtilis involves the HPrK/CcpA pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GamA is a eukaryotic-like glucoamylase responsible for glycogen- and starch-degrading activity of &amp;lt;em&amp;gt;Legionella pneumophila&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vroni Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederik M. Meyer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Anja Eidner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Rydzewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Blädel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jens J. Landmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of applied bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 193 (24), pp.6939 - 6949. </w:t>
+              <w:t xml:space="preserve">International Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 301 (2), pp.133-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.06197-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmm.2010.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019483v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute quantification of gene expression in individual bacterial cells using two-photon fluctuation microscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Malate-mediated carbon catabolite repression in bacillus subtilis involves the HPrK/CcpA pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik M. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix M. P. Mehne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Declerck</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens J. Landmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2011.08.017⟩</w:t>
+              <w:t xml:space="preserve">The Journal of applied bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193 (24), pp.6939 - 6949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.06197-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01019478v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopologue profiling of &amp;lt;em&amp;gt;Legionella pneumophila&amp;lt;/em&amp;gt;: role of serine and glucose as carbon substrates.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Absolute quantification of gene expression in individual bacterial cells using two-photon fluctuation microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew L. Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monika Lautner</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 285 (29), pp.22232-22243. </w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 419 (2), pp.250 - 259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M110.128678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2011.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661810v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;lt;em&amp;gt;Legionella pneumophila&amp;lt;/em&amp;gt; LetA/LetS two-component system exhibits rheostat-like behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Isotopologue profiling of &amp;lt;em&amp;gt;Legionella pneumophila&amp;lt;/em&amp;gt;: role of serine and glucose as carbon substrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Eylert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vroni Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gillmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Lautner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.01107-09⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (29), pp.22232-22243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M110.128678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662798v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic fluxes during strong carbon catabolite repression by malate in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joerg M. Buescher</w:t>
+                <w:t xml:space="preserve">The &amp;lt;em&amp;gt;Legionella pneumophila&amp;lt;/em&amp;gt; LetA/LetS two-component system exhibits rheostat-like behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel L Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic L. Le Chat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tobias Sahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Buchrieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele S. Swanson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.061747⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 78 (6), pp.2571-2583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.01107-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663413v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pBaSysBioII: an integrative plasmid generating gfp transcriptional fusions for high-throughput analysis of gene expression in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic fluxes during strong carbon catabolite repression by malate in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Fogg</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Roelco J. Kleijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joerg M. Buescher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic L. Le Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Geoff Doherty</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 156 (Pt 6), pp.1600-1608. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (3), pp.1587-1596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mic.0.035758-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.061747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663195v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;lt;em&amp;gt;Legionella pneumophila&amp;lt;/em&amp;gt; F-box protein Lpp2082 (AnkB) modulates ubiquitination of the host protein parvin B and promotes intracellular replication.</w:t>
+                <w:t xml:space="preserve">pBaSysBioII: an integrative plasmid generating gfp transcriptional fusions for high-throughput analysis of gene expression in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariella Lomma</w:t>
+                <w:t xml:space="preserve">Eric Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Dervins-Ravault</w:t>
+                <w:t xml:space="preserve">Mark Fogg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Rolando</w:t>
+                <w:t xml:space="preserve">Sjouke Piersma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Nora</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hayley J. Newton</w:t>
+                <w:t xml:space="preserve">Geoff Doherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2010.01467.x⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 156 (Pt 6), pp.1600-1608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.035758-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661576v1</w:t>
+                <w:t xml:space="preserve">hal-02663195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two small ncRNAs jointly govern virulence and transmission in &amp;lt;em&amp;gt;Legionella pneumophila&amp;lt;/em&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tobias Sahr</w:t>
+                <w:t xml:space="preserve">The &amp;lt;em&amp;gt;Legionella pneumophila&amp;lt;/em&amp;gt; F-box protein Lpp2082 (AnkB) modulates ubiquitination of the host protein parvin B and promotes intracellular replication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Lomma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Brüggemann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mariella Lomma</w:t>
+                <w:t xml:space="preserve">Delphine Dervins-Ravault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Albert-Weissenberger</w:t>
+                <w:t xml:space="preserve">Monica Rolando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayley J. Newton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2009.06677.x⟩</w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (9), pp.1272-1291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2010.01467.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657418v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;lt;em&amp;gt;Bacillus subtilis ywjI (glpX)&amp;lt;/em&amp;gt; gene encodes a class II fructose-1,6-bisphosphatase, functionally equivalent to the class III Fbp enzyme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Two small ncRNAs jointly govern virulence and transmission in &amp;lt;em&amp;gt;Legionella pneumophila&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Sahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Brüggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Lomma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Albert-Weissenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.01783-08⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 72 (3), pp.741-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2009.06677.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658797v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into Trehalose Metabolism by Saccharomyces cerevisiae: NTH2 Encodes a Functional Cytosolic Trehalase, and Deletion of TPS1 Reveals Ath1p-Dependent Trehalose Mobilization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The &amp;lt;em&amp;gt;Bacillus subtilis ywjI (glpX)&amp;lt;/em&amp;gt; gene encodes a class II fructose-1,6-bisphosphatase, functionally equivalent to the class III Fbp enzyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Parrou</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic L. Le Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 191 (9), pp.3168-3171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01783-08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00557-07⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02559752v1</w:t>
+                <w:t xml:space="preserve">hal-02658797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legionella pneumophila adaptation to intracellular life and the host response: clues from genomics and transcriptomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">New Insights into Trehalose Metabolism by Saccharomyces cerevisiae: NTH2 Encodes a Functional Cytosolic Trehalase, and Deletion of TPS1 Reveals Ath1p-Dependent Trehalose Mobilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carmen Buchrieser</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (3), pp.605-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00557-07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2007.05.026⟩</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02661231v1</w:t>
+                <w:t xml:space="preserve">hal-02559752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virulence strategies for infecting phagocytes deduced from the &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; transcriptional program of &amp;lt;em&amp;gt;Legionella pneumophila&amp;lt;/em&amp;gt;</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Legionella pneumophila adaptation to intracellular life and the host response: clues from genomics and transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Buchrieser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 8 (8), pp.1228-1240. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 581 (15), pp.2829-2838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2006.00703.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2007.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02661574v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid trehalase in yeasts and filamentous fungi: Localization, regulation and physiological function</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Virulence strategies for infecting phagocytes deduced from the &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; transcriptional program of &amp;lt;em&amp;gt;Legionella pneumophila&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Brüggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Hagman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sismeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Dillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.femsyr.2005.01.002⟩</w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (8), pp.1228-1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2006.00703.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559672v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous oscillations in Saccharomyces cerevisiae during batch cultures on trehalose</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Acid trehalase in yeasts and filamentous fungi: Localization, regulation and physiological function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Parrou</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2005.04588.x⟩</w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (6-7), pp.503-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.femsyr.2005.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559635v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autonomous oscillations in Saccharomyces cerevisiae during batch cultures on trehalose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 272 (6), pp.1490-1500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2005.04588.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Two Distinct Pathways for Trehalose Assimilation in the Yeast Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70 (5), pp.2771-2778. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.70.5.2771-2778.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5661,1954 +5795,1954 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-free genome-wide transcriptomics through machine learning optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEED 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First step towards whole genome cloning of Bacillus subtilis in yeast by CReasPy-Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SynCell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First step towards whole genome cloning of Bacillus subtilis in yeast by CReasPy-Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barret Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISPR conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsible Research and Innovation Exploration of the transcriptional landscapes of culturable and nonculturable bacteria using in vitro transcription emulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys 2023: Symposium on Synthetic and Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSIRIS: Orthogonal Sigma for Internal Resources Implementation towards Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacell 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and directed evolution of Bacillus subtilis synthetic consortia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BACELL2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, KOBE, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mismatch repair in Bacillus subtilis compensates for the correction bias of PolC exonuclease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Greedy reduction of Bacillus subtilis genome yields emergent phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosei Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chubukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Molecular Biology and Evolution ( SMBE ) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Ferrara, Italy. 2023</w:t>
+              <w:t xml:space="preserve">BACELL2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Kobe, Japan. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163622v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greedy reduction of Bacillus subtilis genome yields emergent phenotypes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mismatch repair in Bacillus subtilis compensates for the correction bias of PolC exonuclease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Tanneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Guérin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BACELL2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Kobe, Japan. </w:t>
+              <w:t xml:space="preserve">Society for Molecular Biology and Evolution ( SMBE ) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Ferrara, Italy. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316425v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering of synthetic microbial consortia of Bacillus subtilis for lignocellulose degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Junior Pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Gif-sur-Yvette (École Normale Supérieure de Paris Saclay), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie de consortia microbiens synthétiques de Bacillus subtilis à visée biotechnologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès junior pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Gif-sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of synthetic bacterial consortia based on metabolic mutualism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of key synthetic biology technologies for the high-throughput construction of semi-synthetic Bacillus subtilis -derived chassis strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ipoutcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys/MaxSynBio/SynBio Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of action of flavonoids as antibacterial compounds in the Gram-positive bacterium Bacillus subtilis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosynsys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of screening methods to detect flavonoids from engineered Escherichia coli strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacillus subtilis genome engineering and streamlining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosei Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Biology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome engineering in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mangan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth-rate-dependent protein production in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schaffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Calabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Mäder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th international conference on Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13th international conference on Systems Biology, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7618,623 +7752,623 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ModuloStat : An Internet of Things' Path to Continuous Cultures in Mini-Bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Véron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ira Tanneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dérozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-free genome-wide transcriptomics through machine learning optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mutational landscape of Bacillus subtilis conditional hypermutators suggests how proofreading inherently skews polymerase error rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Tanneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Guérin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex sporulation-specific expression of transcription termination factor Rho highlights its involvement in Bacillus subtilis cell differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Redko-Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Termination factor Rho mediates transcriptional reprogramming of Bacillus subtilis stationary phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dérozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8244,154 +8378,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé - AgroParisTech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Bessa-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé - AgroParisTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Palaiseau, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8401,901 +8535,901 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of the genome of the Bacillus subtilis phage SPP1 using Synthetic Biology approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and directed evolution of Bacillus subtilis synthetic consortia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-scale engineering of Bacillus subtilis yields emergent phenotypes and allows to revisit concepts of minimal genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosei Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Chubukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioengineering and Synthetic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette | Île-de-France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring mutational landscapes of Bacillus subtilis strains with increased replication error rate and/or impaired mismatch repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Tanneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Subtillery 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of action of flavonoids in the Gram-positive bacterium Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICROBES - 15ème congrès national de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of action of flavonoids as antibacterial compounds in the Gram-positive bacterium Bacillus subtilis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO workshop - Creating is Understanding: Synthetic Biology Masters Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative prediction of genome-wide resource allocation in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Muntel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Chubukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Prestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGSB 2016: International Study Group for Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two types of transcriptional repression in living cells of [i]Bacillus subtilis[/i] characterized by number and brightness analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew L. Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. Annual Meeting of the Biophysical-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Baltimore, Maryland, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2010.12.1179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9305,122 +9439,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLAN D’ACTION POUR LA RECHERCHE ET L’ENSEIGNEMENT APT/INRA EN BIOLOGIE DES SYSTEMES ET DE SYNTHESE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AgroParisTech - INRA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId276"/>
+      <w:footerReference w:type="default" r:id="rId280"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9567,51 +9701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Delaleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergana Kostova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan C Black" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf765" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laforge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Calabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Planson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5c00274" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Tanneur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf147" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577204v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine V&#233;ron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c09710" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lashermes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marinelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#233;jard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dervyn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00050" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Redko-Hamel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107905" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118475v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Wagner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borkowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.05.025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094194v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chubukov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad145" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974108v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010618" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522926v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Guesdon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gourgues" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rideau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ipoutcha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Manso-Silv&#225;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.3c00248" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342840v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monmeyran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benyoussef" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dahmane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baliarda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-021-00233-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940832v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sauveplane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2020.194502" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334428v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Henriques" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcgovern" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Neef" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minia Antelo-Varela" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich G&#246;tz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00724-20" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989817v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deloupy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauveplane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aymerich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jules" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc3478" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauvry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gabrielle Mathot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leguerinel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00322-19" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620319v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2018.01.610" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01814500v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Charbonnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Coq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Mcgovern" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00976-17" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640581v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schaffer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike M&#228;der" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20156608" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639876v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guiziou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ju Chang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clert&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw624" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536511v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muntel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prestel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2015.10.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01422856v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L Edwards" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bryan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Harada" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Buchrieser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00999-12" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204283v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Chat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelco J Kleijn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2013.66" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004232v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L. M. L. Ferguson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Le Coq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Aymerich" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu O. Radulescu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110541108" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000245v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike U. M&#228;der" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Leduc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206848" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343060v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mader" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rochat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204252v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie A&#239;chaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aymerich" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts422" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03968015v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Martin Buescher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Liebermeister" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206871" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647334v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vroni Herrmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Eidner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Rydzewski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Bl&#228;del" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2010.08.016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7HQXC61-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019483v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik M. Meyer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix M. P. Mehne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens J. Landmann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06197-11" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019478v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L. Ferguson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2011.08.017" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXVZWFCG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661810v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Eylert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gillmaier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lautner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.128678" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662798v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele S. Swanson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01107-09" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663413v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelco J. Kleijn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg M. Buescher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Le Chat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.061747" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663195v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Botella" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Fogg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjouke Piersma" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Doherty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.035758-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661576v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Lomma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dervins-Ravault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rolando" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nora" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley J. Newton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2010.01467.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657418v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Albert-Weissenberger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06677.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658797v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01783-08" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559752v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Beltran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00557-07" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661231v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.05.026" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRD2845B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661574v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Hagman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2006.00703.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559672v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsyr.2005.01.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559635v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04588.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559418v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.5.2771-2778.2004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155548v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Hoang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693592v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693946v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barret Julien" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourgues" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279297v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269820v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Long" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291770v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;lle Planson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163622v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316425v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316369v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298531v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316339v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738277v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Metais" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316382v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jacry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316454v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316478v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316527v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mangan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852702v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290351v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170246v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366758v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328824v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931118v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111109v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Loubat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Tavares" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316327v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123414v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111147v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316436v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316392v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798691v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190611v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Chun" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.12.1179" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01528033v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598191v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Loubat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolfender" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Calabre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissa&#239; Beaude" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Tavares" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5c00727" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229886v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Delaleau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergana Kostova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan C Black" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf765" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237953v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laforge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Planson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5c00274" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986201v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Tanneur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf147" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577204v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine V&#233;ron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c09710" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322017v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lashermes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marinelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#233;jard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dervyn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Redko-Hamel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107905" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118475v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Wagner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borkowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.05.025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chubukov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad145" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974108v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010618" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522926v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Guesdon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gourgues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rideau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ipoutcha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Manso-Silv&#225;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.3c00248" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monmeyran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benyoussef" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dahmane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baliarda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-021-00233-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940832v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sauveplane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2020.194502" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Henriques" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcgovern" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Neef" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minia Antelo-Varela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich G&#246;tz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00724-20" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989817v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deloupy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauveplane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aymerich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jules" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc3478" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauvry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gabrielle Mathot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leguerinel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00322-19" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620319v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2018.01.610" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01814500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Charbonnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Coq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Mcgovern" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00976-17" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640581v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schaffer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike M&#228;der" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20156608" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639876v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guiziou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ju Chang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clert&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw624" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536511v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muntel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prestel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2015.10.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01422856v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L Edwards" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bryan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Harada" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Buchrieser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00999-12" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204283v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Chat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelco J Kleijn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2013.66" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004232v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L. M. L. Ferguson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Le Coq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Aymerich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu O. Radulescu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110541108" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000245v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike U. M&#228;der" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Leduc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206848" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343060v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mader" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rochat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204252v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie A&#239;chaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aymerich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts422" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03968015v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Martin Buescher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Liebermeister" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206871" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647334v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vroni Herrmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Eidner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Rydzewski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Bl&#228;del" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2010.08.016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7HQXC61-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019483v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik M. Meyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix M. P. Mehne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens J. Landmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06197-11" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019478v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L. Ferguson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2011.08.017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXVZWFCG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661810v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Eylert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gillmaier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lautner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.128678" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662798v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele S. Swanson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01107-09" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663413v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelco J. Kleijn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg M. Buescher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Le Chat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.061747" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663195v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Botella" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Fogg" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjouke Piersma" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Doherty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.035758-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661576v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Lomma" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dervins-Ravault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rolando" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nora" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley J. Newton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2010.01467.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657418v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Albert-Weissenberger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06677.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658797v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01783-08" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559752v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Beltran" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00557-07" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661231v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.05.026" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRD2845B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661574v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Hagman" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2006.00703.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559672v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsyr.2005.01.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559635v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04588.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559418v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.5.2771-2778.2004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155548v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Hoang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693592v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693946v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barret Julien" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourgues" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279297v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269820v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Long" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291770v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;lle Planson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316425v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163622v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316369v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298531v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316339v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738277v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Metais" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316382v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jacry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316454v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316478v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316527v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mangan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852702v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290351v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170246v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366758v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328824v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931118v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111109v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316327v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123414v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111147v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316436v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316392v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798691v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190611v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Chun" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.12.1179" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01528033v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>