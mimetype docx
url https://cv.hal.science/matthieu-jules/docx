--- v3 (2026-05-07)
+++ v4 (2026-05-28)
@@ -66,8466 +66,8583 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Fast-Track Genome Engineering in Bacillus subtilis Phages</w:t>
+                <w:t xml:space="preserve">A Streamlined and High-Osmolarity Bacillus subtilis Cell-Free Platform for Rapid Characterization of Genetic Regulatory Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Loubat</w:t>
+                <w:t xml:space="preserve">Olivier Delumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Wolfender</w:t>
+                <w:t xml:space="preserve">Stephen Mcgovern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Calabre</w:t>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nissaï Beaude</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 15 (2), pp.687-700. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssynbio.5c00727⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 15 (5), pp.2121-2133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssynbio.6c00165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05598191v1</w:t>
+                <w:t xml:space="preserve">hal-05626423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive mapping of transcription terminator Rho utilization (Rut) sites across the Bacillus subtilis genome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advancing Fast-Track Genome Engineering in Bacillus subtilis Phages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mildred Delaleau</w:t>
+                <w:t xml:space="preserve">Cédric Wolfender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
+                <w:t xml:space="preserve">Magali Calabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Eveno</w:t>
+                <w:t xml:space="preserve">Nissaï Beaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gergana Kostova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johnathan C Black</w:t>
+                <w:t xml:space="preserve">Paulo Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaf765⟩</w:t>
+              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15 (2), pp.687-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssynbio.5c00727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229886v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplex Genome Editing and Regulation in &amp;lt;i&amp;gt;Bacillus subtilis&amp;lt;/i&amp;gt; with CRISPR-MAD7</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive mapping of transcription terminator Rho utilization (Rut) sites across the Bacillus subtilis genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mildred Delaleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Laforge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Calabre</w:t>
+                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Jules</w:t>
+                <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gergana Kostova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnathan C Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssynbio.5c00274⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaf765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237953v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mutational landscape of Bacillus subtilis conditional hypermutators shows how proofreading skews DNA polymerase error rates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiplex Genome Editing and Regulation in &amp;lt;i&amp;gt;Bacillus subtilis&amp;lt;/i&amp;gt; with CRISPR-MAD7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+                <w:t xml:space="preserve">Nathalie Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Calabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Guérin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaf147⟩</w:t>
+              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.3142 - 3153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssynbio.5c00274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986201v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ModuloStat: An Internet of Things’ Path to Continuous Cultures in Mini-Bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Tanneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dérozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11 (1), pp.1703-1716. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsomega.5c09710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the mechanisms of action underlying probiotic properties of Shouchella clausii by a functional genomics approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Lashermes</w:t>
+                <w:t xml:space="preserve">The mutational landscape of Bacillus subtilis conditional hypermutators shows how proofreading skews DNA polymerase error rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Tanneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mathieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Dervyn</w:t>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beneficial Microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/18762891-bja00050⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (5), pp.gkaf147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaf147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322017v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex sporulation-specific expression of transcription termination factor Rho highlights its involvement in Bacillus subtilis cell differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
+                <w:t xml:space="preserve">Deciphering the mechanisms of action underlying probiotic properties of Shouchella clausii by a functional genomics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+                <w:t xml:space="preserve">V. Léjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pellegrini</w:t>
+                <w:t xml:space="preserve">E. Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.107905⟩</w:t>
+              <w:t xml:space="preserve">Beneficial Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (3), pp.347-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18762891-bja00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773401v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What remains from living cells in bacterial lysate-based cell-free systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex sporulation-specific expression of transcription termination factor Rho highlights its involvement in Bacillus subtilis cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Wagner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Jules</w:t>
+                <w:t xml:space="preserve">Yulia Redko-Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Borkowski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21, pp. 3173-3182. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 300 (12), pp.107905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csbj.2023.05.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.107905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118475v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greedy reduction of Bacillus subtilis genome yields emergent phenotypes of high resistance to a DNA damaging agent and low evolvability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What remains from living cells in bacterial lysate-based cell-free systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kosei Tanaka</w:t>
+                <w:t xml:space="preserve">Léa Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Chubukov</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51 (6), pp.2974-2992. </w:t>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp. 3173-3182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csbj.2023.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04094194v1</w:t>
+                <w:t xml:space="preserve">hal-04118475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Termination factor Rho mediates transcriptional reprogramming of Bacillus subtilis stationary phase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
+                <w:t xml:space="preserve">Greedy reduction of Bacillus subtilis genome yields emergent phenotypes of high resistance to a DNA damaging agent and low evolvability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nicolas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Kosei Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chubukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Guérin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010618⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (6), pp.2974-2992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974108v1</w:t>
+                <w:t xml:space="preserve">hal-04094194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Fusion of Cells with CRISPR-Cas9 Editing for the Cloning of Large DNA Fragments or Complete Bacterial Genomes in Yeast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Guesdon</w:t>
+                <w:t xml:space="preserve">Termination factor Rho mediates transcriptional reprogramming of Bacillus subtilis stationary phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Gourgues</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucía Manso-Silván</w:t>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dérozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssynbio.3c00248⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (2), pp.e1010618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522926v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four species of bacteria deterministically assemble to form a stable biofilm in a millifluidic channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Fusion of Cells with CRISPR-Cas9 Editing for the Cloning of Large DNA Fragments or Complete Bacterial Genomes in Yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Monmeyran</w:t>
+                <w:t xml:space="preserve">Thomas Ipoutcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Benyoussef</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Baliarda</w:t>
+                <w:t xml:space="preserve">Lucía Manso-Silván</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41522-021-00233-4⟩</w:t>
+              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (11), pp.3252-3266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssynbio.3c00248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342840v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial growth physiology and RNA metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
+                <w:t xml:space="preserve">Four species of bacteria deterministically assemble to form a stable biofilm in a millifluidic channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Monmeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Benyoussef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thomen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Sauveplane</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Dahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Baliarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2020.194502⟩</w:t>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41522-021-00233-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940832v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SppI Forms a Membrane Protein Complex with SppA and Inhibits Its Protease Activity in Bacillus subtilis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Henriques</w:t>
+                <w:t xml:space="preserve">Bacterial growth physiology and RNA metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Mcgovern</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Sauveplane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mSphere.00724-20⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1863 (5), pp.194502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2020.194502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334428v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrinsic noise prevents the independent tuning of gene expression noise and protein mean abundance in bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SppI Forms a Membrane Protein Complex with SppA and Inhibits Its Protease Activity in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mcgovern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanda Neef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minia Antelo-Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Deloupy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Jules</w:t>
+                <w:t xml:space="preserve">Friedrich Götz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abc3478⟩</w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mSphere.00724-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989817v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of vegetative cells into spores: a kinetic model applied to &amp;lt;em&amp;gt;bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extrinsic noise prevents the independent tuning of gene expression noise and protein mean abundance in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deloupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sauveplane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gauvry</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Jules</w:t>
+                <w:t xml:space="preserve">M. Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00322-19⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (41), pp.eabc3478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abc3478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617842v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The logics of metabolic regulation in bacteria challenges biosensor-based metabolic engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Differentiation of vegetative cells into spores: a kinetic model applied to &amp;lt;em&amp;gt;bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gabrielle Mathot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Leguerinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15698/mic2018.01.610⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (10), pp. 1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00322-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620319v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and Physiological Logics of the Pyruvate-Induced Response of a Novel Transporter in Bacillus subtilis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The logics of metabolic regulation in bacteria challenges biosensor-based metabolic engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.00976-17⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), pp.56-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15698/mic2018.01.610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814500v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation elicits a growth rate-dependent, genome-wide, differential protein production in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Molecular and Physiological Logics of the Pyruvate-Induced Response of a Novel Transporter in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen T Mcgovern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Calabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ulrike Mäder</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/msb.20156608⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (5), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00976-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640581v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A part toolbox to tune genetic expression in Bacillus subtilis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Declerck</w:t>
+                <w:t xml:space="preserve">Translation elicits a growth rate-dependent, genome-wide, differential protein production in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schaffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Calabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Mäder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw624⟩</w:t>
+              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (5), pp.870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/msb.20156608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639876v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative prediction of genome-wide resource allocation in bacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Prestel</w:t>
+                <w:t xml:space="preserve">A part toolbox to tune genetic expression in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sauveplane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung-Ju Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clerté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2015.10.003⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (15), pp.7495-7508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536511v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicotinic acid modulates Legionella pneumophila gene expression and induces virulence traits.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Quantitative prediction of genome-wide resource allocation in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Muntel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chubukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carmen Buchrieser</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Prestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.00999-12⟩</w:t>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, pp.232-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2015.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01422856v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional regulation is insufficient to explain substrate-induced flux changes in [i]Bacillus subtilis[/i]</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Nicotinic acid modulates Legionella pneumophila gene expression and induces virulence traits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel L Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Bryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoru Harada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Buchrieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/msb.2013.66⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81 (3), pp.945-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00999-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204283v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01422856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling molecular regulatory mechanisms with noise patterns of bacterial metabolic promoters in induced and repressed states</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Transcriptional regulation is insufficient to explain substrate-induced flux changes in [i]Bacillus subtilis[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chubukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Uhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roelco J Kleijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ovidiu O. Radulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1110541108⟩</w:t>
+              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/msb.2013.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004232v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition-dependent transcriptome reveals high-level regulatory architecture in Bacillus subtilis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurelie A. Leduc</w:t>
+                <w:t xml:space="preserve">Reconciling molecular regulatory mechanisms with noise patterns of bacterial metabolic promoters in induced and repressed states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew L. M. L. Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu O. Radulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1206848⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (1), pp.155 - 160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1110541108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000245v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition-Dependent Transcriptome Reveals High-Level Regulatory Architecture in Bacillus subtilis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Condition-dependent transcriptome reveals high-level regulatory architecture in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike U. Mäder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Leduc</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie A. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 335 (6072), pp.1103-1106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1206848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343060v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BasyLiCA: a tool for automatic processing of a Bacterial Live Cell Array</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Condition-Dependent Transcriptome Reveals High-Level Regulatory Architecture in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Mader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Aïchaoui</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fromion</w:t>
+                <w:t xml:space="preserve">A. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts422⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 335 (6072), pp.1103-1106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1206848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204252v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Network Reorganization During Dynamic Adaptations of Bacillus subtilis Metabolism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">BasyLiCA: a tool for automatic processing of a Bacterial Live Cell Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Aïchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jan Muntel</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1206871⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (20), pp.2705-2706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03968015v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GamA is a eukaryotic-like glucoamylase responsible for glycogen- and starch-degrading activity of &amp;lt;em&amp;gt;Legionella pneumophila&amp;lt;/em&amp;gt;</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Global Network Reorganization During Dynamic Adaptations of Bacillus subtilis Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joerg Martin Buescher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Liebermeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Uhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Muntel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmm.2010.08.016⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 335 (6072), pp. 1099-1103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1206871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02647334v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malate-mediated carbon catabolite repression in bacillus subtilis involves the HPrK/CcpA pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik M. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix M. P. Mehne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens J. Landmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of applied bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 193 (24), pp.6939 - 6949. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JB.06197-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute quantification of gene expression in individual bacterial cells using two-photon fluctuation microscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">GamA is a eukaryotic-like glucoamylase responsible for glycogen- and starch-degrading activity of &amp;lt;em&amp;gt;Legionella pneumophila&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vroni Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Eidner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Rydzewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Blädel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2011.08.017⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 301 (2), pp.133-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmm.2010.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019478v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopologue profiling of &amp;lt;em&amp;gt;Legionella pneumophila&amp;lt;/em&amp;gt;: role of serine and glucose as carbon substrates.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Absolute quantification of gene expression in individual bacterial cells using two-photon fluctuation microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew L. Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monika Lautner</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M110.128678⟩</w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 419 (2), pp.250 - 259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2011.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661810v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;lt;em&amp;gt;Legionella pneumophila&amp;lt;/em&amp;gt; LetA/LetS two-component system exhibits rheostat-like behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel L Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Sahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Buchrieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele S. Swanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 78 (6), pp.2571-2583. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/IAI.01107-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic fluxes during strong carbon catabolite repression by malate in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Isotopologue profiling of &amp;lt;em&amp;gt;Legionella pneumophila&amp;lt;/em&amp;gt;: role of serine and glucose as carbon substrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Eylert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vroni Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane S. Aymerich</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gillmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Lautner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 285 (3), pp.1587-1596. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.061747⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 285 (29), pp.22232-22243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M110.128678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663413v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pBaSysBioII: an integrative plasmid generating gfp transcriptional fusions for high-throughput analysis of gene expression in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Metabolic fluxes during strong carbon catabolite repression by malate in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roelco J. Kleijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joerg M. Buescher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic L. Le Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Geoff Doherty</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.035758-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (3), pp.1587-1596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.061747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663195v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;lt;em&amp;gt;Legionella pneumophila&amp;lt;/em&amp;gt; F-box protein Lpp2082 (AnkB) modulates ubiquitination of the host protein parvin B and promotes intracellular replication.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Lomma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dervins-Ravault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Rolando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayley J. Newton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (9), pp.1272-1291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2010.01467.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two small ncRNAs jointly govern virulence and transmission in &amp;lt;em&amp;gt;Legionella pneumophila&amp;lt;/em&amp;gt;</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">pBaSysBioII: an integrative plasmid generating gfp transcriptional fusions for high-throughput analysis of gene expression in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Fogg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christiane Albert-Weissenberger</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjouke Piersma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoff Doherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2009.06677.x⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 156 (Pt 6), pp.1600-1608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.035758-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657418v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;lt;em&amp;gt;Bacillus subtilis ywjI (glpX)&amp;lt;/em&amp;gt; gene encodes a class II fructose-1,6-bisphosphatase, functionally equivalent to the class III Fbp enzyme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Two small ncRNAs jointly govern virulence and transmission in &amp;lt;em&amp;gt;Legionella pneumophila&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Sahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Brüggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Lomma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Albert-Weissenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 191 (9), pp.3168-3171. </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 72 (3), pp.741-762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.01783-08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2009.06677.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658797v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into Trehalose Metabolism by Saccharomyces cerevisiae: NTH2 Encodes a Functional Cytosolic Trehalase, and Deletion of TPS1 Reveals Ath1p-Dependent Trehalose Mobilization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The &amp;lt;em&amp;gt;Bacillus subtilis ywjI (glpX)&amp;lt;/em&amp;gt; gene encodes a class II fructose-1,6-bisphosphatase, functionally equivalent to the class III Fbp enzyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Parrou</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic L. Le Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00557-07⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 191 (9), pp.3168-3171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01783-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559752v1</w:t>
+                <w:t xml:space="preserve">hal-02658797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legionella pneumophila adaptation to intracellular life and the host response: clues from genomics and transcriptomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">New Insights into Trehalose Metabolism by Saccharomyces cerevisiae: NTH2 Encodes a Functional Cytosolic Trehalase, and Deletion of TPS1 Reveals Ath1p-Dependent Trehalose Mobilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carmen Buchrieser</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 581 (15), pp.2829-2838. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (3), pp.605-614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2007.05.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00557-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-02661231v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virulence strategies for infecting phagocytes deduced from the &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; transcriptional program of &amp;lt;em&amp;gt;Legionella pneumophila&amp;lt;/em&amp;gt;</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Legionella pneumophila adaptation to intracellular life and the host response: clues from genomics and transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Buchrieser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2006.00703.x⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 581 (15), pp.2829-2838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2007.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02661574v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid trehalase in yeasts and filamentous fungi: Localization, regulation and physiological function</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Virulence strategies for infecting phagocytes deduced from the &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; transcriptional program of &amp;lt;em&amp;gt;Legionella pneumophila&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Brüggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Hagman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sismeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Dillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.femsyr.2005.01.002⟩</w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (8), pp.1228-1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2006.00703.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559672v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous oscillations in Saccharomyces cerevisiae during batch cultures on trehalose</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Acid trehalase in yeasts and filamentous fungi: Localization, regulation and physiological function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Parrou</w:t>
+                <w:t xml:space="preserve">Gemma Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 272 (6), pp.1490-1500. </w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (6-7), pp.503-511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2005.04588.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.femsyr.2005.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559635v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autonomous oscillations in Saccharomyces cerevisiae during batch cultures on trehalose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 272 (6), pp.1490-1500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2005.04588.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Two Distinct Pathways for Trehalose Assimilation in the Yeast Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70 (5), pp.2771-2778. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.70.5.2771-2778.2004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.70.5.2771-2778.2004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02559418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ModuloStat : An Internet of Things' Path to Continuous Cultures in Mini-Bioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Tanneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dérozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cell-free genome-wide transcriptomics through machine learning optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The mutational landscape of Bacillus subtilis conditional hypermutators suggests how proofreading inherently skews polymerase error rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Tanneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complex sporulation-specific expression of transcription termination factor Rho highlights its involvement in Bacillus subtilis cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Redko-Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Termination factor Rho mediates transcriptional reprogramming of Bacillus subtilis stationary phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dérozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-free genome-wide transcriptomics through machine learning optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEED 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First step towards whole genome cloning of Bacillus subtilis in yeast by CReasPy-Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SynCell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First step towards whole genome cloning of Bacillus subtilis in yeast by CReasPy-Fusion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Responsible Research and Innovation Exploration of the transcriptional landscapes of culturable and nonculturable bacteria using in vitro transcription emulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISPR conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">BioSynSys 2023: Symposium on Synthetic and Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693946v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsible Research and Innovation Exploration of the transcriptional landscapes of culturable and nonculturable bacteria using in vitro transcription emulators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">OSIRIS: Orthogonal Sigma for Internal Resources Implementation towards Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioSynSys 2023: Symposium on Synthetic and Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Bacell 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279297v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSIRIS: Orthogonal Sigma for Internal Resources Implementation towards Synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Morin</w:t>
+                <w:t xml:space="preserve">First step towards whole genome cloning of Bacillus subtilis in yeast by CReasPy-Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barret Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Long</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bacell 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">CRISPR conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269820v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and directed evolution of Bacillus subtilis synthetic consortia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BACELL2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, KOBE, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greedy reduction of Bacillus subtilis genome yields emergent phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosei Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Chubukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BACELL2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Kobe, Japan. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mismatch repair in Bacillus subtilis compensates for the correction bias of PolC exonuclease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Tanneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Molecular Biology and Evolution ( SMBE ) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ferrara, Italy. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering of synthetic microbial consortia of Bacillus subtilis for lignocellulose degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Junior Pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Gif-sur-Yvette (École Normale Supérieure de Paris Saclay), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie de consortia microbiens synthétiques de Bacillus subtilis à visée biotechnologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès junior pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Gif-sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of synthetic bacterial consortia based on metabolic mutualism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of key synthetic biology technologies for the high-throughput construction of semi-synthetic Bacillus subtilis -derived chassis strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ipoutcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys/MaxSynBio/SynBio Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of action of flavonoids as antibacterial compounds in the Gram-positive bacterium Bacillus subtilis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosynsys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of screening methods to detect flavonoids from engineered Escherichia coli strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacillus subtilis genome engineering and streamlining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosei Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Biology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome engineering in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mangan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth-rate-dependent protein production in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schaffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Calabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Mäder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th international conference on Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13th international conference on Systems Biology, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852702v1</w:t>
-              </w:r>
-[...624 lines deleted...]
-                <w:t xml:space="preserve">hal-03931118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé - AgroParisTech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Bessa-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé - AgroParisTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Palaiseau, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8535,901 +8652,901 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of the genome of the Bacillus subtilis phage SPP1 using Synthetic Biology approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and directed evolution of Bacillus subtilis synthetic consortia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-scale engineering of Bacillus subtilis yields emergent phenotypes and allows to revisit concepts of minimal genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosei Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Chubukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioengineering and Synthetic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette | Île-de-France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring mutational landscapes of Bacillus subtilis strains with increased replication error rate and/or impaired mismatch repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Tanneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Subtillery 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of action of flavonoids in the Gram-positive bacterium Bacillus subtilis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Mechanism of action of flavonoids as antibacterial compounds in the Gram-positive bacterium Bacillus subtilis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICROBES - 15ème congrès national de la SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">EMBO workshop - Creating is Understanding: Synthetic Biology Masters Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316436v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of action of flavonoids as antibacterial compounds in the Gram-positive bacterium Bacillus subtilis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Mechanism of action of flavonoids in the Gram-positive bacterium Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO workshop - Creating is Understanding: Synthetic Biology Masters Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">MICROBES - 15ème congrès national de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316392v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative prediction of genome-wide resource allocation in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Muntel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Chubukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Prestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGSB 2016: International Study Group for Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two types of transcriptional repression in living cells of [i]Bacillus subtilis[/i] characterized by number and brightness analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew L. Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. Annual Meeting of the Biophysical-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Baltimore, Maryland, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2010.12.1179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9439,122 +9556,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLAN D’ACTION POUR LA RECHERCHE ET L’ENSEIGNEMENT APT/INRA EN BIOLOGIE DES SYSTEMES ET DE SYNTHESE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AgroParisTech - INRA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId280"/>
+      <w:footerReference w:type="default" r:id="rId282"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9701,51 +9818,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598191v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Loubat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolfender" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Calabre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissa&#239; Beaude" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Tavares" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5c00727" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229886v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Delaleau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergana Kostova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan C Black" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf765" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237953v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laforge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Planson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5c00274" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986201v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Tanneur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf147" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577204v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine V&#233;ron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c09710" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322017v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lashermes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marinelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#233;jard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dervyn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Redko-Hamel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107905" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118475v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Wagner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borkowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.05.025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chubukov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad145" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974108v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010618" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522926v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Guesdon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gourgues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rideau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ipoutcha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Manso-Silv&#225;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.3c00248" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monmeyran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benyoussef" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dahmane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baliarda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-021-00233-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940832v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sauveplane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2020.194502" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Henriques" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcgovern" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Neef" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minia Antelo-Varela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich G&#246;tz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00724-20" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989817v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deloupy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauveplane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aymerich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jules" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc3478" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauvry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gabrielle Mathot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leguerinel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00322-19" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620319v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2018.01.610" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01814500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Charbonnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Coq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Mcgovern" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00976-17" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640581v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schaffer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike M&#228;der" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20156608" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639876v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guiziou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ju Chang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clert&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw624" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536511v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muntel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prestel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2015.10.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01422856v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L Edwards" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bryan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Harada" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Buchrieser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00999-12" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204283v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Chat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelco J Kleijn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2013.66" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004232v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L. M. L. Ferguson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Le Coq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Aymerich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu O. Radulescu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110541108" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000245v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike U. M&#228;der" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Leduc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206848" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343060v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mader" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rochat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204252v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie A&#239;chaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aymerich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts422" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03968015v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Martin Buescher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Liebermeister" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206871" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647334v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vroni Herrmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Eidner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Rydzewski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Bl&#228;del" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2010.08.016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7HQXC61-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019483v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik M. Meyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix M. P. Mehne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens J. Landmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06197-11" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019478v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L. Ferguson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2011.08.017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXVZWFCG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661810v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Eylert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gillmaier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lautner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.128678" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662798v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele S. Swanson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01107-09" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663413v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelco J. Kleijn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg M. Buescher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Le Chat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.061747" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663195v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Botella" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Fogg" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjouke Piersma" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Doherty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.035758-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661576v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Lomma" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dervins-Ravault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rolando" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nora" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley J. Newton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2010.01467.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657418v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Albert-Weissenberger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06677.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658797v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01783-08" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559752v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Beltran" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00557-07" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661231v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.05.026" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRD2845B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661574v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Hagman" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2006.00703.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559672v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsyr.2005.01.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559635v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04588.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559418v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.5.2771-2778.2004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155548v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Hoang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693592v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693946v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barret Julien" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourgues" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279297v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269820v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Long" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291770v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;lle Planson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316425v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163622v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316369v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298531v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316339v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738277v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Metais" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316382v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jacry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316454v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316478v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316527v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mangan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852702v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290351v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170246v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366758v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328824v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931118v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111109v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316327v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123414v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111147v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316436v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316392v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798691v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190611v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Chun" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.12.1179" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01528033v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcgovern" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.6c00165" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598191v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Loubat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolfender" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Calabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissa&#239; Beaude" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Tavares" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5c00727" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Delaleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergana Kostova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan C Black" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf765" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237953v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laforge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Planson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5c00274" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577204v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine V&#233;ron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Tanneur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c09710" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf147" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322017v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lashermes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marinelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#233;jard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dervyn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00050" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773401v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Redko-Hamel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107905" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118475v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Wagner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borkowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.05.025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094194v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chubukov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad145" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974108v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010618" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522926v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Guesdon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gourgues" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rideau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ipoutcha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Manso-Silv&#225;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.3c00248" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342840v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monmeyran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benyoussef" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dahmane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baliarda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-021-00233-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sauveplane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2020.194502" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334428v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Henriques" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Neef" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minia Antelo-Varela" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich G&#246;tz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00724-20" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989817v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deloupy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauveplane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aymerich" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jules" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc3478" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617842v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauvry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gabrielle Mathot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leguerinel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00322-19" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620319v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2018.01.610" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01814500v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Charbonnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Coq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Mcgovern" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00976-17" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640581v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schaffer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike M&#228;der" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20156608" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639876v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guiziou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ju Chang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clert&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw624" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536511v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muntel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prestel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2015.10.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01422856v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L Edwards" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bryan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Harada" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Buchrieser" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00999-12" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204283v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhr" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Chat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelco J Kleijn" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2013.66" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004232v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L. M. L. Ferguson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Le Coq" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Aymerich" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu O. Radulescu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110541108" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000245v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike U. M&#228;der" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Leduc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206848" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343060v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mader" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rochat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204252v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie A&#239;chaoui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aymerich" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts422" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03968015v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Martin Buescher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Liebermeister" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206871" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019483v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik M. Meyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix M. P. Mehne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens J. Landmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06197-11" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647334v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vroni Herrmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Eidner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Rydzewski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Bl&#228;del" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2010.08.016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7HQXC61-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019478v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L. Ferguson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2011.08.017" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXVZWFCG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662798v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sahr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele S. Swanson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01107-09" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661810v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Eylert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gillmaier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lautner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.128678" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663413v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelco J. Kleijn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg M. Buescher" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Le Chat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.061747" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661576v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Lomma" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dervins-Ravault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rolando" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nora" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley J. Newton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2010.01467.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663195v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Botella" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Fogg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjouke Piersma" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Doherty" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.035758-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657418v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Albert-Weissenberger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06677.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658797v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01783-08" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559752v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Beltran" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00557-07" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661231v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.05.026" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRD2845B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661574v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Hagman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2006.00703.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559672v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsyr.2005.01.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559635v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04588.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559418v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.5.2771-2778.2004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290351v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170246v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Hoang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rue" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366758v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328824v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931118v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155548v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693592v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279297v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269820v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Long" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693946v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barret Julien" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourgues" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291770v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;lle Planson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316425v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163622v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316369v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298531v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316339v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738277v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Metais" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316382v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jacry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316454v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316478v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316527v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mangan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852702v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111109v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316327v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123414v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111147v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316392v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316436v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798691v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190611v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Chun" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.12.1179" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01528033v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>