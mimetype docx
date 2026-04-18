--- v0 (2026-03-15)
+++ v1 (2026-04-18)
@@ -657,200 +657,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caratteristiche proiettive e funzionamento psichico dell’adolescente insonne</w:t>
+                <w:t xml:space="preserve">Complexités du diagnostic d’insomnie à l’adolescence et considérations à propos de ses conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Julian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Kernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Camart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psichiatria e Psicoterapia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (2), pp.66 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2020.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04232217v1</w:t>
+                <w:t xml:space="preserve">hal-03895627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexités du diagnostic d’insomnie à l’adolescence et considérations à propos de ses conséquences</w:t>
+                <w:t xml:space="preserve">Caratteristiche proiettive e funzionamento psichico dell’adolescente insonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Julian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Camart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psichiatria e Psicoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (40)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2020.10.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03895627v1</w:t>
+                <w:t xml:space="preserve">hal-04232217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errance, mutilations tégumentaires et insomnie</w:t>
               </w:r>
@@ -908,286 +908,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insomnie à l'adolescence. Quand une indicible agressivité agit et agite</w:t>
+                <w:t xml:space="preserve">Insomnie à l’adolescence. Quand une indicible agressivité agit et agite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Kernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-David Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Julian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Lighezzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, Numéro 552 (6), pp.435-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.552.0435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566623v1</w:t>
+                <w:t xml:space="preserve">hal-04222451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insomnie à l’adolescence. Quand une indicible agressivité agit et agite</w:t>
+                <w:t xml:space="preserve">Insomnie à l'adolescence. Quand une indicible agressivité agit et agite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Kernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-David Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Camart</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Julian</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lighezzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Numéro 552 (6), pp.435-449. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222451v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insomnia and self-destructiveness in adolescence: A French psychoanalytic perspective</w:t>
               </w:r>
@@ -1199,51 +1199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Kernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichiro Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1333,51 +1333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Kernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichiro Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1814,51 +1814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872167v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Julian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/5157/9782749557311/100-fiches-pour-comprendre-la-psychanalyse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319063v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_insomnie_chronique_a_l_adolescence_genese_fonctions_et_facteurs_de_chronicisation_matthieu_julian-9782336423012-78644.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231936v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/4783/9782749555010/100-fiches-de-psychologie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05291727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.893.0771" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525915v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895629v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Kernier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Verlhiac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.08.010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232217v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895627v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.10.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.106.0435" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566623v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Kernier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Camps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lighezzolo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Babonneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222451v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.552.0435" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Abe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/Neuropsychiatry.1000189" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566618v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04232228v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872172v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872167v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Julian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/5157/9782749557311/100-fiches-pour-comprendre-la-psychanalyse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319063v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_insomnie_chronique_a_l_adolescence_genese_fonctions_et_facteurs_de_chronicisation_matthieu_julian-9782336423012-78644.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231936v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/4783/9782749555010/100-fiches-de-psychologie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05291727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.893.0771" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525915v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895629v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Kernier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Verlhiac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.08.010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.10.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.106.0435" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Kernier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Camps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Babonneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.552.0435" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lighezzolo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Abe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/Neuropsychiatry.1000189" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566618v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04232228v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872172v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>