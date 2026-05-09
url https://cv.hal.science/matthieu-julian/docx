--- v1 (2026-04-18)
+++ v2 (2026-05-09)
@@ -908,76 +908,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insomnie à l’adolescence. Quand une indicible agressivité agit et agite</w:t>
+                <w:t xml:space="preserve">Insomnia and Self-Destructiveness in Adolescence: A French Psychoanalytic Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Kernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-David Camps</w:t>
+                <w:t xml:space="preserve">Yuichiro Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -987,256 +987,265 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Numéro 552 (6), pp.435-449. </w:t>
+              <w:t xml:space="preserve">Neuropsychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/bupsy.552.0435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4172/Neuropsychiatry.1000189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222451v1</w:t>
+                <w:t xml:space="preserve">hal-01566618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insomnie à l'adolescence. Quand une indicible agressivité agit et agite</w:t>
+                <w:t xml:space="preserve">Insomnia and self-destructiveness in adolescence: A French psychoanalytic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Kernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-David Camps</w:t>
+                <w:t xml:space="preserve">Yuichiro Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Julian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Lighezzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 07 (02), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/Neuropsychiatry.1000189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566623v1</w:t>
+                <w:t xml:space="preserve">hal-04222444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insomnia and self-destructiveness in adolescence: A French psychoanalytic perspective</w:t>
+                <w:t xml:space="preserve">Insomnie à l’adolescence. Quand une indicible agressivité agit et agite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Kernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yuichiro Abe</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-David Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1246,216 +1255,207 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/Neuropsychiatry.1000189⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Numéro 552 (6), pp.435-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.552.0435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222444v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insomnia and Self-Destructiveness in Adolescence: A French Psychoanalytic Perspective</w:t>
+                <w:t xml:space="preserve">Insomnie à l'adolescence. Quand une indicible agressivité agit et agite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Kernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yuichiro Abe</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-David Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Camart</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Julian</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lighezzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/Neuropsychiatry.1000189⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01566618v1</w:t>
+                <w:t xml:space="preserve">hal-01566623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1814,51 +1814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872167v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Julian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/5157/9782749557311/100-fiches-pour-comprendre-la-psychanalyse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319063v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_insomnie_chronique_a_l_adolescence_genese_fonctions_et_facteurs_de_chronicisation_matthieu_julian-9782336423012-78644.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231936v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/4783/9782749555010/100-fiches-de-psychologie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05291727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.893.0771" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525915v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895629v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Kernier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Verlhiac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.08.010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.10.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.106.0435" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Kernier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Camps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Babonneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.552.0435" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lighezzolo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Abe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/Neuropsychiatry.1000189" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566618v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04232228v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872172v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872167v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Julian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/5157/9782749557311/100-fiches-pour-comprendre-la-psychanalyse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319063v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_insomnie_chronique_a_l_adolescence_genese_fonctions_et_facteurs_de_chronicisation_matthieu_julian-9782336423012-78644.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231936v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/4783/9782749555010/100-fiches-de-psychologie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05291727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.893.0771" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525915v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895629v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Kernier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Verlhiac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.08.010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.10.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.106.0435" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Kernier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Abe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Babonneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/Neuropsychiatry.1000189" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Camps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.552.0435" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lighezzolo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04232228v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872172v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>