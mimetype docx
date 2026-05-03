--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:86.458333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Keller </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">DR1 CNRS, HDRDirecteur de l'UMR Physiologie de la Reproduction & des Comportements, INRAE/CNRS/Université de Tours, Nouzilly</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu-keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5445-7431</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079107427</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (154)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high fundamental frequency in horse whinnies is generated by an aerodynamic whistle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Adrien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Barluet de Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sabarros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Briefer Freymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ramseyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 36 (4), pp.902-911.e4. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2026.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66729-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocalizations and sexual behavior from sexually active male goats stimulate testosterone secretion in quiescent bucks during the non-breeding season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia López-Magaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz María Tejada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores López-Magaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 96, pp.107013. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2026.107013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The walnut tree as a source of progesterone for reproductive control in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gennetay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.101392. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory responses of olfactory and vomeronasal neurons in does are influenced by buck odors and their reproductive status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Trives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Acquistapace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50, pp.bjaf012. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjaf012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male goats exposed to the “male-to-male effect” stimulate the reproductive activity and ensure high fertility of both does and male goats during the non-breeding season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia López-Magaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz María Tejada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores López-Magaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jair Millán-Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 243, pp.117476. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2025.117476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the brain adapts to nature's rhythms: a year of neuroimaging in a seasonal mammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 321, pp.121494. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association study dissects the genetic architecture of progesterone content in Persian walnut leaves (Juglans regia L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Racofier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Greil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.145. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-025-11341-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social experience is associated with a differential role of aromatase neurons in sexual behavior and territorial aggression in male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Trives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Seike Nakahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 170, pp.105723. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yhbeh.2025.105723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant mice fed soy-based formulas exhibit alterations in anxiety-like behaviours and the 5-HT system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marraudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 511, pp.154035. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tox.2024.154035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cystic fibrosis alters the structure of the olfactory epithelium and the expression of olfactory receptors affecting odor perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Mbouamboua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Weise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel López-Gálvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Couralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (9), pp.eads1568. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.ads1568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance imaging as a readout of CLN5 gene therapy efficacy in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Almuqbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Felton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickolas Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Deane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (4), pp.e70431. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/brb3.70431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'effet mâle » chez les ovins et caprins : une technique qui nous vient du Néolithique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 117, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05379326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance of permanent sexual activity throughout the year in seasonal bucks using short photoperiodic cycles in open barns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Espinoza-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. López-Magaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), pp.101041. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2023.101041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical separation and reduction of contact duration with sexually hyperactive bucks decrease testosterone concentrations and sexual behaviour in bucks in sexual rest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. López-Magaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Tejada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. López-Magaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (6), pp.101179. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Data from Lacaune and Merino Sheep Provide New Methodological and Theoretical Grounds to Investigate Autumn Lambing in Past Husbandries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.75-92. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-022-09600-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two sexually active bucks housed with four successive groups of anovulatory does induced high pregnancy rates during seven-day mating period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L A Espinoza Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J D Andrade Esparza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vielma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lopez Magaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L A Zarazaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical and Subtropical Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.028. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56369/tsaes.5061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hair from sexually active bucks strongly activates olfactory sensory inputs but fails to trigger early first ovulation in prepubescent does</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime A Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Trives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago-Seike Picoreti-Nakahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 275, pp.114451. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2023.114451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring neuronal markers and early social environment influence in divergent quail lines selected for social motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Talbottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pecnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.23554. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-74906-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual discrimination and attraction through scents in the water vole, Arvicola terrestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Trives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Physiology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 210 (3), pp.431-441. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00359-023-01671-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses discriminate human body odors between fear and joy contexts in a habituation-discrimination protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Menard-Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.3285. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-30119-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive MRI brain volume changes in ovine models of CLN5 and CLN6 neuronal ceroid lipofuscinosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha J. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa M. Almuqbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A. Felton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickolas J. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Myall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (1), pp.fcac339. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/braincomms/fcac339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male‐induced early puberty correlates with the maturation of arcuate nucleus kisspeptin neurons in does</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime A Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (5), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jne.13284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rams sexually activated in spring by light treatment stimulate social and sexual activities in non-activated rams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alam A Martínez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia A Campos-Marmolejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Behavior: Clinical Applications and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61, pp.25-29. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jveb.2022.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knockdown of regulatory associated protein of TOR (raptor) in hypothalamus-stimulated folliculogenesis and induced ovarian cysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tartarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Trives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (4), pp.307-320. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD21260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population density does not affect seasonal regulation of reproductive physiology in male water voles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (2), pp.20220441. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2022.0441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short photoperiod modulates behavior, cognition and hippocampal neurogenesis in male Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.951. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-28248-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of ewe olfactory secretome during a ram effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.1033412. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2022.1033412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexually active male goats stimulate the endocrine and sexual activities of other males in seasonal sexual rest through the “buck-to-buck effect”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Espinoza-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2022.106746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to pyriproxyfen pesticide (juvenile hormone agonist) does not alter maternal care and reproduction in the European earwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie-Anne Merleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izïa Larrigaldie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.72729-72746. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-20970-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of rams in sexual rest to sexually activated males in spring increases plasma LH and testosterone concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfonso Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 192, pp.116-121. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2022.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-extensive management system reduces plasma testosterone concentrations, sexual behaviour and sperm production in male goats from subtropical latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. U. García-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Tejada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. E. Nava-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. López-Magaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (17), pp.1683-1691. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN22066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Loss of Trpc2 Gene Function a Real Working Hypothesis for the Emergence of Same-Sex Sexual Behavior in Old World Primates?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Chamero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Sexual Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (6), pp.2293-2297. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10508-020-01664-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal Suckling, Oxytocin, and Early Infant Attachment to the Mother</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2020.612651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoperiod is involved in the regulation of seasonal breeding in male water voles (Arvicola terrestris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Chorfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 224 (19), pp.jeb242792. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.242792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parity predicts allonursing in a cooperative breeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vullioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ganswindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Manser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102 (5), pp.1365-1374. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmammal/gyab084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long days in winter or the presence of adult sexually active rams did not influence the timing of puberty of autumn-born Rasa Aragonesa ram-lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfonso Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Gave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana I Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Casao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Carvaja-Lserna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Rhythm Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (3), pp.462-473. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09291016.2019.1613321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field study reveals morphological and neuroendocrine correlates of seasonal breeding in female water voles, Arvicola terrestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Abi Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General and Comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygcen.2021.113853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain orchestration of pregnancy and maternal behavior in mice: A longitudinal morphometric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David André Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Szeremeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 230, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.117776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional supplementation improves the sexual response of bucks exposed to long days in semi-extensive management and their ability to stimulate reproduction in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P I Sifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M J Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L A Espinoza-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J D Andrade-Esparza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (2), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2020.100114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early postnatal genistein administration affects mice metabolism and reproduction in a sexually dimorphic way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Marraudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Ponti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Farinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo11070449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood oxygen level dependent fMRI and perfusion MRI in the sheep brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1760, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2021.147390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of early postnatal exposure to 17α-ethinylestradiol on female rat reproductive physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dorfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Environmental Health Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.101-108. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13530-021-00083-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory detection by the vomeronasal organ modulates experience-dependent social behaviors in female mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Birnbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncel.2021.638800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal diet-based resistance to anticoagulant rodenticides in the fossorial water vole (Arvicola amphibius)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Abil Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Fafournoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Barka Mahamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 200, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2021.111422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257639v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paracetamol is a centrally acting analgesic using mechanisms located in the periaqueductal grey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David André Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boumezbeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dalman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cadeddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Richard Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177 (8), pp.1773-1792. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bph.14934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undernutrition reduces the body weight and testicular size of bucks exposed to long days but not their ability to stimulate reproduction of seasonally anestrous goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (12), pp.2562-2569. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731120001329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal Exposure to Methoxychlor Affects Reproductive Function and Sexual Behavior in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.639. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2020.00639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-induced sexually active rams provoke LH preovulatory surges and enhances LH concentrations in ewes after progestagen treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Delgadillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (3), </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2020.e03529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it time to reconsider the relative weight of sociosexual relationships compared with photoperiod in the control of reproduction of small ruminant females?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2020.106468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male effect using photostimulated bucks and nutritional supplementation advance puberty in goats under semi-extensive management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Espinoza-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Andrade-Esparza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Zarazaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.82-87. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The continuous presence of ewes in estrus in spring influences testicular volume, testicular echogenicity and testosterone concentration, but not LH pulsatility in rams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carvajal-Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pulinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (12), pp.2554-2561. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731120001330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo magnetic resonance imaging reveals the effect of gonadal hormones on morphological and functional brain sexual dimorphisms in adult sheep. Order of Authors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Roselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2019.104387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of hybridization between sika and red deer on phenotypic traits of the newborn and mother–young relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uriel Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor de Beaupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.65-75. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2019.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steroid profiles in quail brain and serum: Sex and regional differences and effects of castration with steroid replacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre de Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (2), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jne.12681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly precocious activation of reproductive function in autumn-born goats (Capra hircus) by exposure to sexually active bucks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68, pp.100-105. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2019.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effects of oxytocin on olfactory, hippocampal and hypothalamic neurogenesis in adult sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 713, pp.134520. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2019.134520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefact Induced by a Transponder During In Vivo Magnetic Resonance Imaging on Horse Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.63-67. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2019.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progesterone doses of 5, 3 or 1 mg do not prevent short ovulatory cycles in goats exposed to photo-stimulated bucks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Andrade-Esparza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Espinoza-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.36-40. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central role of G protein Gαi2 and Gαi2 + vomeronasal neurons in balancing territorial and infant-directed aggression of male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trese Leinders-Zufall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Birnbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (11), pp.5135-5143. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1821492116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of combined exposure of adult male mice to di-(2-ethylexyl)phthalate and nonylphenol on behavioral and neuroendocrine responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Capela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Dombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 221, pp.573-582. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.01.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The parental brain and behavior: A target for endocrine disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura N Vandenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry D Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.100765. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yfrne.2019.100765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The olfactory secretome varies according to season in female sheep and goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6194-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reproductive response to the male effect of 7- or 10-month-old female goats is improved when photostimulated males are used</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A Zarazaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C Gatica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (8), pp.1658-1665. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731118003397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of potential chemosignals in the European water vole Arvicola terrestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Grandmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (18378), </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-54935-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous presence of females in estrus does not prevent seasonal inhibition of LH and androgen concentrations in bucks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grimaldo-Viesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vielma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69, pp.68-74. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of brain magnetic resonance approaches in large animal models for preclinical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy R Melzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (3), pp.44-51. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfz024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of a sexually active goat buck enhances ovulation occurrence in seasonally anestrous does after ovulation and luteolysis induction in hormonally-treated goats in seasonal anestrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Aroña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 211, pp.106209. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2019.106209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-induced sexually active rams prevent the seasonal inhibition of luteinizing-hormone in ovariectomized estradiol-implanted ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 136, pp.43-46. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extra-light-treated bucks and rams dramatically enhanced the response of ewes and goats to the &amp;quot;male effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delgadillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96 (3), pp.455-456. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/sky404.994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoperiod-melatonin-induced, sexually-activated rams increase pregnancy rate and number of lambs per ewe in a ram effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfonso Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Araya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large Animal Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (1), pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult male mice exposure to nonylphenol alters courtship vocalizations and mating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Capela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Dombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Poignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Malbert-Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.2988. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-21245-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive management conditions do not modify the frequency of short ovulatory cycles in progesterone-treated does exposed to sexually active males</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Andrade-Esparza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Espinoza-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 199, pp.40 - 44. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption of adult olfactory neurogenesis induces deficits in maternal behavior in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Coronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 347, pp.124-131. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2018.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory stimulation or inhibition of sexual behavior of stallions in non-breeding season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 186, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2017.12.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexually active bucks are a critical social cue that activates the gonadotrope axis and early puberty onset in does</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Beltramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106, pp.81 - 92. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yhbeh.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Mechanisms Underlying the Disruption of Male Courtship Behavior byAdult Exposure to Di(2-ethylhexyl) Phthalate in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Dombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Capela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bergsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125 (9), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/EHP1443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifteen minutes of daily contact with sexually active male induces ovulation, but delays it’s timing in seasonally anestrous goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.148-153. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended day length in late winter/early spring, with a return to natural day length of shorter duration, increased plasma testosterone and sexual performance in rams with or without melatonin implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction in Domestic Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (5), </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rda.12988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to photoperiod-melatonin-induced, sexually-activated rams after weaning advances the resumption of sexual activity in post-partum Mediterranean ewes lambing in January</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vetsci4010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexually active bucks counterbalance the seasonal negative feedback of estradiol on LH in ovariectomized goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.42-49. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2017.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The preoptic area and the RFamide-related peptide neuronal system gate seasonal changes in chemosensory processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly J. Jennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hweyryoung Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bentley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative and Comparative Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (5), pp.1055-1065. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icb/icx099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining bucks over 35 days after a male effect improves pregnancy rate in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Araya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (10), pp.2066-2071. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN16194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of a high-resolution MRI 3D stereotaxic atlas of the sheep brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 525 (3), pp.676-692. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cne.24079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to young preferentially activates adult-born neurons in the main olfactory bulb of sheep mothers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Corona Garcia-Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 222 (3), pp.1219-1229. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-016-1272-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the neural role of estrogen receptor beta in male sexual behavior by conditional mutagenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Naulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Marie-Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Albac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yhbeh.2016.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et s’il suffisait de s’en remettre à Dame Nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle neuroendocrinien de la reproduction chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (4), pp.255-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high level of male sexual activity is necessary for the activation of the medial preoptic area and the arcuate nucleus during the ‘male effect’ in anestrous goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Portillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 165, pp.173-178. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2016.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexually active bucks are efficient to stimulate female ovulatory activity during the anestrous season also under temperate latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alberto Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 168, pp.86-91. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2016.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effects of Mesquite pod and Leucaena extracts with phytoestrogens on the reproductive physiology and sexual behavior in the male rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Retana-Márquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Juárez-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2016.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of photoperiod-melatonin-induced, sexually-activated rams in spring advances puberty in autumn-born ewe lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forcada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 170, pp.114-120. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2016.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of the male effect with photostimulated bucks does not depend on their familiarity with goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Aroña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 158, pp.137-142. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2016.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental exposure to Ethinylestradiol affects transgenerationally sexual behavior and neuroendocrine networks in male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Derouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duittoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pillon-Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep17457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a MRI 3D high resolution sheep brain template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (10), pp.1329-1337. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mri.2015.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripubertal exposure to male chemosignals accelerates vaginal opening and induces male-directed odor preference in female mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Tashiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Buatois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2015.00034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental exposure to ethinylestradiol affects reproductive physiology, the GnRH neuroendocrine network and behaviors in female mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Derouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duittoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pillon-Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2015.00463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed pubertal onset and prepubertal Kiss1 expression in female mice lacking central oestrogen receptor beta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Naule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (25), pp.7326-7338. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddv430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous exposure to sexually active rams extends estrous activity in ewes in spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84 (9), pp.1549-1555. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2015.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One day of contact with photostimulated bucks is sufficient to induce ovulation in seasonally anestrous goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfredo Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84 (6), pp.880-886. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2015.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexually active males prevent the display of seasonal anestrus in female goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poindron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.8-15. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yhbeh.2014.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripubertal exposure to male odors influences female puberty and adult expression of male-directed odor preference in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (2), pp.128-133. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yhbeh.2013.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of the Neural Circuitry Underlying Sexual Behavior to Chronic Adult Exposure to Oral Bisphenol A in Male Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Naule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Marie-Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalina Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 155 (2), pp.502-512. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yhbeh.2013.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroendocrine and behavioral effects of maternal exposure to oral bisphenol A in female mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Naulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hardin-Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 220 (3), pp.375-388. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/JOE-13-0607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal exposure to methoxychlor enhances adult cognitive responses and hippocampal neurogenesis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.202. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wide range of pheromone-stimulated sexual and reproductive behaviors in female mice depend on G protein Gαo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Oboti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabel Pérez-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Birnbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1741-7007-12-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of the olfactory system in response to male odors in female prepubertal mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Anne Szymanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 271, pp.30-38. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2014.05.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching photo-stimulated males between groups of goats does not improve the reproductive response during the male effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Loya-Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Ponce-Covarrubias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146 (1-2), pp.21-26. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2014.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two or 24 h of daily contact with sexually active males results in different profiles of LH secretion that both lead to ovulation in anestrous goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fitz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.93-99. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2014.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing exposure to long days from 75 to 30 days of extra-light treatment does not decrease the capacity of male goats to stimulate ovulatory activity in seasonally anovulatory females</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.119-125. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2014.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions with the young down-regulate adult olfactory neurogenesis and enhance the maturation of olfactory neuroblasts in sheep mothers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of intense male sexual behavior for inducing the preovulatory LH surge and ovulation in seasonally anovulatory female goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Martinez-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fitz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 82 (7), </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2014.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-season control of reproduction in subtropical goats without exogenous hormonal treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vielma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121 (1), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2014.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal features of adult neurogenesis: differences and similarities across mammalian species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2013.00135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of olfactory and hippocampal neurogenesis in adult sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gheusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 521 (1), pp.169 - 188. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cne.23169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kisspeptin: a new neuronal target of primer pheromones in the control of reproductive function in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Szymanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General and Comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 188, pp.3-8. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygcen.2013.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexually active bucks are able to stimulate three successive groups of females per day with a 4-hour period of contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Velazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fitz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (2), pp.259-263. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2012.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control de la actividad sexual de los caprinos sin hormonas exogenas: uso del fotoperiodo, efecto macho y nutricion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alberto Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfredo Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Vielma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical and Subtropical Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (Suppl. 1), pp.S15-S27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pheromonal modulation of reproductive function in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socorro Retana-Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical and Subtropical Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (Suppl. 1), pp.S103-S111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The main but not the accessory olfactory system is involved in the processing of socially relevant chemosignals in ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnana.2012.00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of phytoestrogens on mammalian reproductive physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socorro Retana-Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfredo Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minerva Munoz-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical and Subtropical Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (Suppl. 1), pp.S129-S145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male goat vocalizations stimulate the estrous behavior and LH secretion in anestrous goats that have been previously exposed to bucks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alberto Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Vielma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfredo Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (4), pp.525-530. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yhbeh.2012.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female mice deficient in alpha-fetoprotein show female-typical neural responses to conspecific-derived pheromones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Douhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0039204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de rencontres amoureuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Presse Info</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesquite pod extract modifies the reproductive physiology and behavior of the female rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Retana-Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garcia-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Munoz-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (4), pp.549-558. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yhbeh.2012.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mother-young relationships in sheep: a model for a multidisciplinary approach of the study of attachment in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (11), pp.1042-1053. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2826.2011.02205.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of social familiarity in ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 104 (3), pp.392-397. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2011.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid activation of phosphorylated mitogen-activated protein kinase after sexual stimulation in male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taziaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Balthazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroReport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (6), pp.294-298. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/WNR.0b013e3283460f35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of the parental brain: A case for neurogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gheusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (11), pp.984-993. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2826.2011.02203.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four hours of daily contact with sexually active males is sufficient to induce fertile ovulation in anestrous goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fitz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malpaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (3), pp.473-477. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yhbeh.2010.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for cell proliferation in the sheep brain and its down-regulation by parturition and interactions with the young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (5), pp.737-746. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yhbeh.2010.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulations phéromonales des conduites socio-sexuelles humaines : mythes, réalités, potentialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (4), pp.103-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of kisspeptin fibres in the brain of the pro-oestrous rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Desroziers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (10), pp.1101-1112. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2826.2010.02053.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaginocervical stimulation of ewes induces the rapid formation of a new bond with an alien young without interfering with a previous bond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Psychobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (6), pp.537-544. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dev.20459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The alpha-fetoprotein knock-out mouse model suggests that parental behavior is sexually differentiated under the influence of prenatal estradiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Pawluski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Douhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (4-5), pp.434-440. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yhbeh.2010.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short term treatment with estradiol decreases the rate of newly generated cells in the subventricular zone and main olfactory bulb of adult female mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Douhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 166 (2), pp.368-376. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2009.12.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amniotic fluid is important for the maintenance of maternal responsiveness and the establishment of maternal selectivity in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poindron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Otal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (12), pp.2057-2064. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110001126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial - Special Issue: Comparative biology of pheromonal communication in vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Physiology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 196 (10), pp.683-684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory mediation of maternal behavior in selected mammalian species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 200 (2), pp.336-345. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2008.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The main and the accessory olfactory systems interact in the control of mate recognition and sexual behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 200 (2), pp.268-276. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2009.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue: Pheromonal communication in higher vertebrates and its implication for reproductive function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 200 (2), pp.237-238. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2009.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing physical interactions between parturient ewes and their neonate differentially impairs the development of maternal responsiveness and selectivity depending on maternal experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Otal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 120 (3-4), pp.140-149. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2009.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-specific effects of anosmia and cloacal gland anesthesia on Fos expression induced in male quail brain by sexual behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taziaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.F. Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Balthazart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 194 (1), pp.52-65. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2008.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal responsiveness and maternal selectivity in domestic sheep and goats: the two facets of maternal attachment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poindron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Psychobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (1), pp.54-70. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dev.20192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of brain networks involved in consolidation of lamb recognition memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 133, pp.359-369. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2005.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory regulation of maternal behavior in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poindron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 46 (3), pp.284-302. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yhbeh.2004.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical and medial amygdala are both involved in the formation of olfactory offspring memory in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.3433-3441. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2004.03812.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer between views of conspecific faces at different ages or in different orientations by sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saint-Dizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 67, pp.491-499. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2004.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Neural Substrates Involved in Maternal Responsiveness and Lamb Olfactory Memory in Parturient Ewes Using Fos Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 118 (6), pp.1274-1284. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/0735-7044.118.6.1274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of olfactory cues in the discrimination of agemates by lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ligout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.H. Porter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 68, pp.785-792. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2004.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal experience influences the establishment of visual/auditory, but not olfactory recognition of the newborn lamb by ewes at parturition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poindron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Psychobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43, pp.167-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks involved in acquisition and consolidation of the lamb odour by parturient ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jouaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Vénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Neurobiologiae Experimentalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63, p:88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical and medial nuclei of the amygdala are both involved in lamb odour memory formation by parturient mothers in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jouaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Neurobiologiae Experimentalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63, p:69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of a preference by the newborn lamb for its mother : the role of opioids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shayit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 117 (3), pp.446-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’effet mâle » chez les ovins et caprins: une technique qui nous vient du Néolithique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Histoire et Elevage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d’Agriculture de France et Société française de zootechnie, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05379367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential trajectories of the annual reproductive cycle in sheep and cattle from Neolithic to modern times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pignaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th EAAP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04798728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Menard--Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la SFR FED4426</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chevaux perçoivent-ils nos émotions dans nos odeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Menard-Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Science et Innovation Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ? Capacité de discrimination des odeurs humaines de joie et de peur par les chevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Menard-Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFECA, May 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Menard-Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de la PRC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations des programmes de recherche à l’INRAE en reproduction des mammifères domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction animale et biotechnologies - Colloque organisé en l’honneur de François du MESNIL du BUISSON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Palmer, Marc-Antoine Driancourt, Pascale Chavatte-Palmer, Academie d’agriculture, Jun 2023, Paris (Académie d’Agriculture), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can horses discriminate human body odors from joy and fear contexts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Menard-Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Annual International Conference on Comparative Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Melbourne, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep birth seasonality in past herds. The biological and cultural heritage from Neolithic Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tornero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBA9: 9th International Symposium on Biomolecular Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisonnalité des naissances des moutons d’Europe : l’héritage biologique et culturel du Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tornero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41emes Rencontres Internationales d’Archéologie et d’Histoire - Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paracetamol is a centrally acting analgesic using mechanisms located in the periaqueductal grey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David André Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Boumezbeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dalmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cadeddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of French Society of Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining birth season using oxygen isotopes in enamel. A new reference set for autumn births in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 2021 Widening horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel (Visioconférence), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Gαi2 signal transduction mediating reproductive and socio-sexual behaviors in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trese Leinders-Zufall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rearing autumn-born ram-lambs in contact with sexual-active adult rams or exposed to artificial long days. 1. Effect on live weight, scrotal circumference and plasma testosterone levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Alfonso Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Conference of the European-Society-for-Domestic-Animal-Reproduction (ESDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Soc Domest Anim Reprod, Sep 2019, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rearing autumn-born ram-lambs in contact with sexual-active adult rams or exposed to artificial long days. 2: Effect on sexual activity and fertility at 8-months of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Alfonso Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Conference of the European-Society-for-Domestic-Animal-Reproduction (ESDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Soc Domest Anim Reprod, Sep 2019, St Petersburg, Russia. pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered social behavior and sensory responses to pheromones in mice deficient for the G-protein subunit Galphai2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Chamero-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trese Leinders-Zufall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Zufall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Annual Meeting of the Association-for-Chemoreception-Sciences / Symposium on Bariatric Surgery and its Effects on Taste and Food Selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Chemoreception Sciences. USA.; European Chemoreception Research Organization (ECRO). FRA., Apr 2018, Bonita Springs, Finland. pp.155-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternité et Neurogenèse Olfactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Corona Garcia-Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFECA (Société Française pour l’Etude du Comportement Animal) : les comportements sociaux : de l'individu à la population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec les paradis du campagnol terrestre : de la compréhension des pullulations dans les prairies à l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Drevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'herbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Marcenat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and functional brain sexual dimorphisms on adult sheep brain: An mri study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congress of Physiology and Integrative Biology (CPBI) and 86. Congress of French Physiological Society (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France. pp.21-21, </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apha.13183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal care toward an interspecific hybrid: how genetic differences may affect the establishment of mother-young bonding and their potential insights into conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uriel Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor de Beaupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Rehling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Mar 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeurs sexuelles chez les équidés : l'avis de l'étalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Le Neun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous presence of sexually active rams advances puberty in autumn-born ewe-lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfonso Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Forcada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological olfactory processing in the amygdala and reproductive behavior: The sheep as a model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Annual Meeting of the Association-for-Chemoreception-Sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Chemoreception Sciences (AChemS). USA., Apr 2016, Bonita Springs, United States. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjw08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novelty of bucks at day 23 of a male effect does not improve futher pregnancy rate in goats at day 54</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Araya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alberto Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of an early exposure to sexually active bucks on the age at puberty and sexual behavior of goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alberto Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El contacto permanente con machos estimulados con fotoperiodo artificial y melatonina modifica la actividad ovarica de ovejas rasa aragonesa en primavera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forcada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Jornadas sobre Produccion Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación Interprofesional para el Desarrollo Agrario (AIDA). ESP., May 2015, Zaragoza, España. 424 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presencia de los machos cabrios sexualmente activos evita el anestro estacional en las hembras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poindron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Jornadas sobre Produccion Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación Interprofesional para el Desarrollo Agrario (AIDA). ESP., May 2015, Zaragoza, España. 424 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory control of reproductive function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Szymanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute Bretagne ( Rennes 2 ) (UR 2). Rennes, FRA., Apr 2015, Rennes, France. 105 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wide range of pheromone-stimulated sexual and reproductive behaviors in female mice depend on G protein Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Oboti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabel Pérez-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Birnbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripubertal exposure to male odors influences female puberty and adult expression of male-directed odor preference in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Tashiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Annual Meeting of the European Chemoreception Research Organization (ECRO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Chemoreception Research Organization (ECRO). INT., Sep 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouse model of conditional inactivation of androgen receptor : strengths and limits to assess the vulnerability of the neural circuitry underlying male sexual behavior to chronic exposure to Bisphenol A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Naule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Marie-Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalina Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Conference of European Comparative Endocrinologists (CECE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sexual behaviour of the male is necessary to induce the preovulatory LH surge in seasonally anovulatory goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vielma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martinez-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Annual Conference of the European Society for Domestic Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Domestic Animal Reproduction (ESDAR). INT., Sep 2013, Bologna, Italy. 124 p., </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rda.12220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One hour of daily contact with sexually active males induce fertile ovulation in anestrous goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vielma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fitz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2013, Nantes, France. 660 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation olfactive des neurones à kisspeptine chez la souris femelle exposée à des phéromones mâles accélérant la puberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Neuroendocrinologie. FRA., Sep 2013, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinité pour l’Homme et attachement à la mère chez les ovins : similarités révélées par une approche comparative multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of kisspeptin neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Desroziers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Droguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Recent advances in the central control of reproduction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2013, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La neurogénèse adulte chez les ovins : caractérisation et régulation par le comportement maternel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 20 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing duration of long-day treatments does not modify the capacity of male goats to induce ovulation in anestrous does</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Loya-Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Annual Conference of the European Society for Domestic Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bologna, Italy. 124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male sexual behavior disruption by adult exposure to bisphenol A phenocopies neural inactivation of the androgen receptor in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Naulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Neuroendocrinologie. Marseille, FRA., Sep 2012, Banyuls sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects on Fertility of the inactivation of Raptor in the hypothalamus of female mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tartarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Reproduction and Fertility Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Reproduction and Fertility (SRF). GBR., Jul 2012, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exposition périnatale au Bisphénol-A modifie l'expression du comportement de soins aux jeunes chez la souris mâle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Naulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phéromones urinaires de mâles induisent une puberté précoce et une attraction olfactive chez la souris femelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation hétérospécifique soigneur-agneau : la caresse une nécessité pour apaiser un jeune animal stressé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception positive du soigneur par l'animal : Approche comportementale et physiologique comparée entre l'agneau et le porcelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences sur la fertilité de l'inactivation de Raptor au niveau de l'hypothalamus de souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tartarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaique Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Congrès de la Société Française d'Endocrinologie (SFE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ando.2011.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suckling, oxytocin and the development of attachment behaviour in infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Marnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Annual Meeting of the European Brain &amp; Behavior Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Brain and Behaviour Society. Labo/service de l'auteur, Leiden., Sep 2011, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'un traitement photopériodique de jours longs sur l'activité sexuelle en contre-saison des béliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parturition et les interactions avec le jeune diminuent la neurogénèse olfactive adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jouaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of neurogenesis in the sheep brain around parturition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jouaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Congress of Neuroendocrinology - A Satellite Symposium "Plasticity of Neuroendocrine Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased cellular proliferation in the subventricular zone of female mice following sexual experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adult Neurogenesis Conference: Structure &amp; Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Frauenchiemsee, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The alpha-fetoprotein knock-out mouse model suggests that parental behavior is sexually differentiated under the influence of prenatal estradiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Pawluski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Douhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knock-out et fertilité chez la femelle : ce que nous disent les souris...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Livera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Journée Thématique de la Société Française pour l'Etude de la Fertilité (SFEF) "Des follicules dans tous leurs états.."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amniotic fluid is important for the maintenance of maternal responsiveness and the establishment of maternal selectivity in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poindron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Otal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Annual Meeting of the International Society of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Tours, France. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110001126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short term treatment with estradiol decreases the rate of newly generated cells in the subventricular zone and main olfactory bulb of adult female mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Douhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adult Neurogenesis Conference: Structure &amp; Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Frauenchiemsee, Germany. 1 p., </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2009.12.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell proliferation and survival in the medial preoptic area of adult female mice following ovariectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Congress of Neuroendocrinology - A Satellite Symposium "Plasticity of Neuroendocrine Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of Kisspeptin projections in the midbrain of the pro-oestrus rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Desroziers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorn Dalgaard Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Congress of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of neurogenesis in the sheep brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jouaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Behavioural Pharmacology Workshop on Drugs, Psychiatric Disorders and Neurogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural proliferation in the olfactory system and the hippocampus is down-regulated by parturition and interactions with the young in sheep mother</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Parental Brain: Neurobiology, Behaviour and the Next Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la parturition et de l’apprentissage de l’odeur du jeune sur la neurogenèse olfactive adulte chez la brebis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Annuel de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The alpha-fetoprotein knock-out mouse model suggests that parental behavior is sexually differentiated under the influence of prenatal estradiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Pawluski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Douhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Parental Brain: Neurobiology, Behaviour and the Next Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plasticity of the maternal brain: a study of olfactory neurogenesis at parturition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adult Neurogenesis Conference: Structure anf Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Frauenchiemsee, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pheromonal control of sexual behavior and reproductive function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio Internacional: Fisiologia Reproductiva en Mamiferos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mexico, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult olfactory neurogenesis is influenced by parturition and by olfactory learning of offspring characteristics in ewe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jouaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of an acute estradiol treatment on neurogenesis in the subventricular zone and in the olfactory bulb in adult female mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Douhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. bi-annual Meeting of the Belgian Society for Neuroscience (BSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Liège, Belgium. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult olfactory neurogenesis is influenced by parturition and by olfactory learning of offspring characteristics in ewe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. European Brain and Behaviour Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rhodes, Greece. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual behavior enhances cell proliferation in the subventricular zone of female mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Something in the air? New insights into pheromonal control of reproductive function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sheep maternal brain: a model to study olfactory learning and recognition of offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Annual Workshop of the United-Kingdom Semiochemistry Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cambridge, United Kingdom. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des oestrogènes durant la période prénatale sur les préférences sexuelles et le traitement des informations olfactives chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of social familiarity in ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Annual Meeting of the Society for Behavioral Neuroendocrinology (SBN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of social familiarity in ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées du GDR d'Ethologie. International Workshop Behaviour-Cognition-Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory regulation and neuroendocrine mechanisms involved in the onset of maternal behavior in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Annual Meeting of the Society for Behavioral Neuroendocrinology (SBN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large doses of estradiol rapidly restore copulatory behavior blocked by aromatase inhibitors in male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Balthazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taziaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Annual Meeting of the Society for Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Diego, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kisspeptin-10 stimulates female sexual behavior in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Annual Meeting of the Society for Behavioral Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Monterey, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal visceral events and brain mechanisms involved in the development of mother-young bonding in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Val-Laillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Annual Meeting of the Society for Behavioral Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Pacific Grove, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation rapide de la biodisponibilité en oestradiol cérébral et régulation du comportement sexuel mâle chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taziaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Balthazart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Congrès de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation rapide du comportement sexuel mâle par les oestrogènes chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taziaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Balthazart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Colloque de la Société Française pour l'Etude du Comportement Animal : Le social dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France. p:53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-specific effects of the aromatase inhibitor ATD on the phosphorylation of MAP kinase induced by female olfactory cues in the mouse brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taziaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Balthazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Annual Meeting of the Society for Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Diego, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein synthesis is required for reconsolidation of offspring recognition memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Annual Meeting of the Society for Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Washington, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural substrates involved in the control of maternal responsiveness and maternal selectivity are different in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Annual Meeting of the International Society for Developmental Psychobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des noyaux cortical et médian de l'amygdale dans les processus d'acquisition de la mémoire olfactive du jeune par la brebis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Colloque Annuel de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of cortical and medial nuclei of the amygdala in olfactory memory for lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. ECRO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Dijon, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de capacités de généralisation des informations visuelles faciales de congénères: existence d'une représentation mentale de l'individu chez les ovins?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. St-Dizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Colloque Annuel de la Société Française pour l'étude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de capacité de généralisation des informations visuelles faciales de congénères: existence d'une représentation mentale de l'individu chez les ovins?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cerveau, Cognition et Comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Rennes, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical and medial nuclei of the amygdala are both involved in lamb odour memory formation by parturient mothers in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jouaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Annual General Meeting of the European Brain and Behaviour Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colostrum and development of mother preference in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Val-Laillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poindron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mother and Infant: Perinatal influences on Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l'apprentissage des caractéristiques olfactives et visuelles/auditives du nouveau-né par la brebis et effet de l'expérience maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poindron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks involved in acquisition and consolidation of the lamb odour by parturient ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jouaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Vénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Annual General Meeting of the European Brain and Behaviour Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks involved in acquisition and retention of the odour of the newborn lamb by the ewe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jouaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Vénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mother and Infant Conference: Perinatal Influences on Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses discriminate human body odours from joy and fear contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Menard-Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. congress of the International Society for Applied Ethology (ISAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tallin, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation de la Progestérone plasmatique chez les chèvres et les truies après consommation de feuilles de noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Grivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motherhood and olfactory neurogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parental Brain 2018: Biological and Behavioral Perspectives on Parental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toronto, Canada. , 110 p., 2018, Parental Brain 2018 Final Program</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes neuraux sous-tendant la perturbation du comportement de cour suite à l'exposition adulte au di- (2-éthylexyl) phtalate chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Capela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Dombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dijon, France. 2017, 42ème Colloque de la Société de Neuroendocrinologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal control of reproductive function by two, complementary RFamide peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lance J. Kriegsfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberley Jennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hweyryoung Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICB Annual Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Integrative and Comparative Biology, 57 (Supplement 1), 472 p., 2017, Integrative and Comparative Biology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction with goats in estrus maintain intense sexual behavior of bucks during the sexual rest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Congress of the Spanish-Association-for-Animal Reproduction (AERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Barcelone, Spain. John Wiley &amp; Sons, Reproduction in Domestic Animals, 52 Supplement 4), 2017, </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rda.13065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancement of puberty in autumn-born goat kids by exposure to sexually active bucks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bern, Switzerland. John Wiley and Sons Inc, Reproduction in Domestic Animals, 52 (Supplement 3), 2017, Reproduction in Domestic Animals</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence de boucs entiers dès le sevrage permet d’accélérer la puberté chez la chèvre alpine (Capra hircus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Colloque Annuel de la Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France. , 126 p., 2017, 47ème Colloque de la Société Française pour l’Etude du Comportement Animal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early exposure to bucks can advance the puberty of young does of 1.5 months without affecting their cyclicity and their sexual behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Alberto Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familiarity with photostimulated bucks does not decrease the sexual response of anestrous goats exposed to the male effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Manuel Arona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Vielma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifteen minutes of daily contact with sexually active males is sufficient to stimulate the ovulatory activity in seasonal anestrous goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfredo Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Retana-Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche des molécules odorantes émises au cours de l’oestrus par la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Le Neun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cuir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The weaning of the goat kids at day 30 post-partum is not necessary to stimulates ovulation by natural sexually active males in goats kidding during breeding season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nandayapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.G. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Annual Conference of the European-Society-for-Domestic-Animal-Reproduction (ESDAR)/13. Conference of the Spanish-Association-for-Animal-Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lisbonne, Portugal. Reproduction in Domestic Animals, 51, 2016, Reproduction in Domestic Animals. </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rda.12801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessement of plasticity changes between anestrus and estrus periods in the sheep brain using MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of olfactory stimulation on sexual behaviour of stallions, in winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Le Neun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to two months of long days and treatment with melatonin implants in spring stimulates testosterone secretion in rams at 41°N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Forcada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alberto Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroendocrine and behavioral consequences of peripubertal exposition to male odor in female mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Buatois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.J. Kriegsfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. annual meeting of the International Society for Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden. 2015, 31st annual meeting of the International Society for Chemical Ecology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruitment of newborn adult neurons in the olfactory bulb in relation to maternal care and recognition of the young in sheep mothers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la SFR Tours-Poitiers - Neuroimagerie fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tours, France. 2015, Journée Scientifique de la SFR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of a 3D in vivo sheep brain template in MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Meeting of the French Society for Magnetic Resonance in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male sexual behavior drives the reactivation of female gonadotrope activity in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Hormones and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Liège, France. , 122 p., 2014, 8th International Conference on Hormones and Behavior "Official retirement and 65th birthday of Jacques Balthazart"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexually active males increase active Kisspeptin cells in the anterior arcuate nucleus but no in the medial arcuate of anestrous goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Portillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A Delgadillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Annual meeting of the Society for Behavioral Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pacific Grove, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental exposure to 17-alpha-ethynilestradiol alters behavioral and neural outcomes in adult male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Derouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duittoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la SFR Tours-Poitiers - Neuroimagerie fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tours, France. 2015, Journée Scientifique de la SFR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexually active bucks, but not sexually inactive ones, activate cells in the Arc of anestrus goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Portillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Conference of the Animal Behavior Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Anchorage, United States. 2015, 52nd Annual Conference of the Animal Behavior Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of adult exposure to low doses of Phtalates on peripheral and neural responses in male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Joint Meeting of the French and British Neuroendocrine Societies - 40. Colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lille, France. 2015, 3rd Joint Meeting of the French and British Neuroendocrine Societies - 40ème Colloque de la Société de Neuroendocrinologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of MRI 3D high resolution sheep brain templates and the use of optimized prior probability maps to extract structures in the central nervous system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. meeting of the French Society for Magnetic Resonance in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toronto, Canada. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One day of contact with the photo-stimulated bucks is sufficient to induce ovulation in seasonally anovulatory goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramirez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fitz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Helsinki, Finland. Blackwell Verlag GmbH, Reproduction in Domestic Animals, 49 (s3), 2014, 18th Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR). </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rda.2014.49.issue-s3/issuetoc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female puberty acceleration by male odour in mice: neural pathway and behavioural consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura A. Szymanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the Behaviour Meets Biochemistry: Animal Making Sense of Molecules Making Scents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portland Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Biochemical Society Transactions, 42 (4), 2014, Biochemical Society Transactions. </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BST20140048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of neural estrogen receptor beta (ERβ) in the control of behavioral and neuroendocrine responses in male and female mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Naulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie-Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Hormones and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Liège, France. , 122 p., 2014, 8th International Conference on Hormones and Behavior "Official retirement and 65th birthday of Jacques Balthazart"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'atlas de cerveau de brebis 3D par imagerie par résonance magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiss1 promoter-driven CreGFP-expressing cells of the arcuate nucleus synthesize kisspeptin and coexpress estrogen receptor alpha in the embryonic mouse brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Desroziers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Fès, Morocco. 2013, 39ème Colloque de la Société de Neuroendocrinologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puberty-accelerating male pheromones induce early expression of male-directed odor preference in adult female mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Buatois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Tashiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Congress of the European Chemoreception Research Organization, ECRO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Louvain-La-Neuve, Belgium. Oxford University Press, Chemical Senses, 39 (1), pp.P039, 2014, XXIInd Congress of the European Chemoreception Research Organization. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjt055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of the olfactory system in response to male odors in female prepubertal mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Szymanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Annual meeting of the Society for Behavioral Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Atlanta, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions with the young decrease olfactory neurogenesis and enhance maturation of neuroblasts in sheep mothers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gheusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Parental Brain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Regensburg, Germany. 2013, 5th Parental Brain Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low dose of methoxychlor exposure affects brain and behavior in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Annual meeting of the Society for Behavioral Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Atlanta, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory regulation of Kisspeptin neurons during exposure to puberty-accelerating male pheromones in female mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Annual meeting of the Society for Behavioral Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Atlanta, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxytocin and the development of a preference for the mother in lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Parental Brain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Regensburg, Germany. 2013, 5th Parental Brain Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle of neural estrogen receptor beta (ERbeta) in the control of behavioral and neuroendocrine responses in female mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Naulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Marie-Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Fès, Morocco. 2013, 39ème Colloque de la Société de Neuroendocrinologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripubertal exposure to male odor influences both female puberty and adult sexual preference in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Buatois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guila Ganem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Olfaction and Taste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. 2012, XVI International Symposium on Olfaction and Taste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal exposure to tolerable daily intake dose of BPA differently affects male and female kisspeptin and GnRH systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Naulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie-Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation scientifique du Département AlimH: Séminaire Perturbateurs Endocriniens et Métaboliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Dijon, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of perinatal exposure to low dose of methoxychlor on brain and behavior sexual differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Annual Meeting of the SBN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Madison, United States. 2012, 16th Annual Meeting of the SBN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram sexual activity is stimulated by exposure to 2.5 months of long days followed by natural photoperiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Annual Meeting of the SBN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Madison, United States. 2012, 16ème Annual Meeting of the SBN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male pheromonal exposure enhances the development of kisspeptin network in peripubertal female mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter A. Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Annual Meeting of the SBN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Madison, United States. 2012, 16th Annual Meeting of the SBN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male odor influences both female puberty and sexual perference in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Buatois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guila Ganem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint-Etienne, France. , pp.40, 2012, Le comportement animal : questions proximales et évolutives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">effects of perinatal exposure to bisphenol A on female neuroendocrine responses and behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Naulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Marie-Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Banyuls sur mer, France. 2012, 38ème Colloque de la Société de Neuroendocrinologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puberty acceleration in female mice: behavioural effects and neuroendocrine consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Congress of the European Chemoreception Research Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom. 2011, XXIst Congress of the European Chemoreception Research Organization (ECRO)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural and neurobiological consequences of peripubertal exposure to male urinary odour in female mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Meeting on Chemical Signals in Vertebrates XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Berlin, Germany. 2011, 12th Meeting on Chemical Signals in Vertebrates XII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triplicating the number of anestrous goats stimulated by sexually active bucks does not reduce the efficiency of the male effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Fitz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfredo Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alberto Delgadillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Annual Meeting of the Society for Behavioral Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Querétaro, Mexico. 2011, 15th Annual Meeting of the Society for Behavioral Neuroendocrinology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxytocin modulates the attachment of the newborn lamb to its mother</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Annual Meeting of the Society for Behavioral Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Querétaro, Mexico. 2011, 15th Annual Meeting of the Society for Behavioral Neuroendocrinology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kisspeptins in the developing and adult rat brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Desroziers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Bentsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Annual Meeting of the Society for Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, San Diego, United States. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux et le sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 112 p., 2018, Clés pour Comprendre (Quae), 9782759228881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium Imaging in Olfaction: Non-rodent Mammalian Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Chamero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simoes De Souza, F.M.; Ma, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Olfactory receptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2915, pp.49-60, 2025, Methods in Molecular Biology, 978-1-0716-4465-2. </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-4466-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Male Olfactory Information by Female Goats: A Calcium Imaging Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Chamero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schaal, B.; Rekow, D.; Keller, M.; Damon, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Signals in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Springer, pp.165-176, 2023, 978-3-031-35158-7. </w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35159-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle de reproduction des ovins et rythme saisonnier de l’élevage : un schéma plurimillénaire bouleversé par la recherche agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Balasescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Balasse; Philippe Dillmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés : quand les sciences archéologiques rencontrent l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-50, 2017, Sciences archéologiques, 9782813002426. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.3789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female sexual behavior in rodents, lagomorphs, and goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar González-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt L. Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul G. Paredes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones, Brain and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3rd Edition, ACADEMIC PRESS LTD-ELSEVIER SCIENCE LTD, 2474 p., 2017, 9780128036082. </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-803592-4.00002-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements sexuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reproduction animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 751 p., 2014, Syntheses, 978-2-7592-2208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution et reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Reproduction animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 751 p., 2014, Collection Synthèses, 978-2-7592-2208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration of puberty onset in female mice by male urinary odours: chemosensory, physiological and neuroendocrine mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Signals in Vertebrates 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Science+Business Media, 2013, 978-1-4614-5926-2. </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-5927-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puberté prend de l'avance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de rencontres amoureuses - La reproduction et les comportements sexuels animaux vus par l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory systems in mate recognition and sexual behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pillon-Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitamins and Hormones : Pheromones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 83 (Chapitre 14), </w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACADEMIC PRESS INC ELSEVIER SCIENCE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vitamins and Hormones, 978-0-12-381516-3. </w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0083-6729(10)83014-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurobiology of maternal behavior in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the Study of Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, Elsevier, pp.544, 2008, Advances in the Study of Behavior, 978-0-12-004538-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory control of sex-recognition and sexual behavior in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical signals in vertebrates 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2008, 978-0-387-73944-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation du triphénylphosphate (TPP) (EC No 204-112-2 ; CAS No 115-86-6) dans le cadre de l’évaluation des substances sous REACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Babajko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J. Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-REACh-0027, Anses. 2023, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04166740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'acquisition et de consolidation impliqués dans la mémorisation des caractéristiques multisensorielles du jeune par la brebis. Approches comportementale et neurobiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Nord (Paris 13), 2003. Français. </w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02831099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université François Rabelais (Tours), 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02816301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId926"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:86.458333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Keller </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">DR1 CNRS, HDRDirecteur de l'UMR Physiologie de la Reproduction & des Comportements, INRAE/CNRS/Université de Tours, Nouzilly</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu-keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5445-7431</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079107427</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (154)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high fundamental frequency in horse whinnies is generated by an aerodynamic whistle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Adrien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Barluet de Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sabarros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Briefer Freymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ramseyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 36 (4), pp.902-911.e4. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2026.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66729-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocalizations and sexual behavior from sexually active male goats stimulate testosterone secretion in quiescent bucks during the non-breeding season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia López-Magaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz María Tejada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores López-Magaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 96, pp.107013. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2026.107013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The walnut tree as a source of progesterone for reproductive control in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gennetay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.101392. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory responses of olfactory and vomeronasal neurons in does are influenced by buck odors and their reproductive status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Trives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Acquistapace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50, pp.bjaf012. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjaf012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male goats exposed to the “male-to-male effect” stimulate the reproductive activity and ensure high fertility of both does and male goats during the non-breeding season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia López-Magaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz María Tejada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores López-Magaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jair Millán-Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 243, pp.117476. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2025.117476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the brain adapts to nature's rhythms: a year of neuroimaging in a seasonal mammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 321, pp.121494. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social experience is associated with a differential role of aromatase neurons in sexual behavior and territorial aggression in male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Trives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Seike Nakahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 170, pp.105723. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yhbeh.2025.105723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant mice fed soy-based formulas exhibit alterations in anxiety-like behaviours and the 5-HT system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marraudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 511, pp.154035. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tox.2024.154035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association study dissects the genetic architecture of progesterone content in Persian walnut leaves (Juglans regia L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dirlewanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Racofier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Greil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.145. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-025-11341-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cystic fibrosis alters the structure of the olfactory epithelium and the expression of olfactory receptors affecting odor perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Mbouamboua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Weise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel López-Gálvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Couralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (9), pp.eads1568. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.ads1568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance imaging as a readout of CLN5 gene therapy efficacy in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Almuqbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Felton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickolas Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Deane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (4), pp.e70431. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/brb3.70431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'effet mâle » chez les ovins et caprins : une technique qui nous vient du Néolithique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 117, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05379326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance of permanent sexual activity throughout the year in seasonal bucks using short photoperiodic cycles in open barns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Espinoza-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. López-Magaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), pp.101041. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2023.101041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical separation and reduction of contact duration with sexually hyperactive bucks decrease testosterone concentrations and sexual behaviour in bucks in sexual rest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. López-Magaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Tejada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. López-Magaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (6), pp.101179. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Data from Lacaune and Merino Sheep Provide New Methodological and Theoretical Grounds to Investigate Autumn Lambing in Past Husbandries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.75-92. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-022-09600-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two sexually active bucks housed with four successive groups of anovulatory does induced high pregnancy rates during seven-day mating period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L A Espinoza Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J D Andrade Esparza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vielma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lopez Magaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L A Zarazaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical and Subtropical Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.028. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56369/tsaes.5061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring neuronal markers and early social environment influence in divergent quail lines selected for social motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Talbottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pecnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.23554. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-74906-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hair from sexually active bucks strongly activates olfactory sensory inputs but fails to trigger early first ovulation in prepubescent does</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime A Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Trives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago-Seike Picoreti-Nakahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 275, pp.114451. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2023.114451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual discrimination and attraction through scents in the water vole, Arvicola terrestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Trives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Physiology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 210 (3), pp.431-441. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00359-023-01671-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses discriminate human body odors between fear and joy contexts in a habituation-discrimination protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Menard-Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.3285. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-30119-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive MRI brain volume changes in ovine models of CLN5 and CLN6 neuronal ceroid lipofuscinosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha J. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa M. Almuqbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A. Felton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickolas J. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Myall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (1), pp.fcac339. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/braincomms/fcac339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male‐induced early puberty correlates with the maturation of arcuate nucleus kisspeptin neurons in does</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime A Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (5), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jne.13284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rams sexually activated in spring by light treatment stimulate social and sexual activities in non-activated rams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alam A Martínez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia A Campos-Marmolejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Behavior: Clinical Applications and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61, pp.25-29. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jveb.2022.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population density does not affect seasonal regulation of reproductive physiology in male water voles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (2), pp.20220441. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2022.0441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knockdown of regulatory associated protein of TOR (raptor) in hypothalamus-stimulated folliculogenesis and induced ovarian cysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tartarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Trives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (4), pp.307-320. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD21260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short photoperiod modulates behavior, cognition and hippocampal neurogenesis in male Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.951. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-28248-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of ewe olfactory secretome during a ram effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.1033412. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2022.1033412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexually active male goats stimulate the endocrine and sexual activities of other males in seasonal sexual rest through the “buck-to-buck effect”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Espinoza-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2022.106746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to pyriproxyfen pesticide (juvenile hormone agonist) does not alter maternal care and reproduction in the European earwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie-Anne Merleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izïa Larrigaldie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.72729-72746. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-20970-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of rams in sexual rest to sexually activated males in spring increases plasma LH and testosterone concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfonso Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 192, pp.116-121. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2022.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-extensive management system reduces plasma testosterone concentrations, sexual behaviour and sperm production in male goats from subtropical latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. U. García-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Tejada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. E. Nava-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. López-Magaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (17), pp.1683-1691. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN22066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Loss of Trpc2 Gene Function a Real Working Hypothesis for the Emergence of Same-Sex Sexual Behavior in Old World Primates?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Chamero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Sexual Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (6), pp.2293-2297. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10508-020-01664-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field study reveals morphological and neuroendocrine correlates of seasonal breeding in female water voles, Arvicola terrestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Abi Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General and Comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 311, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygcen.2021.113853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long days in winter or the presence of adult sexually active rams did not influence the timing of puberty of autumn-born Rasa Aragonesa ram-lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfonso Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Gave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana I Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Casao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Carvaja-Lserna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Rhythm Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (3), pp.462-473. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09291016.2019.1613321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoperiod is involved in the regulation of seasonal breeding in male water voles (Arvicola terrestris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Chorfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 224 (19), pp.jeb242792. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.242792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parity predicts allonursing in a cooperative breeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vullioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ganswindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Manser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102 (5), pp.1365-1374. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmammal/gyab084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal Suckling, Oxytocin, and Early Infant Attachment to the Mother</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2020.612651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain orchestration of pregnancy and maternal behavior in mice: A longitudinal morphometric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David André Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Szeremeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 230, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.117776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional supplementation improves the sexual response of bucks exposed to long days in semi-extensive management and their ability to stimulate reproduction in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P I Sifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M J Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L A Espinoza-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J D Andrade-Esparza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (2), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2020.100114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early postnatal genistein administration affects mice metabolism and reproduction in a sexually dimorphic way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Marraudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Ponti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Farinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo11070449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood oxygen level dependent fMRI and perfusion MRI in the sheep brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1760, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2021.147390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of early postnatal exposure to 17α-ethinylestradiol on female rat reproductive physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dorfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Environmental Health Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.101-108. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13530-021-00083-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal diet-based resistance to anticoagulant rodenticides in the fossorial water vole (Arvicola amphibius)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Abil Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Fafournoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Barka Mahamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 200, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2021.111422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257639v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory detection by the vomeronasal organ modulates experience-dependent social behaviors in female mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Birnbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncel.2021.638800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paracetamol is a centrally acting analgesic using mechanisms located in the periaqueductal grey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David André Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boumezbeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dalman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cadeddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Richard Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177 (8), pp.1773-1792. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bph.14934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undernutrition reduces the body weight and testicular size of bucks exposed to long days but not their ability to stimulate reproduction of seasonally anestrous goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (12), pp.2562-2569. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731120001329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal Exposure to Methoxychlor Affects Reproductive Function and Sexual Behavior in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.639. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2020.00639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-induced sexually active rams provoke LH preovulatory surges and enhances LH concentrations in ewes after progestagen treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Delgadillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (3), </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2020.e03529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it time to reconsider the relative weight of sociosexual relationships compared with photoperiod in the control of reproduction of small ruminant females?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2020.106468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male effect using photostimulated bucks and nutritional supplementation advance puberty in goats under semi-extensive management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Espinoza-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Andrade-Esparza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Zarazaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.82-87. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The continuous presence of ewes in estrus in spring influences testicular volume, testicular echogenicity and testosterone concentration, but not LH pulsatility in rams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carvajal-Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pulinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (12), pp.2554-2561. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731120001330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo magnetic resonance imaging reveals the effect of gonadal hormones on morphological and functional brain sexual dimorphisms in adult sheep. Order of Authors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Roselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2019.104387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of hybridization between sika and red deer on phenotypic traits of the newborn and mother–young relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uriel Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor de Beaupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.65-75. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2019.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steroid profiles in quail brain and serum: Sex and regional differences and effects of castration with steroid replacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre de Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (2), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jne.12681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly precocious activation of reproductive function in autumn-born goats (Capra hircus) by exposure to sexually active bucks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68, pp.100-105. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2019.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effects of oxytocin on olfactory, hippocampal and hypothalamic neurogenesis in adult sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 713, pp.134520. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2019.134520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefact Induced by a Transponder During In Vivo Magnetic Resonance Imaging on Horse Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.63-67. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2019.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progesterone doses of 5, 3 or 1 mg do not prevent short ovulatory cycles in goats exposed to photo-stimulated bucks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Andrade-Esparza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Espinoza-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.36-40. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central role of G protein Gαi2 and Gαi2 + vomeronasal neurons in balancing territorial and infant-directed aggression of male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trese Leinders-Zufall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Birnbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (11), pp.5135-5143. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1821492116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of potential chemosignals in the European water vole Arvicola terrestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Grandmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (18378), </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-54935-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of combined exposure of adult male mice to di-(2-ethylexyl)phthalate and nonylphenol on behavioral and neuroendocrine responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Capela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Dombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 221, pp.573-582. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.01.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The olfactory secretome varies according to season in female sheep and goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6194-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reproductive response to the male effect of 7- or 10-month-old female goats is improved when photostimulated males are used</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A Zarazaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C Gatica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (8), pp.1658-1665. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731118003397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The parental brain and behavior: A target for endocrine disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura N Vandenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry D Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.100765. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yfrne.2019.100765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of brain magnetic resonance approaches in large animal models for preclinical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy R Melzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (3), pp.44-51. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfz024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous presence of females in estrus does not prevent seasonal inhibition of LH and androgen concentrations in bucks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grimaldo-Viesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vielma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69, pp.68-74. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-induced sexually active rams prevent the seasonal inhibition of luteinizing-hormone in ovariectomized estradiol-implanted ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 136, pp.43-46. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of a sexually active goat buck enhances ovulation occurrence in seasonally anestrous does after ovulation and luteolysis induction in hormonally-treated goats in seasonal anestrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Aroña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 211, pp.106209. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2019.106209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extra-light-treated bucks and rams dramatically enhanced the response of ewes and goats to the &amp;quot;male effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delgadillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96 (3), pp.455-456. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/sky404.994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoperiod-melatonin-induced, sexually-activated rams increase pregnancy rate and number of lambs per ewe in a ram effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfonso Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Araya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large Animal Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (1), pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult male mice exposure to nonylphenol alters courtship vocalizations and mating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Capela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Dombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Poignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Malbert-Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.2988. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-21245-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive management conditions do not modify the frequency of short ovulatory cycles in progesterone-treated does exposed to sexually active males</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Andrade-Esparza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Espinoza-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 199, pp.40 - 44. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption of adult olfactory neurogenesis induces deficits in maternal behavior in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Coronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 347, pp.124-131. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2018.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory stimulation or inhibition of sexual behavior of stallions in non-breeding season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 186, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2017.12.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexually active bucks are a critical social cue that activates the gonadotrope axis and early puberty onset in does</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Beltramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106, pp.81 - 92. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yhbeh.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended day length in late winter/early spring, with a return to natural day length of shorter duration, increased plasma testosterone and sexual performance in rams with or without melatonin implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction in Domestic Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (5), </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rda.12988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifteen minutes of daily contact with sexually active male induces ovulation, but delays it’s timing in seasonally anestrous goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.148-153. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Mechanisms Underlying the Disruption of Male Courtship Behavior byAdult Exposure to Di(2-ethylhexyl) Phthalate in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Dombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Capela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bergsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125 (9), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/EHP1443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to photoperiod-melatonin-induced, sexually-activated rams after weaning advances the resumption of sexual activity in post-partum Mediterranean ewes lambing in January</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vetsci4010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexually active bucks counterbalance the seasonal negative feedback of estradiol on LH in ovariectomized goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.42-49. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2017.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining bucks over 35 days after a male effect improves pregnancy rate in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Araya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (10), pp.2066-2071. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN16194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The preoptic area and the RFamide-related peptide neuronal system gate seasonal changes in chemosensory processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly J. Jennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hweyryoung Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bentley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative and Comparative Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (5), pp.1055-1065. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icb/icx099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to young preferentially activates adult-born neurons in the main olfactory bulb of sheep mothers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Corona Garcia-Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 222 (3), pp.1219-1229. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-016-1272-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of a high-resolution MRI 3D stereotaxic atlas of the sheep brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 525 (3), pp.676-692. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cne.24079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et s’il suffisait de s’en remettre à Dame Nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the neural role of estrogen receptor beta in male sexual behavior by conditional mutagenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Naulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Marie-Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Albac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yhbeh.2016.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high level of male sexual activity is necessary for the activation of the medial preoptic area and the arcuate nucleus during the ‘male effect’ in anestrous goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Portillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 165, pp.173-178. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2016.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle neuroendocrinien de la reproduction chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (4), pp.255-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexually active bucks are efficient to stimulate female ovulatory activity during the anestrous season also under temperate latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alberto Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 168, pp.86-91. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2016.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effects of Mesquite pod and Leucaena extracts with phytoestrogens on the reproductive physiology and sexual behavior in the male rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Retana-Márquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Juárez-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2016.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of photoperiod-melatonin-induced, sexually-activated rams in spring advances puberty in autumn-born ewe lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forcada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 170, pp.114-120. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2016.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of the male effect with photostimulated bucks does not depend on their familiarity with goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Aroña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 158, pp.137-142. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2016.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental exposure to Ethinylestradiol affects transgenerationally sexual behavior and neuroendocrine networks in male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Derouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duittoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pillon-Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep17457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental exposure to ethinylestradiol affects reproductive physiology, the GnRH neuroendocrine network and behaviors in female mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Derouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duittoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pillon-Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2015.00463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripubertal exposure to male chemosignals accelerates vaginal opening and induces male-directed odor preference in female mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Tashiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Buatois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2015.00034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a MRI 3D high resolution sheep brain template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (10), pp.1329-1337. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mri.2015.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed pubertal onset and prepubertal Kiss1 expression in female mice lacking central oestrogen receptor beta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Naule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (25), pp.7326-7338. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddv430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous exposure to sexually active rams extends estrous activity in ewes in spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84 (9), pp.1549-1555. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2015.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One day of contact with photostimulated bucks is sufficient to induce ovulation in seasonally anestrous goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfredo Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84 (6), pp.880-886. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2015.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexually active males prevent the display of seasonal anestrus in female goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poindron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.8-15. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yhbeh.2014.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripubertal exposure to male odors influences female puberty and adult expression of male-directed odor preference in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (2), pp.128-133. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yhbeh.2013.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of the olfactory system in response to male odors in female prepubertal mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Anne Szymanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 271, pp.30-38. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2014.05.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroendocrine and behavioral effects of maternal exposure to oral bisphenol A in female mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Naulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hardin-Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 220 (3), pp.375-388. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/JOE-13-0607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of the Neural Circuitry Underlying Sexual Behavior to Chronic Adult Exposure to Oral Bisphenol A in Male Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Naule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Marie-Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalina Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 155 (2), pp.502-512. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yhbeh.2013.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal exposure to methoxychlor enhances adult cognitive responses and hippocampal neurogenesis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.202. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wide range of pheromone-stimulated sexual and reproductive behaviors in female mice depend on G protein Gαo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Oboti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabel Pérez-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Birnbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1741-7007-12-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching photo-stimulated males between groups of goats does not improve the reproductive response during the male effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Loya-Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Ponce-Covarrubias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146 (1-2), pp.21-26. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2014.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two or 24 h of daily contact with sexually active males results in different profiles of LH secretion that both lead to ovulation in anestrous goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fitz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.93-99. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2014.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions with the young down-regulate adult olfactory neurogenesis and enhance the maturation of olfactory neuroblasts in sheep mothers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing exposure to long days from 75 to 30 days of extra-light treatment does not decrease the capacity of male goats to stimulate ovulatory activity in seasonally anovulatory females</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.119-125. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2014.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-season control of reproduction in subtropical goats without exogenous hormonal treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vielma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121 (1), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2014.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of intense male sexual behavior for inducing the preovulatory LH surge and ovulation in seasonally anovulatory female goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Martinez-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fitz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 82 (7), </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2014.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal features of adult neurogenesis: differences and similarities across mammalian species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2013.00135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of olfactory and hippocampal neurogenesis in adult sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gheusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 521 (1), pp.169 - 188. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cne.23169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kisspeptin: a new neuronal target of primer pheromones in the control of reproductive function in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Szymanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General and Comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 188, pp.3-8. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygcen.2013.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexually active bucks are able to stimulate three successive groups of females per day with a 4-hour period of contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Velazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fitz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (2), pp.259-263. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2012.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control de la actividad sexual de los caprinos sin hormonas exogenas: uso del fotoperiodo, efecto macho y nutricion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alberto Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfredo Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Vielma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical and Subtropical Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (Suppl. 1), pp.S15-S27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pheromonal modulation of reproductive function in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socorro Retana-Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical and Subtropical Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (Suppl. 1), pp.S103-S111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The main but not the accessory olfactory system is involved in the processing of socially relevant chemosignals in ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnana.2012.00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of phytoestrogens on mammalian reproductive physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socorro Retana-Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfredo Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minerva Munoz-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical and Subtropical Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (Suppl. 1), pp.S129-S145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male goat vocalizations stimulate the estrous behavior and LH secretion in anestrous goats that have been previously exposed to bucks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alberto Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Vielma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfredo Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (4), pp.525-530. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yhbeh.2012.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female mice deficient in alpha-fetoprotein show female-typical neural responses to conspecific-derived pheromones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Douhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0039204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de rencontres amoureuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Presse Info</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesquite pod extract modifies the reproductive physiology and behavior of the female rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Retana-Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garcia-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Munoz-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (4), pp.549-558. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yhbeh.2012.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mother-young relationships in sheep: a model for a multidisciplinary approach of the study of attachment in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (11), pp.1042-1053. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2826.2011.02205.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of social familiarity in ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 104 (3), pp.392-397. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2011.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid activation of phosphorylated mitogen-activated protein kinase after sexual stimulation in male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taziaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Balthazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroReport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (6), pp.294-298. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/WNR.0b013e3283460f35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of the parental brain: A case for neurogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gheusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (11), pp.984-993. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2826.2011.02203.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four hours of daily contact with sexually active males is sufficient to induce fertile ovulation in anestrous goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fitz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malpaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (3), pp.473-477. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yhbeh.2010.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for cell proliferation in the sheep brain and its down-regulation by parturition and interactions with the young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (5), pp.737-746. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yhbeh.2010.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaginocervical stimulation of ewes induces the rapid formation of a new bond with an alien young without interfering with a previous bond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Psychobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (6), pp.537-544. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dev.20459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulations phéromonales des conduites socio-sexuelles humaines : mythes, réalités, potentialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (4), pp.103-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of kisspeptin fibres in the brain of the pro-oestrous rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Desroziers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (10), pp.1101-1112. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2826.2010.02053.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The alpha-fetoprotein knock-out mouse model suggests that parental behavior is sexually differentiated under the influence of prenatal estradiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Pawluski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Douhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (4-5), pp.434-440. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yhbeh.2010.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short term treatment with estradiol decreases the rate of newly generated cells in the subventricular zone and main olfactory bulb of adult female mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Douhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 166 (2), pp.368-376. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2009.12.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amniotic fluid is important for the maintenance of maternal responsiveness and the establishment of maternal selectivity in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poindron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Otal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (12), pp.2057-2064. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110001126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial - Special Issue: Comparative biology of pheromonal communication in vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Physiology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 196 (10), pp.683-684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The main and the accessory olfactory systems interact in the control of mate recognition and sexual behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 200 (2), pp.268-276. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2009.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory mediation of maternal behavior in selected mammalian species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 200 (2), pp.336-345. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2008.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue: Pheromonal communication in higher vertebrates and its implication for reproductive function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 200 (2), pp.237-238. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2009.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing physical interactions between parturient ewes and their neonate differentially impairs the development of maternal responsiveness and selectivity depending on maternal experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Otal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 120 (3-4), pp.140-149. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2009.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-specific effects of anosmia and cloacal gland anesthesia on Fos expression induced in male quail brain by sexual behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taziaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.F. Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Balthazart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 194 (1), pp.52-65. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2008.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal responsiveness and maternal selectivity in domestic sheep and goats: the two facets of maternal attachment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poindron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Psychobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (1), pp.54-70. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dev.20192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of brain networks involved in consolidation of lamb recognition memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 133, pp.359-369. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2005.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory regulation of maternal behavior in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poindron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 46 (3), pp.284-302. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yhbeh.2004.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Neural Substrates Involved in Maternal Responsiveness and Lamb Olfactory Memory in Parturient Ewes Using Fos Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 118 (6), pp.1274-1284. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/0735-7044.118.6.1274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer between views of conspecific faces at different ages or in different orientations by sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saint-Dizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 67, pp.491-499. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2004.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical and medial amygdala are both involved in the formation of olfactory offspring memory in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.3433-3441. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2004.03812.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of olfactory cues in the discrimination of agemates by lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ligout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.H. Porter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 68, pp.785-792. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2004.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal experience influences the establishment of visual/auditory, but not olfactory recognition of the newborn lamb by ewes at parturition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poindron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Psychobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43, pp.167-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks involved in acquisition and consolidation of the lamb odour by parturient ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jouaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Vénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Neurobiologiae Experimentalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63, p:88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical and medial nuclei of the amygdala are both involved in lamb odour memory formation by parturient mothers in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jouaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Neurobiologiae Experimentalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63, p:69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of a preference by the newborn lamb for its mother : the role of opioids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shayit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 117 (3), pp.446-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’effet mâle » chez les ovins et caprins: une technique qui nous vient du Néolithique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Histoire et Elevage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d’Agriculture de France et Société française de zootechnie, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05379367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential trajectories of the annual reproductive cycle in sheep and cattle from Neolithic to modern times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pignaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th EAAP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04798728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chevaux perçoivent-ils nos émotions dans nos odeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Menard-Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Science et Innovation Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Menard--Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la SFR FED4426</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ? Capacité de discrimination des odeurs humaines de joie et de peur par les chevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Menard-Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFECA, May 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Menard-Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de la PRC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations des programmes de recherche à l’INRAE en reproduction des mammifères domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction animale et biotechnologies - Colloque organisé en l’honneur de François du MESNIL du BUISSON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Palmer, Marc-Antoine Driancourt, Pascale Chavatte-Palmer, Academie d’agriculture, Jun 2023, Paris (Académie d’Agriculture), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can horses discriminate human body odors from joy and fear contexts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Menard-Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Annual International Conference on Comparative Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Melbourne, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep birth seasonality in past herds. The biological and cultural heritage from Neolithic Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tornero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBA9: 9th International Symposium on Biomolecular Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisonnalité des naissances des moutons d’Europe : l’héritage biologique et culturel du Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tornero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41emes Rencontres Internationales d’Archéologie et d’Histoire - Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paracetamol is a centrally acting analgesic using mechanisms located in the periaqueductal grey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David André Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Boumezbeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dalmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cadeddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of French Society of Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining birth season using oxygen isotopes in enamel. A new reference set for autumn births in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 2021 Widening horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel (Visioconférence), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Gαi2 signal transduction mediating reproductive and socio-sexual behaviors in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trese Leinders-Zufall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rearing autumn-born ram-lambs in contact with sexual-active adult rams or exposed to artificial long days. 1. Effect on live weight, scrotal circumference and plasma testosterone levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Alfonso Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Conference of the European-Society-for-Domestic-Animal-Reproduction (ESDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Soc Domest Anim Reprod, Sep 2019, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rearing autumn-born ram-lambs in contact with sexual-active adult rams or exposed to artificial long days. 2: Effect on sexual activity and fertility at 8-months of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Alfonso Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Conference of the European-Society-for-Domestic-Animal-Reproduction (ESDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Soc Domest Anim Reprod, Sep 2019, St Petersburg, Russia. pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered social behavior and sensory responses to pheromones in mice deficient for the G-protein subunit Galphai2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Chamero-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trese Leinders-Zufall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Zufall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Annual Meeting of the Association-for-Chemoreception-Sciences / Symposium on Bariatric Surgery and its Effects on Taste and Food Selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Chemoreception Sciences. USA.; European Chemoreception Research Organization (ECRO). FRA., Apr 2018, Bonita Springs, Finland. pp.155-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternité et Neurogenèse Olfactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Corona Garcia-Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFECA (Société Française pour l’Etude du Comportement Animal) : les comportements sociaux : de l'individu à la population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec les paradis du campagnol terrestre : de la compréhension des pullulations dans les prairies à l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Drevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'herbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Marcenat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and functional brain sexual dimorphisms on adult sheep brain: An mri study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congress of Physiology and Integrative Biology (CPBI) and 86. Congress of French Physiological Society (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France. pp.21-21, </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apha.13183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal care toward an interspecific hybrid: how genetic differences may affect the establishment of mother-young bonding and their potential insights into conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uriel Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor de Beaupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Rehling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Mar 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeurs sexuelles chez les équidés : l'avis de l'étalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Le Neun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous presence of sexually active rams advances puberty in autumn-born ewe-lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfonso Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Forcada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of an early exposure to sexually active bucks on the age at puberty and sexual behavior of goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alberto Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological olfactory processing in the amygdala and reproductive behavior: The sheep as a model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Annual Meeting of the Association-for-Chemoreception-Sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Chemoreception Sciences (AChemS). USA., Apr 2016, Bonita Springs, United States. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjw08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novelty of bucks at day 23 of a male effect does not improve futher pregnancy rate in goats at day 54</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Araya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alberto Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El contacto permanente con machos estimulados con fotoperiodo artificial y melatonina modifica la actividad ovarica de ovejas rasa aragonesa en primavera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Abecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forcada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Jornadas sobre Produccion Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación Interprofesional para el Desarrollo Agrario (AIDA). ESP., May 2015, Zaragoza, España. 424 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presencia de los machos cabrios sexualmente activos evita el anestro estacional en las hembras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poindron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Jornadas sobre Produccion Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación Interprofesional para el Desarrollo Agrario (AIDA). ESP., May 2015, Zaragoza, España. 424 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory control of reproductive function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Szymanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute Bretagne ( Rennes 2 ) (UR 2). Rennes, FRA., Apr 2015, Rennes, France. 105 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wide range of pheromone-stimulated sexual and reproductive behaviors in female mice depend on G protein Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Oboti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabel Pérez-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Birnbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripubertal exposure to male odors influences female puberty and adult expression of male-directed odor preference in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Tashiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Annual Meeting of the European Chemoreception Research Organization (ECRO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Chemoreception Research Organization (ECRO). INT., Sep 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouse model of conditional inactivation of androgen receptor : strengths and limits to assess the vulnerability of the neural circuitry underlying male sexual behavior to chronic exposure to Bisphenol A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Naule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Marie-Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalina Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Conference of European Comparative Endocrinologists (CECE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sexual behaviour of the male is necessary to induce the preovulatory LH surge in seasonally anovulatory goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vielma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martinez-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Annual Conference of the European Society for Domestic Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Domestic Animal Reproduction (ESDAR). INT., Sep 2013, Bologna, Italy. 124 p., </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rda.12220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation olfactive des neurones à kisspeptine chez la souris femelle exposée à des phéromones mâles accélérant la puberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Neuroendocrinologie. FRA., Sep 2013, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One hour of daily contact with sexually active males induce fertile ovulation in anestrous goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vielma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fitz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2013, Nantes, France. 660 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinité pour l’Homme et attachement à la mère chez les ovins : similarités révélées par une approche comparative multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of kisspeptin neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Desroziers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Droguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Recent advances in the central control of reproduction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2013, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La neurogénèse adulte chez les ovins : caractérisation et régulation par le comportement maternel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 20 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing duration of long-day treatments does not modify the capacity of male goats to induce ovulation in anestrous does</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Loya-Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Annual Conference of the European Society for Domestic Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bologna, Italy. 124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects on Fertility of the inactivation of Raptor in the hypothalamus of female mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tartarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Reproduction and Fertility Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Reproduction and Fertility (SRF). GBR., Jul 2012, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male sexual behavior disruption by adult exposure to bisphenol A phenocopies neural inactivation of the androgen receptor in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Naulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Neuroendocrinologie. Marseille, FRA., Sep 2012, Banyuls sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phéromones urinaires de mâles induisent une puberté précoce et une attraction olfactive chez la souris femelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exposition périnatale au Bisphénol-A modifie l'expression du comportement de soins aux jeunes chez la souris mâle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Naulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception positive du soigneur par l'animal : Approche comportementale et physiologique comparée entre l'agneau et le porcelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences sur la fertilité de l'inactivation de Raptor au niveau de l'hypothalamus de souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tartarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaique Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Congrès de la Société Française d'Endocrinologie (SFE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ando.2011.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation hétérospécifique soigneur-agneau : la caresse une nécessité pour apaiser un jeune animal stressé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suckling, oxytocin and the development of attachment behaviour in infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Marnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Annual Meeting of the European Brain &amp; Behavior Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Brain and Behaviour Society. Labo/service de l'auteur, Leiden., Sep 2011, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'un traitement photopériodique de jours longs sur l'activité sexuelle en contre-saison des béliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parturition et les interactions avec le jeune diminuent la neurogénèse olfactive adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jouaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knock-out et fertilité chez la femelle : ce que nous disent les souris...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Livera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Journée Thématique de la Société Française pour l'Etude de la Fertilité (SFEF) "Des follicules dans tous leurs états.."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amniotic fluid is important for the maintenance of maternal responsiveness and the establishment of maternal selectivity in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poindron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Otal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Annual Meeting of the International Society of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Tours, France. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110001126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased cellular proliferation in the subventricular zone of female mice following sexual experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adult Neurogenesis Conference: Structure &amp; Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Frauenchiemsee, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The alpha-fetoprotein knock-out mouse model suggests that parental behavior is sexually differentiated under the influence of prenatal estradiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Pawluski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Douhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of neurogenesis in the sheep brain around parturition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jouaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Congress of Neuroendocrinology - A Satellite Symposium "Plasticity of Neuroendocrine Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell proliferation and survival in the medial preoptic area of adult female mice following ovariectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Congress of Neuroendocrinology - A Satellite Symposium "Plasticity of Neuroendocrine Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of Kisspeptin projections in the midbrain of the pro-oestrus rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Desroziers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorn Dalgaard Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Congress of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short term treatment with estradiol decreases the rate of newly generated cells in the subventricular zone and main olfactory bulb of adult female mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Douhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adult Neurogenesis Conference: Structure &amp; Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Frauenchiemsee, Germany. 1 p., </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2009.12.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of neurogenesis in the sheep brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jouaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Behavioural Pharmacology Workshop on Drugs, Psychiatric Disorders and Neurogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural proliferation in the olfactory system and the hippocampus is down-regulated by parturition and interactions with the young in sheep mother</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Parental Brain: Neurobiology, Behaviour and the Next Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la parturition et de l’apprentissage de l’odeur du jeune sur la neurogenèse olfactive adulte chez la brebis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Annuel de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The alpha-fetoprotein knock-out mouse model suggests that parental behavior is sexually differentiated under the influence of prenatal estradiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Pawluski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Douhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Parental Brain: Neurobiology, Behaviour and the Next Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plasticity of the maternal brain: a study of olfactory neurogenesis at parturition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adult Neurogenesis Conference: Structure anf Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Frauenchiemsee, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pheromonal control of sexual behavior and reproductive function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio Internacional: Fisiologia Reproductiva en Mamiferos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mexico, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult olfactory neurogenesis is influenced by parturition and by olfactory learning of offspring characteristics in ewe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jouaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of an acute estradiol treatment on neurogenesis in the subventricular zone and in the olfactory bulb in adult female mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Douhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. bi-annual Meeting of the Belgian Society for Neuroscience (BSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Liège, Belgium. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult olfactory neurogenesis is influenced by parturition and by olfactory learning of offspring characteristics in ewe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. European Brain and Behaviour Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rhodes, Greece. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual behavior enhances cell proliferation in the subventricular zone of female mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Something in the air? New insights into pheromonal control of reproductive function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sheep maternal brain: a model to study olfactory learning and recognition of offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Annual Workshop of the United-Kingdom Semiochemistry Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cambridge, United Kingdom. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des oestrogènes durant la période prénatale sur les préférences sexuelles et le traitement des informations olfactives chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of social familiarity in ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Annual Meeting of the Society for Behavioral Neuroendocrinology (SBN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of social familiarity in ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées du GDR d'Ethologie. International Workshop Behaviour-Cognition-Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory regulation and neuroendocrine mechanisms involved in the onset of maternal behavior in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Annual Meeting of the Society for Behavioral Neuroendocrinology (SBN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large doses of estradiol rapidly restore copulatory behavior blocked by aromatase inhibitors in male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Balthazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taziaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Annual Meeting of the Society for Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Diego, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kisspeptin-10 stimulates female sexual behavior in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Annual Meeting of the Society for Behavioral Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Monterey, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation rapide de la biodisponibilité en oestradiol cérébral et régulation du comportement sexuel mâle chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taziaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Balthazart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Congrès de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal visceral events and brain mechanisms involved in the development of mother-young bonding in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Val-Laillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Annual Meeting of the Society for Behavioral Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Pacific Grove, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation rapide du comportement sexuel mâle par les oestrogènes chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taziaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Balthazart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Colloque de la Société Française pour l'Etude du Comportement Animal : Le social dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France. p:53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-specific effects of the aromatase inhibitor ATD on the phosphorylation of MAP kinase induced by female olfactory cues in the mouse brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taziaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Balthazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Annual Meeting of the Society for Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Diego, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein synthesis is required for reconsolidation of offspring recognition memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Annual Meeting of the Society for Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Washington, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural substrates involved in the control of maternal responsiveness and maternal selectivity are different in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Annual Meeting of the International Society for Developmental Psychobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des noyaux cortical et médian de l'amygdale dans les processus d'acquisition de la mémoire olfactive du jeune par la brebis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Colloque Annuel de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of cortical and medial nuclei of the amygdala in olfactory memory for lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. ECRO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Dijon, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de capacités de généralisation des informations visuelles faciales de congénères: existence d'une représentation mentale de l'individu chez les ovins?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. St-Dizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Colloque Annuel de la Société Française pour l'étude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de capacité de généralisation des informations visuelles faciales de congénères: existence d'une représentation mentale de l'individu chez les ovins?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cerveau, Cognition et Comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Rennes, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical and medial nuclei of the amygdala are both involved in lamb odour memory formation by parturient mothers in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jouaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Annual General Meeting of the European Brain and Behaviour Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colostrum and development of mother preference in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Val-Laillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poindron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mother and Infant: Perinatal influences on Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l'apprentissage des caractéristiques olfactives et visuelles/auditives du nouveau-né par la brebis et effet de l'expérience maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poindron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks involved in acquisition and consolidation of the lamb odour by parturient ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jouaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Vénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Annual General Meeting of the European Brain and Behaviour Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks involved in acquisition and retention of the odour of the newborn lamb by the ewe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jouaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Vénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mother and Infant Conference: Perinatal Influences on Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses discriminate human body odours from joy and fear contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Menard-Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. congress of the International Society for Applied Ethology (ISAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tallin, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation de la Progestérone plasmatique chez les chèvres et les truies après consommation de feuilles de noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Grivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motherhood and olfactory neurogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parental Brain 2018: Biological and Behavioral Perspectives on Parental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toronto, Canada. , 110 p., 2018, Parental Brain 2018 Final Program</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes neuraux sous-tendant la perturbation du comportement de cour suite à l'exposition adulte au di- (2-éthylexyl) phtalate chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Capela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Dombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dijon, France. 2017, 42ème Colloque de la Société de Neuroendocrinologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal control of reproductive function by two, complementary RFamide peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lance J. Kriegsfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberley Jennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hweyryoung Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICB Annual Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Integrative and Comparative Biology, 57 (Supplement 1), 472 p., 2017, Integrative and Comparative Biology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction with goats in estrus maintain intense sexual behavior of bucks during the sexual rest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Congress of the Spanish-Association-for-Animal Reproduction (AERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Barcelone, Spain. John Wiley &amp; Sons, Reproduction in Domestic Animals, 52 Supplement 4), 2017, </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rda.13065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancement of puberty in autumn-born goat kids by exposure to sexually active bucks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bern, Switzerland. John Wiley and Sons Inc, Reproduction in Domestic Animals, 52 (Supplement 3), 2017, Reproduction in Domestic Animals</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence de boucs entiers dès le sevrage permet d’accélérer la puberté chez la chèvre alpine (Capra hircus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Colloque Annuel de la Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France. , 126 p., 2017, 47ème Colloque de la Société Française pour l’Etude du Comportement Animal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early exposure to bucks can advance the puberty of young does of 1.5 months without affecting their cyclicity and their sexual behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Alberto Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familiarity with photostimulated bucks does not decrease the sexual response of anestrous goats exposed to the male effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Manuel Arona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Vielma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche des molécules odorantes émises au cours de l’oestrus par la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Le Neun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cuir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The weaning of the goat kids at day 30 post-partum is not necessary to stimulates ovulation by natural sexually active males in goats kidding during breeding season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nandayapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.G. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Annual Conference of the European-Society-for-Domestic-Animal-Reproduction (ESDAR)/13. Conference of the Spanish-Association-for-Animal-Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lisbonne, Portugal. Reproduction in Domestic Animals, 51, 2016, Reproduction in Domestic Animals. </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rda.12801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifteen minutes of daily contact with sexually active males is sufficient to stimulate the ovulatory activity in seasonal anestrous goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfredo Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Retana-Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessement of plasticity changes between anestrus and estrus periods in the sheep brain using MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of olfactory stimulation on sexual behaviour of stallions, in winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Le Neun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to two months of long days and treatment with melatonin implants in spring stimulates testosterone secretion in rams at 41°N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Forcada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alberto Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of a 3D in vivo sheep brain template in MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Meeting of the French Society for Magnetic Resonance in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruitment of newborn adult neurons in the olfactory bulb in relation to maternal care and recognition of the young in sheep mothers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la SFR Tours-Poitiers - Neuroimagerie fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tours, France. 2015, Journée Scientifique de la SFR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroendocrine and behavioral consequences of peripubertal exposition to male odor in female mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Buatois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.J. Kriegsfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. annual meeting of the International Society for Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden. 2015, 31st annual meeting of the International Society for Chemical Ecology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexually active males increase active Kisspeptin cells in the anterior arcuate nucleus but no in the medial arcuate of anestrous goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Portillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A Delgadillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Annual meeting of the Society for Behavioral Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pacific Grove, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental exposure to 17-alpha-ethynilestradiol alters behavioral and neural outcomes in adult male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Derouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duittoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la SFR Tours-Poitiers - Neuroimagerie fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tours, France. 2015, Journée Scientifique de la SFR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male sexual behavior drives the reactivation of female gonadotrope activity in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Delgadillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Hormones and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Liège, France. , 122 p., 2014, 8th International Conference on Hormones and Behavior "Official retirement and 65th birthday of Jacques Balthazart"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexually active bucks, but not sexually inactive ones, activate cells in the Arc of anestrus goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Portillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Conference of the Animal Behavior Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Anchorage, United States. 2015, 52nd Annual Conference of the Animal Behavior Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of adult exposure to low doses of Phtalates on peripheral and neural responses in male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Joint Meeting of the French and British Neuroendocrine Societies - 40. Colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lille, France. 2015, 3rd Joint Meeting of the French and British Neuroendocrine Societies - 40ème Colloque de la Société de Neuroendocrinologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of MRI 3D high resolution sheep brain templates and the use of optimized prior probability maps to extract structures in the central nervous system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. meeting of the French Society for Magnetic Resonance in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toronto, Canada. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One day of contact with the photo-stimulated bucks is sufficient to induce ovulation in seasonally anovulatory goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramirez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fitz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Helsinki, Finland. Blackwell Verlag GmbH, Reproduction in Domestic Animals, 49 (s3), 2014, 18th Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR). </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rda.2014.49.issue-s3/issuetoc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female puberty acceleration by male odour in mice: neural pathway and behavioural consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura A. Szymanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the Behaviour Meets Biochemistry: Animal Making Sense of Molecules Making Scents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portland Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Biochemical Society Transactions, 42 (4), 2014, Biochemical Society Transactions. </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BST20140048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of neural estrogen receptor beta (ERβ) in the control of behavioral and neuroendocrine responses in male and female mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Naulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie-Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Hormones and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Liège, France. , 122 p., 2014, 8th International Conference on Hormones and Behavior "Official retirement and 65th birthday of Jacques Balthazart"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puberty-accelerating male pheromones induce early expression of male-directed odor preference in adult female mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Buatois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Tashiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Congress of the European Chemoreception Research Organization, ECRO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Louvain-La-Neuve, Belgium. Oxford University Press, Chemical Senses, 39 (1), pp.P039, 2014, XXIInd Congress of the European Chemoreception Research Organization. </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjt055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'atlas de cerveau de brebis 3D par imagerie par résonance magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiss1 promoter-driven CreGFP-expressing cells of the arcuate nucleus synthesize kisspeptin and coexpress estrogen receptor alpha in the embryonic mouse brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Desroziers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Fès, Morocco. 2013, 39ème Colloque de la Société de Neuroendocrinologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions with the young decrease olfactory neurogenesis and enhance maturation of neuroblasts in sheep mothers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïna Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gheusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Parental Brain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Regensburg, Germany. 2013, 5th Parental Brain Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of the olfactory system in response to male odors in female prepubertal mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Szymanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Annual meeting of the Society for Behavioral Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Atlanta, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low dose of methoxychlor exposure affects brain and behavior in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Annual meeting of the Society for Behavioral Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Atlanta, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory regulation of Kisspeptin neurons during exposure to puberty-accelerating male pheromones in female mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Annual meeting of the Society for Behavioral Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Atlanta, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxytocin and the development of a preference for the mother in lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Parental Brain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Regensburg, Germany. 2013, 5th Parental Brain Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle of neural estrogen receptor beta (ERbeta) in the control of behavioral and neuroendocrine responses in female mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Naulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Marie-Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Fès, Morocco. 2013, 39ème Colloque de la Société de Neuroendocrinologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripubertal exposure to male odor influences both female puberty and adult sexual preference in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Buatois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guila Ganem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Olfaction and Taste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. 2012, XVI International Symposium on Olfaction and Taste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal exposure to tolerable daily intake dose of BPA differently affects male and female kisspeptin and GnRH systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Naulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie-Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation scientifique du Département AlimH: Séminaire Perturbateurs Endocriniens et Métaboliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Dijon, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of perinatal exposure to low dose of methoxychlor on brain and behavior sexual differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Annual Meeting of the SBN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Madison, United States. 2012, 16th Annual Meeting of the SBN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram sexual activity is stimulated by exposure to 2.5 months of long days followed by natural photoperiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Annual Meeting of the SBN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Madison, United States. 2012, 16ème Annual Meeting of the SBN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male pheromonal exposure enhances the development of kisspeptin network in peripubertal female mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter A. Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Annual Meeting of the SBN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Madison, United States. 2012, 16th Annual Meeting of the SBN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male odor influences both female puberty and sexual perference in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Buatois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guila Ganem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint-Etienne, France. , pp.40, 2012, Le comportement animal : questions proximales et évolutives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">effects of perinatal exposure to bisphenol A on female neuroendocrine responses and behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Naulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Marie-Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Banyuls sur mer, France. 2012, 38ème Colloque de la Société de Neuroendocrinologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puberty acceleration in female mice: behavioural effects and neuroendocrine consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Congress of the European Chemoreception Research Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom. 2011, XXIst Congress of the European Chemoreception Research Organization (ECRO)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural and neurobiological consequences of peripubertal exposure to male urinary odour in female mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Meeting on Chemical Signals in Vertebrates XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Berlin, Germany. 2011, 12th Meeting on Chemical Signals in Vertebrates XII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triplicating the number of anestrous goats stimulated by sexually active bucks does not reduce the efficiency of the male effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Fitz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alfredo Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alberto Delgadillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Annual Meeting of the Society for Behavioral Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Querétaro, Mexico. 2011, 15th Annual Meeting of the Society for Behavioral Neuroendocrinology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxytocin modulates the attachment of the newborn lamb to its mother</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Annual Meeting of the Society for Behavioral Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Querétaro, Mexico. 2011, 15th Annual Meeting of the Society for Behavioral Neuroendocrinology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kisspeptins in the developing and adult rat brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Desroziers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Mikkelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Bentsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Annual Meeting of the Society for Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, San Diego, United States. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux et le sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 112 p., 2018, Clés pour Comprendre (Quae), 9782759228881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium Imaging in Olfaction: Non-rodent Mammalian Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Chamero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simoes De Souza, F.M.; Ma, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Olfactory receptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2915, pp.49-60, 2025, Methods in Molecular Biology, 978-1-0716-4465-2. </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-4466-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Male Olfactory Information by Female Goats: A Calcium Imaging Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Chamero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schaal, B.; Rekow, D.; Keller, M.; Damon, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Signals in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Springer, pp.165-176, 2023, 978-3-031-35158-7. </w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35159-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle de reproduction des ovins et rythme saisonnier de l’élevage : un schéma plurimillénaire bouleversé par la recherche agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Balasescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Balasse; Philippe Dillmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés : quand les sciences archéologiques rencontrent l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-50, 2017, Sciences archéologiques, 9782813002426. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.3789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female sexual behavior in rodents, lagomorphs, and goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar González-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt L. Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul G. Paredes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones, Brain and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3rd Edition, ACADEMIC PRESS LTD-ELSEVIER SCIENCE LTD, 2474 p., 2017, 9780128036082. </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-803592-4.00002-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements sexuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reproduction animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 751 p., 2014, Syntheses, 978-2-7592-2208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution et reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Reproduction animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 751 p., 2014, Collection Synthèses, 978-2-7592-2208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration of puberty onset in female mice by male urinary odours: chemosensory, physiological and neuroendocrine mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Signals in Vertebrates 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Science+Business Media, 2013, 978-1-4614-5926-2. </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-5927-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puberté prend de l'avance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de rencontres amoureuses - La reproduction et les comportements sexuels animaux vus par l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory systems in mate recognition and sexual behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pillon-Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitamins and Hormones : Pheromones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 83 (Chapitre 14), </w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACADEMIC PRESS INC ELSEVIER SCIENCE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vitamins and Hormones, 978-0-12-381516-3. </w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0083-6729(10)83014-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurobiology of maternal behavior in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the Study of Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, Elsevier, pp.544, 2008, Advances in the Study of Behavior, 978-0-12-004538-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory control of sex-recognition and sexual behavior in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical signals in vertebrates 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2008, 978-0-387-73944-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation du triphénylphosphate (TPP) (EC No 204-112-2 ; CAS No 115-86-6) dans le cadre de l’évaluation des substances sous REACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Babajko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J. Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-REACh-0027, Anses. 2023, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04166740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'acquisition et de consolidation impliqués dans la mémorisation des caractéristiques multisensorielles du jeune par la brebis. Approches comportementale et neurobiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Nord (Paris 13), 2003. Français. </w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02831099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université François Rabelais (Tours), 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02816301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId926"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E872674"/>
+    <w:nsid w:val="0091ABFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-keller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5445-7431" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079107427" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587984v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Adrien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barluet de Beauchesne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sabarros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Briefer Freymond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ramseyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2026.01.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459552v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66729-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia L&#243;pez-Maga&#241;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Mar&#237;a Tejada" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Duarte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores L&#243;pez-Maga&#241;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2026.107013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04856654v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chemineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gennetay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Porte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chesneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101392" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Trives" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gerardin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Acquistapace" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaf012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190185v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jair Mill&#225;n-Orozco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.117476" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121494" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950793v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delmas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Racofier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Greil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11341-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190252v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Seike Nakahara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vacher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2025.105723" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019593v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marraudino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nasini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonaldo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Macchi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2024.154035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero-Posadas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Mbouamboua" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Weise" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel L&#243;pez-G&#225;lvez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couralet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads1568" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Murray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Almuqbel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Felton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolas Palmer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Deane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.70431" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379326v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Gutierrez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589196v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Delgadillo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Espinoza-Flores" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L&#243;pez-Maga&#241;a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101041" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728218v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. L&#243;pez-Maga&#241;a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Tejada" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Flores" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101179" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008245v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Parisot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-022-09600-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04467239v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Espinoza Flores" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Andrade Esparza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vielma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lopez Maga&#241;a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Zarazaga" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56369/tsaes.5061" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667755v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime A Meunier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago-Seike Picoreti-Nakahara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2023.114451" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735026v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Court" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Talbottier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecnard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74906-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221132v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Poissenot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Trouillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-023-01671-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011829v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotine Jardat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard-Peroy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30119-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034833v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha J. Murray" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa M. Almuqbel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Felton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolas J. Palmer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Myall" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcac339" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230035v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brachet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13284" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493308v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Palacios" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alam A Mart&#237;nez-L&#243;pez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia A Campos-Marmolejo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Plaza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jveb.2022.12.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047370v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tartarin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Guibert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21260" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014828v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Poissenot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2022.0441" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185480v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28248-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082682v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1033412" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838150v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Abecia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2022.106746" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03678045v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie-Anne Merleau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iz&#239;a Larrigaldie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bousquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20970-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800909v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alfonso Abecia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Canto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.08.035" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837184v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. U. Garc&#237;a-Cruz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Nava-Rivera" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN22066" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921436v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Chamero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10508-020-01664-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165131v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.612651" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800918v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Chorfa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.242792" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741895v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vullioud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ganswindt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Manser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyab084" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03021263v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gave" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I Garcia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Casao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Carvaja-Lserna" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09291016.2019.1613321" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364252v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ramadier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abi Khalil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2021.113853" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174879v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117776" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423548v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Delgadillo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P I Sifuentes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Flores" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Espinoza-Flores" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Andrade-Esparza" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100114" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423551v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Marraudino" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Ponti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Farinetti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Macchi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11070449" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211337v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Just" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chevillard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2021.147390" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514159v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Reymond" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dorfman" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13530-021-00083-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423632v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Birnbaumer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2021.638800" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257639v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abil Khalil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Barbier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Fafournoux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Barka Mahamat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marquez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111422" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380187v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Boumezbeur" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dalman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cadeddu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.14934" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500772v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemi&#232;re" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Flores" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedos" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001329" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969383v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Martini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franceschini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.00639" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005693v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Abecia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Delgadillo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e03529" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150955v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2020.106468" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151394v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Andrade-Esparza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Zarazaga" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.12.005" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500768v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carvajal-Serna" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casao" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palacios" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pulinas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001330" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380175v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barri&#232;re" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roselli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2019.104387" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380197v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Gelin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Beaupuis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.09.016" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118293v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cornil" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre de Bournonville" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12681" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380204v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chasles" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chesneau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moussu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2019.01.004" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380232v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batailler" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornilleau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2019.134520" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380228v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gomot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;vy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dominici" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.02.025" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116193v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.02.036" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347354v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Weiss" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trese Leinders-Zufall" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1821492116" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02339785v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Capela" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Dombret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.01.071" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153617v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura N Vandenberg" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D Charlier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yfrne.2019.100765" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347395v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chabi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Delsart" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6194-z" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347389v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A Zarazaga" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C Gatica" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernandez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003397" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400712v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nagnan-Le Meillour" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descamps" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Grandmougin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54935-z" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380212v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grimaldo-Viesca" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vielma" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2019.04.006" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347381v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Barri&#232;re" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Palmer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy R Melzer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfz024" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981934v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Aro&#241;a" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2019.106209" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116122v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.06.032" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617882v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abecia" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delgadillo" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky404.994" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623297v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Araya" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01798163v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Poignant" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Malbert-Colas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21245-9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621588v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Andrade-Esparza" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Espinoza-Flores" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2018.10.004" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623354v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Coronas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moussu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.02.043" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625384v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geoffroy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2017.12.031" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623502v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chasles" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2018.10.004" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595166v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parmentier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bergsten" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP1443" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406185v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.08.019" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605385v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12988" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624919v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Abecia" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G&#243;mez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci4010004" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529472v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duarte" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2017.03.004" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626960v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly J. Jennings" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hweyryoung Cho" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Mikkelsen" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bentley" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icx099" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595722v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN16194" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433685v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24079" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529466v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Corona Garcia-Cabral" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-016-1272-3" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297466v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Naul&#233;" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Marie-Luce" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Albac" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2016.01.014" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629624v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594518v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406203v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bedos" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Portillo" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubois" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Flores" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.07.018" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409341v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Delgadillo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.02.030" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406183v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Retana-M&#225;rquez" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ju&#225;rez-Rojas" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romero" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#243;pez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.05.004" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409323v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#243;mez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forcada" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.04.011" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353247v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.02.037" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353269v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Derouiche" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon-Ricaud" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17457" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353282v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2015.09.001" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594232v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouhanneau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Tashiro" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00034" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413729v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2015.00463" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542822v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Naule" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv430" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632515v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2015.08.002" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376453v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Ponce" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alfredo Flores" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2015.05.019" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130505v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2014.12.001" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129790v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2013.12.006" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542824v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Picot" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Raskin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129810v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hardin-Pouzet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-13-0607" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318977v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00202" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129846v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Oboti" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel P&#233;rez-G&#243;mez" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacobi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-12-31" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129840v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Anne Szymanski" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2014.05.051" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129821v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loya-Carrera" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ponce-Covarrubias" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.02.002" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129829v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fitz-Rodriguez" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2014.02.003" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129844v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ponce" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2014.03.002" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129818v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Brus" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00053" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129859v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Martinez-Alfaro" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.07.024" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129858v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2014.01.011" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129758v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2013.00135" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129681v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gheusi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lledo" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23169" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9ZGHG39-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129709v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Szymanski" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.03.008" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVFR74F9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129624v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Velazquez" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2012.02.015" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBPLQ6NS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129717v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Vielma" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Hernandez" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129715v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Socorro Retana-Marquez" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129660v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2012.00039" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129718v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minerva Munoz-Gutierrez" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129671v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2012.08.014" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C4X0W53-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129633v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brock" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Douhard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bakker" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039204" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191231v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renou" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129604v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Retana-Marquez" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Aguirre" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcantara" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Diaz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz-Gutierrez" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2012.02.001" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L07P81JL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129534v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2011.02205.x" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55B4CECB3337896DD3F9E0F50DC90151FC464C07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129566v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Archer" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.04.030" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQR75W9X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129575v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taziaux" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balthazart" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bakker" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e3283460f35" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129516v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2011.02203.x" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A0FE5C99770B2B11580535A5346CFE22E9C00EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136269v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2010.05.002" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBR4FSRF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129437v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2010.07.006" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHLDK38J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654819v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129425v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desroziers" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mikkelsen" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simonneaux" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2010.02053.x" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7KDM96LG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129452v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20459" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTVLW3CG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129442v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pawluski" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brock" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Douhard" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2010.01.013" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129527v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Veyrac" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2009.12.050" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129439v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001126" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129450v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665200v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2008.12.017" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQXMJS95-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664706v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Baum" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Brennan" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2009.01.020" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668609v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2009.02.003" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659774v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Moussu" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.07.003" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMWSZ5M3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664200v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Ball" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Balthazart" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2008.06.022" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657552v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20192" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673574v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2005.02.027" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679410v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2004.02.005" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675979v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Perrin" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03812.x" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7NNKPXB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671696v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saint-Dizier" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2004.08.005" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676536v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.118.6.1274" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676877v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ligout" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Porter" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.01.008" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677640v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675341v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jouaneau" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard V&#233;nier" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675041v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672417v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shayit" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weller" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379367v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798728v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Sierra" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pignaut" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213116v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard--Peroy" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172552v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172162v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172560v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147620v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092168v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447094v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tornero" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fabre" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447111v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745618v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boumezbeur" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dalmann" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447069v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152476v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weiss" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556509v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gave" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alfonso Abecia" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556542v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I Garcia" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734565v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Chamero-Benito" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zufall" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737560v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02457998v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Drevet" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lattard" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pinot" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618031v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barriere" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13183" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739049v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Rehling" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743358v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Le Neun" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740200v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Forcada" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738528v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjw08" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738950v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Araya" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742609v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740213v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738897v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739047v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741642v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743057v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852878v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747502v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez-Alfaro" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flores" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12220" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745081v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748133v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210702v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745721v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807967v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747852v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ponce" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748229v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picot" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Naul&#233;" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Clarisse" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raskin" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746371v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Faury" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746362v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747919v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749641v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748942v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746156v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faurie" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanaique Guillory" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2011.07.024" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749440v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Williams" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748800v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pinheiro" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747172v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752930v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820998v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755538v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755925v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754880v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824503v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veyrac" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757192v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Yart" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755563v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Dalgaard Mikkelsen" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simonneaux" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756431v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757003v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750537v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755544v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819091v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750921v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751512v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820965v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814204v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755594v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751133v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812451v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755566v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753012v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753228v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750720v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820974v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Balthazart" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820986v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409350v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757229v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821010v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821012v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832308v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Mouly" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761346v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764123v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828202v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763619v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. St-Dizier" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829662v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830695v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409347v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761037v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828606v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760221v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171784v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778669v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bailly" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Grivault" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733733v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Corona" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737708v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595157v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance J. Kriegsfeld" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Jennings" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mason" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sicb.org/meetings/2017/SICB2017Abstracts.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735095v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramirez" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13065" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608316v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605981v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Delgadillo" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605335v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alberto Delgadillo" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743329v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Munoz" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Manuel Arona" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Vielma" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742638v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Retana-Marquez" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744340v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuir" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601370v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nandayapa" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Fernandez" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12801" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739119v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742884v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740199v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743434v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Kriegsfeld" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739029v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794914v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194937v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795382v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Portillo" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paredes" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Delgadillo" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738655v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739872v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Paredes" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743083v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794910v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738769v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramirez-Gomez" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.2014.49.issue-s3/issuetoc" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130522v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A. Szymanski" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biochemsoctrans.org/bst/042/4/default.htm#b" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20140048" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194939v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie-Luce" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albac" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804913v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747974v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740011v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjt055" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804078v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747981v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802062v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808609v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210551v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaudin" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746381v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746701v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guila Ganem" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807463v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744927v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745358v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748162v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Brennan" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746739v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748573v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748176v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748178v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745772v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Fitz-Rodriguez" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745323v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816927v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Mikkelsen" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Bentsen" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786984v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1535/9782759228898/les-animaux-et-le-sexe" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311323v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4466-9_2" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221248v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35159-4_9" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955153v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Balasescu" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/collections/24" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3789" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789083v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gonz&#225;lez-Flores" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt L. Hoffman" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul G. Paredes" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803592-4.00002-X" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129926v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205107v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Couderc" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129904v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5927-9_2" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129891v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129886v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00836729/83/supp/C" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0083-6729(10)83014-6" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822128v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820961v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368868v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166740v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831099v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816301v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-keller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5445-7431" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079107427" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587984v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Adrien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barluet de Beauchesne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sabarros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Briefer Freymond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ramseyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2026.01.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459552v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66729-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia L&#243;pez-Maga&#241;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Mar&#237;a Tejada" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Duarte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores L&#243;pez-Maga&#241;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2026.107013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04856654v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chemineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gennetay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Porte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chesneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101392" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Trives" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gerardin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Acquistapace" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaf012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190185v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jair Mill&#225;n-Orozco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.117476" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121494" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Seike Nakahara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vacher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2025.105723" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019593v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marraudino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nasini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonaldo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Macchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2024.154035" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delmas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Racofier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Greil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11341-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero-Posadas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Mbouamboua" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Weise" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel L&#243;pez-G&#225;lvez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couralet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads1568" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Murray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Almuqbel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Felton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolas Palmer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Deane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.70431" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379326v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Gutierrez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589196v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Delgadillo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Espinoza-Flores" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L&#243;pez-Maga&#241;a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101041" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728218v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. L&#243;pez-Maga&#241;a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Tejada" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Flores" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101179" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008245v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Parisot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-022-09600-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04467239v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Espinoza Flores" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Andrade Esparza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vielma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lopez Maga&#241;a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Zarazaga" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56369/tsaes.5061" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735026v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Court" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Talbottier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecnard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74906-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667755v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime A Meunier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago-Seike Picoreti-Nakahara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2023.114451" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221132v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Poissenot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Trouillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-023-01671-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011829v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotine Jardat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard-Peroy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30119-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034833v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha J. Murray" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa M. Almuqbel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Felton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolas J. Palmer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Myall" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcac339" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04230035v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brachet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13284" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493308v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Palacios" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alam A Mart&#237;nez-L&#243;pez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia A Campos-Marmolejo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Plaza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jveb.2022.12.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014828v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Poissenot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2022.0441" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047370v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tartarin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Guibert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21260" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185480v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28248-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082682v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1033412" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838150v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Abecia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2022.106746" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03678045v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie-Anne Merleau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iz&#239;a Larrigaldie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bousquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20970-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800909v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alfonso Abecia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Canto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.08.035" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837184v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. U. Garc&#237;a-Cruz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Nava-Rivera" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN22066" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921436v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Chamero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10508-020-01664-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364252v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ramadier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abi Khalil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2021.113853" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03021263v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gave" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I Garcia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Casao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Carvaja-Lserna" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09291016.2019.1613321" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800918v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Chorfa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.242792" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741895v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vullioud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ganswindt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Manser" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyab084" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165131v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.612651" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174879v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117776" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423548v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Delgadillo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P I Sifuentes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Flores" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Espinoza-Flores" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Andrade-Esparza" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100114" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423551v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Marraudino" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Ponti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Farinetti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Macchi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11070449" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211337v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Just" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chevillard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2021.147390" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514159v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Reymond" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dorfman" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13530-021-00083-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257639v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abil Khalil" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Barbier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Fafournoux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Barka Mahamat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marquez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111422" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423632v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Birnbaumer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2021.638800" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380187v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Boumezbeur" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dalman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cadeddu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.14934" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500772v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemi&#232;re" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Flores" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedos" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001329" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969383v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Martini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franceschini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.00639" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005693v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Abecia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Delgadillo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e03529" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150955v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2020.106468" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151394v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Andrade-Esparza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Zarazaga" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.12.005" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500768v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carvajal-Serna" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casao" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palacios" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pulinas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001330" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380175v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barri&#232;re" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roselli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2019.104387" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380197v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Gelin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Beaupuis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.09.016" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118293v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cornil" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre de Bournonville" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12681" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380204v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chasles" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chesneau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moussu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2019.01.004" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380232v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batailler" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornilleau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2019.134520" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380228v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gomot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;vy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dominici" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.02.025" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116193v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.02.036" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347354v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Weiss" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trese Leinders-Zufall" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1821492116" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400712v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nagnan-Le Meillour" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descamps" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Grandmougin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54935-z" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02339785v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Capela" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Dombret" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.01.071" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347395v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chabi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Delsart" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6194-z" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347389v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A Zarazaga" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C Gatica" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernandez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003397" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153617v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura N Vandenberg" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D Charlier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yfrne.2019.100765" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347381v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Barri&#232;re" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Palmer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy R Melzer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfz024" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380212v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grimaldo-Viesca" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vielma" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2019.04.006" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116122v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.06.032" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981934v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Aro&#241;a" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2019.106209" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617882v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abecia" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delgadillo" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky404.994" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623297v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Araya" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01798163v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Poignant" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Malbert-Colas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21245-9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621588v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Andrade-Esparza" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Espinoza-Flores" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2018.10.004" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623354v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Coronas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moussu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.02.043" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625384v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geoffroy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2017.12.031" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623502v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chasles" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2018.10.004" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605385v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12988" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406185v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.08.019" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595166v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parmentier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bergsten" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP1443" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624919v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Abecia" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G&#243;mez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci4010004" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529472v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duarte" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2017.03.004" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595722v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN16194" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626960v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly J. Jennings" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hweyryoung Cho" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Mikkelsen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bentley" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icx099" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529466v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Corona Garcia-Cabral" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-016-1272-3" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433685v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24079" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629624v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297466v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Naul&#233;" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Marie-Luce" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Albac" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2016.01.014" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406203v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bedos" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Portillo" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubois" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Flores" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.07.018" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594518v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409341v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Delgadillo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.02.030" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406183v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Retana-M&#225;rquez" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ju&#225;rez-Rojas" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romero" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#243;pez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.05.004" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409323v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#243;mez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forcada" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2016.04.011" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353247v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.02.037" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353269v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Derouiche" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon-Ricaud" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17457" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413729v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2015.00463" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594232v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouhanneau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Tashiro" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00034" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353282v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2015.09.001" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542822v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Naule" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv430" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632515v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2015.08.002" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376453v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Ponce" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alfredo Flores" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2015.05.019" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130505v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2014.12.001" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129790v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2013.12.006" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129840v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Anne Szymanski" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2014.05.051" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129810v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Picot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hardin-Pouzet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-13-0607" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542824v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Raskin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318977v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00202" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129846v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Oboti" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel P&#233;rez-G&#243;mez" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacobi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-12-31" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129821v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loya-Carrera" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ponce-Covarrubias" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.02.002" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129829v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fitz-Rodriguez" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2014.02.003" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129818v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Brus" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00053" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129844v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ponce" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2014.03.002" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129858v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2014.01.011" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129859v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Martinez-Alfaro" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.07.024" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129758v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2013.00135" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129681v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gheusi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lledo" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23169" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9ZGHG39-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129709v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Szymanski" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.03.008" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVFR74F9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129624v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Velazquez" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2012.02.015" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBPLQ6NS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129717v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Vielma" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Hernandez" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129715v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Socorro Retana-Marquez" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129660v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2012.00039" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129718v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minerva Munoz-Gutierrez" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129671v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2012.08.014" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C4X0W53-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129633v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brock" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Douhard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bakker" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039204" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191231v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renou" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129604v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Retana-Marquez" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Aguirre" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcantara" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Diaz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz-Gutierrez" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2012.02.001" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L07P81JL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129534v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2011.02205.x" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55B4CECB3337896DD3F9E0F50DC90151FC464C07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129566v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Archer" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.04.030" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQR75W9X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129575v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taziaux" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balthazart" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bakker" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e3283460f35" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129516v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2011.02203.x" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A0FE5C99770B2B11580535A5346CFE22E9C00EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136269v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2010.05.002" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBR4FSRF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129437v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2010.07.006" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHLDK38J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129452v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20459" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTVLW3CG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654819v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129425v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desroziers" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mikkelsen" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simonneaux" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2010.02053.x" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7KDM96LG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129442v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pawluski" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brock" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Douhard" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2010.01.013" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129527v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Veyrac" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2009.12.050" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129439v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001126" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129450v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664706v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Baum" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Brennan" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2009.01.020" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665200v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2008.12.017" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQXMJS95-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668609v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2009.02.003" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659774v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Moussu" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.07.003" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMWSZ5M3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664200v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Ball" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Balthazart" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2008.06.022" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657552v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20192" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673574v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2005.02.027" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679410v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2004.02.005" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676536v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.118.6.1274" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671696v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saint-Dizier" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Perrin" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2004.08.005" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675979v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03812.x" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7NNKPXB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676877v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ligout" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Porter" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.01.008" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677640v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675341v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jouaneau" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard V&#233;nier" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675041v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672417v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shayit" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weller" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379367v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798728v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Sierra" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pignaut" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172552v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213116v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard--Peroy" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172162v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172560v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147620v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092168v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447094v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tornero" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fabre" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447111v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745618v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boumezbeur" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dalmann" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447069v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152476v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weiss" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556509v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gave" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alfonso Abecia" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556542v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I Garcia" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734565v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Chamero-Benito" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zufall" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737560v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02457998v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Drevet" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lattard" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pinot" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618031v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barriere" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13183" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739049v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Rehling" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743358v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Le Neun" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740200v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Forcada" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742609v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738528v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjw08" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738950v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Araya" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740213v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738897v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739047v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741642v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743057v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852878v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747502v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez-Alfaro" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flores" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12220" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748133v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745081v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210702v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745721v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807967v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747852v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ponce" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746371v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Faury" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748229v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picot" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Naul&#233;" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Clarisse" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raskin" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747919v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746362v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748942v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746156v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faurie" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanaique Guillory" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2011.07.024" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749641v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749440v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Williams" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748800v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pinheiro" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747172v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755925v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754880v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820998v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755538v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752930v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757192v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Yart" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755563v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Dalgaard Mikkelsen" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simonneaux" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824503v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veyrac" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756431v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757003v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750537v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755544v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819091v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750921v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751512v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820965v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814204v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755594v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751133v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812451v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755566v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753012v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753228v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750720v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820974v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Balthazart" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820986v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757229v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409350v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821010v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821012v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832308v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Mouly" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761346v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764123v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828202v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763619v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. St-Dizier" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829662v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830695v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409347v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761037v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828606v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760221v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171784v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778669v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bailly" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Grivault" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733733v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Corona" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737708v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595157v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance J. Kriegsfeld" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Jennings" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mason" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sicb.org/meetings/2017/SICB2017Abstracts.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735095v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramirez" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13065" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608316v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605981v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Delgadillo" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605335v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alberto Delgadillo" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743329v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Munoz" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Manuel Arona" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Vielma" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744340v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuir" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601370v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nandayapa" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Fernandez" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12801" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742638v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Retana-Marquez" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739119v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742884v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740199v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794914v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739029v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743434v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Kriegsfeld" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795382v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Portillo" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paredes" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Delgadillo" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738655v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194937v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739872v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Paredes" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743083v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794910v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738769v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramirez-Gomez" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.2014.49.issue-s3/issuetoc" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130522v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A. Szymanski" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biochemsoctrans.org/bst/042/4/default.htm#b" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20140048" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194939v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie-Luce" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albac" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740011v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjt055" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804913v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747974v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747981v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804078v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802062v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808609v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210551v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaudin" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746381v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746701v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guila Ganem" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807463v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744927v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745358v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748162v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Brennan" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746739v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748573v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748176v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748178v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745772v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Fitz-Rodriguez" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745323v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816927v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Mikkelsen" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Bentsen" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786984v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1535/9782759228898/les-animaux-et-le-sexe" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311323v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4466-9_2" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221248v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35159-4_9" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955153v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Balasescu" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/collections/24" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3789" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789083v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gonz&#225;lez-Flores" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt L. Hoffman" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul G. Paredes" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803592-4.00002-X" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129926v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205107v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Couderc" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129904v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5927-9_2" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129891v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129886v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00836729/83/supp/C" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0083-6729(10)83014-6" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822128v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820961v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368868v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166740v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831099v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816301v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>