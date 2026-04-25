--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Kretzschmar </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization Properties of Whistler Waves From the First 17 Parker Solar Probe Encounters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. V. Agapitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. -E. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025GL114622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05093842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoSEE-Cat: A Comprehensive Solar Energetic Electron event Catalogue obtained from combined in situ and remote-sensing observations from Solar Orbiter: Catalogue description and first statistical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Warmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gómez-Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cernuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carcaboso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 701, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05251077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization Analysis of Type III Langmuir/Z-mode Waves with Coherent Magnetic Component Observations by Solar Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Formánek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Santolík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Souček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Píša</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zaslavsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 985, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/add687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05093841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter merged magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. S. Horbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rackovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 699, pp.A236. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the diffusion of suprathermal electrons by whistler waves between 0.2 and 1 AU with Solar Orbiter and Parker Solar Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselkikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. V. Agapitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 684, pp.A143. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Polarization Properties of Whistler Waves From Two Magnetic and Two Electric Field Components: Application to Parker Solar Probe Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. V. Agapitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JA031427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04379379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large amplification of the sensitivity of symmetric-response magnetic tunnel junctions with a high gain flux concentrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123 (8), pp.082405. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0160544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Ca and Hα chromospheric emission in F-G-K stars: Indication of stellar filaments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gravet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Delfosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 658, pp.A57. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a Flare and Filament Eruption in Lyman-$\alpha $ on 8 September 2011 by the PRoject for OnBoard Autonomy/Large Yield Radiometer (PROBA2/LYRA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wauters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Milligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dammasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 297 (3), pp.36. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-022-01963-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03628465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Observation of a Flare and Filament Eruption in Lyman-α on 8 September 2011 by the PRoject for OnBoard Autonomy/Large Yield Radiometer (PROBA2/LYRA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wauters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Milligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. E. Dammasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 297, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-022-01978-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03672005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langmuir-Slow Extraordinary Mode Magnetic Signature Observations with Parker Solar Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Larosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Agapitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 927, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac4e85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03611700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Results From the SCM Search‐Coil Magnetometer on Parker Solar Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Agapitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Larosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (4), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JA030018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03654389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of electron density turbulence and ion-cyclotron waves in the inner heliosphere: Solar Orbiter observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sorriso-Valvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Steinvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, 16 pp. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Orbiter's encounter with the tail of comet C/2019 Y4 (ATLAS): Magnetic field draping and cometary pick-up ion waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Matteini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Horbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Woodham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, 13 pp. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Orbiter/RPW antenna calibration in the radio domain and its application to type III burst observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krupar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaslavsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.A33. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter Radio and Plasma Waves (RPW) instrument (Corrigendum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, pp.C2. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936214e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar wind current sheets and deHoffmann-Teller analysis. First results from Solar Orbiter's DC electric field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Steinvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cozzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yordanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, 7 pp. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density fluctuations associated with turbulence and waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu V Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Steinvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J T Edberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.A19. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic electrostatic waves and their association with current structures in the solar wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. B Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu V Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J. T. J T Edberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. I Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.A23. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observations and performance of the RPW instrument on board the Solar Orbiter mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Souček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-year ion-acoustic wave observations in the solar wind by the RPW/TDS instrument on board Solar Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Píša</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Souček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Santolík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanzelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nicolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, 9 pp. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistler wave occurrence and the interaction with strahl electrons during the first encounter of Parker Solar Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. K Jagarlamudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Larosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.A9. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of whistler mode waves by Solar Orbiter's RPW Low Frequency Receiver (LFR): In-flight performance and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656 (A17), pp.18. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistler waves observed by Solar Orbiter/RPW between 0.5 AU and 1 AU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.A24. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Orbiter Radio and Plasma Waves – Time Domain Sampler: In-flight performance and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Píša</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kolmasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Uhlir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.A26. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct evidence for magnetic reconnection at the boundaries of magnetic switchbacks with Parker Solar Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Agapitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.A5. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic ions in the Venusian system: Insights from the first Solar Orbiter flyby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cernuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. G. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, 11 pp. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of magnetic field fluctuations in the Parker Solar Probe and Solar Orbiter missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JA028543. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JA028543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03085892v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First dust measurements with the Solar Orbiter Radio and Plasma Wave instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zaslavsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Souček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Czechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Píša</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.A30. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter Science Activity Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zouganelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Groof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A3. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter Radio and Plasma Waves (RPW) instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A12. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soleil en ligne de mire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02894829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Energetics of Solar Flares and Coronal Mass Ejections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus J Aschwanden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina M S Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina M.S. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Holman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1332, pp.012002. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1332/1/012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03344106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of Solar Irradiance to Sunspot-area Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Witzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 853 (2), pp.197. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa9f19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01719794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical model of the variation of the solar Lyman-α spectral irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Snow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Curdt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (5), pp.2138-2144. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL076318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01719476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Detection of Solar Flare Emission in Mid-ultraviolet Balmer Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Zhukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Heinzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf E. Dammasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wauters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 867 (2), pp.L24. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aaeace⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02940873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new observational solar irradiance composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margit Haberreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micha Schöll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergios Misios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (6), pp.5910-5930. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JA023492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01898880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar forcing for CMIP6 (v3.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Matthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Funke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika E Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Barnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (6), pp.2247-2302. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-2247-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01618895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Energetics of Solar Flares and CMEs: V. Energy Closure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus J Aschwanden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina M S Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Holman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 836 (1), 17 p. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/836/1/17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01670494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiance observations with PREMOS filter radiometers on the PICARD mission: In-flight performance and data release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Cessateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wermer Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Wehrli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Groebner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margit Haberreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 588, A126 (16p.). </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01286003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making of a solar spectral irradiance dataset I: observations, uncertainties, and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micha Schöll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margit Haberreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Space Weather and Space Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.A14. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/swsc/2016007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01320284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of the Flare Fluence Scaling Exponent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 290 (12), pp. 3593-3609. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-015-0783-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01255042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where does the Thermospheric Ionospheric GEospheric Research (TIGER) Program go?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Schmidtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Avakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berdermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bothmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cessateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (8), pp.1547-1577. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2015.07.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01183469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Post-Irradiation-Gate-Stress Results to Refine Sensitive Operating Area Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourdarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.2930 - 2935. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2365041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Thermal Annealing Approach for Very High Total Dose Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dhombres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beauvivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.2923 - 2929. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2365875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Single Event Gate Rupture and Latent Defects on Power MOSFETs Switching Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1856 - 1864. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2333542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar flares at submillimeter wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Säm Krucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. G. Giménez de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. S. Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. S. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Astrophysics Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.58. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00159-013-0058-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01256245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Irradiation-Gate-Stress on Power MOSFETs: Quantification of Latent Defects-Induced Reliability Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourdarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4166 - 4174. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2287974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Orbit Degradation of Solar Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Schühle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. del Zanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 288 (1), pp.389-434. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-013-0290-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronal Temperature Maps from Solar EUV Images: A Blind Source Separation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cessateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 283 (1), pp.31-47. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-012-0142-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01287979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LYRA Instrument Onboard PROBA2: Description and In-Flight Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. E. Dammasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 286 (1), pp.21-42. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-013-0252-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar activity and its evolution across the corona: recent advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Zuccarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Balmaceda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Cessateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hebe Cremades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore L. Guglielmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Space Weather and Space Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.A18. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/swsc/2013039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01344585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun-as-a-Star Observation of Flares in Lyman α by the PROBA2/LYRA Radiometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. E. Dammasch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 286 (1), pp.221-239. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-012-0175-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01258050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of the low ionosphere to X-ray and Lyman-a solar flare emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Raulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Trottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith L. Macotela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Pacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.570-575. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012JA017916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01179432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling dose effects in electronics devices: Dose and temperature dependence of power MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dhombres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1306 - 1310. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the inclination of Earth's orbit affects incoming solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.E.A. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Norton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, L16104 (8 p.). </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GL052950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01179873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New observation strategies for the solar UV spectral irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Cessateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Space Weather and Space Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.A16. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/swsc/2012016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01259464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme ultraviolet solar irradiance during the rising phase of solar cycle 24 observed by PROBA2/LYRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf E. Dammasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Zender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Cessateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Space Weather and Space Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.A14. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/swsc/2012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01294310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoabsorption in Ganymede’s atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Cessateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Simon Wedlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 218 (1), pp.308-319. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2011.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01293380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffer-gas-free mass-selective ion centering in Penning traps by simultaneous dipolar excitation of magnetron motion and quadrupolar excitation for interconversion between magnetron and cyclotron motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rosenbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Blaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borgmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kreim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 325, pp.51-57. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2012.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00749861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the solar UV irradiance spectrum from the observation of a few passbands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cessateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 528, A68 (9 p.). </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELDRS : Optimization Tools for the Switched Dose Rate Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gonzalez Velo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jean-Henri Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (6), pp.2998 - 3003. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2171003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sun as a star: observations of white-light flares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 530, A84 (7 p.). </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01253673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Electron-Beam Lithography for Localized Micro-Beam Irradiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gonzalez-Velo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J.-H. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (3), pp.1104 - 1111. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2128885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First In-Flight Data Analysis of Displacement Damage on the OSL Sensor On-Board CARMEN-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (3), pp.939 - 944. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2128883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC magnetic field measurements onboard Cross-Scale: scientific objectives and instrument design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (7), pp.580-584. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2010.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the SEL Sensitive Depth of an SRAM Using Linear and Two-Photon Absorption Laser Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Faraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (6), pp.2637 - 2643. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2172222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Solar Flares on the Lower Solar Atmosphere: Evidence from the Na D Absorption Line Measured by GOLF/SOHO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Cessateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 263 (1-2), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-010-9549-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02770485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of flares on total solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Mekaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (9), pp. 690-692. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys1741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01256122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and robust segmentation of solar EUV images: algorithm and results for solar cycle 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Delouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 505, pp.361-371. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200811416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01253569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar EUV/FUV Irradiance Variations:Analysis and Observational Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aboudarham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geophysica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (1), pp.42-51. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11600-008-0066-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the best proxies for the solar UV irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (10), pp.L10107. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GL037825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02770673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-flight calibration of LYRA, the solar VUV radiometer on board PROBA2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. E. Dammasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Schuhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Koller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 508 (2), pp.1085-1094. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02986672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEGR Study on Power MOSFETs: Multiple Impacts Assumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Poivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Salvaterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.2181-2187. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2008.2001925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which solar EUV indices are best for reconstructing the solar EUV irradiance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aboudarham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (5), pp.903-911. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2007.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-separated oscillatory fields for high-precision mass measurements on short-lived Al and Ca nuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Audi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Blaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breitenfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82, pp.50005. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/82/50005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00855491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EUV Sun as the superposition of elementary Suns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aboudarham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 487, pp.L13-L16. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200809588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsey Method of Separated Oscillatory Fields for High-Precision Penning Trap Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baruah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Blaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breitenfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98, pp.162501. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.162501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00153578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendation for a set of solar EUV lines to be monitored for aeronomy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aboudarham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (6), pp.1299-1310. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-25-1299-2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the thermal behavior of the OSL integrated sensor response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ravotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Artola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (6), pp.2272-2275. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2007.910171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous evaluation of TID and displacement damage dose using a single OSL sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (6), pp.3713-3717. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2006.885003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LYRA, a solar UV radiometer on Proba2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Stockman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Schühle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (2), pp.303-312. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2005.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving the solar EUV spectral irradiance from the observation of 6 lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aboudarham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (2), pp.341-346. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2005.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00357225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Bias Effects on the Total-Dose Response of a Bipolar Voltage Comparator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (6), pp.3232 - 3236. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2006.885002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical model for the low-dose-rate effect in bipolar devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Schrimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (6,), pp.3655-3660. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2006.886008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Total-Dose Response of Bipolar Voltage Comparator Combining experiments and design data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (4), pp.1910-1916. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2006.880950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic scaling features and complexity in magnetospheric-cusp: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yordanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Consolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Materassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (6), pp.817-825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00302599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving the solar EUV spectrum from a reduced set of spectral lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aboudarham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (9), pp.3055-3069. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-23-3055-2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online dosimetry based on optically stimulated luminescence materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ravotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (6), pp.2578 - 2582. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2005.860707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NONLINEAR OPTICAL EFFECTS AT THE FUNDAMENTAL ABSORPTION-EDGE OF WIDE-GAP II-VI SEMICONDUCTORS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Henneberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Spiegelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 49 (C2), pp.C2-91-C2-96. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:1988220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00227637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCM instrument for the ESA Plasma Observatory mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienna (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed analysis of ion-acoustic waves observed in the solar wind by the Solar Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Santolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Formanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04237306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for oblique Whistler waves using solar orbiter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodya Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Berčič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03559281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistler waves observed by Solar Orbiter during its first orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodya Krasnosekskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of the switchback boundary on MHD wave modes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Larosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksiy Agapitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03559298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial in-flight performance results from Solar Orbiter RPW/BIAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andris Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas J. T. Edberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik P. G. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-14874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03560749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances and First Results from the RPW/Search Coil Magnetometer onboard Solar Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France. 18 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03560097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radio and Plasma Waves (RPW) Instrument on Solar Orbiter : Capabilities, Performance and First results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Souček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03560753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistler wave properties during PSP's encounter 1 - First results from SCM cross-spectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. V. Agapitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malaspina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France. 18 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03560088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RPW Time Domain Sampler (TDS) on Solar Orbiter: In-flight performance and first data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludek Uhlir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radek Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Kolmasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-18888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03560745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of low-frequency waves in the solar wind by the RPW/TDS instrument onboard Solar Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Santolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France. 18 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03560095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early results from the Proton Alfa Sensor (PAS/SWA) onboard Solar Orbiter: the Solar Wind at different scales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03560372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radio and Plasma Waves (RPW) Instrument on Solar Orbiter: First results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03560371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Orbiter: early in situ measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. S. Horbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodriguez-Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03560373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/LF electric field and spacecraft potential measurements in the solar wind by RPW/BIAS on Solar Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J. T. Edberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik P. G. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France. 18 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03560096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Orbiter Observations of Waves and Structures from the Tail of Comet ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Matteini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. S. Horbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Woodham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France. 18 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03560093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistler wave properties and their occurrence during the Parker Solar Probe's 1st and 2nd encounter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. K. Jagarlamudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Larosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France. 18 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03560083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radio and Plasma Waves (RPW) Instrument on Solar Orbiter : Capabilities and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, San Francisco, United States. 15 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03562470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RPW/Search Coil Magnetometer onboard Solar Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results from the SCM search-coil magnetometer onboard Parker Solar Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Agrapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Francisco, United States. pp. 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03565540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new observational solar spectral irradiance composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margit Haberreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micha Schöll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergios Misios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienne, Austria. pp.10623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03566330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single events induced by heavy ions and laser pulses in silicon schottky diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Widmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Genève, Switzerland. pp.8, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2813096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICARUS mission, next step of coronal exploration after Solar Orbiter and Solar Probe Plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce T. Tsurutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Velli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Balikhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.3971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03568152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICARUS Mission, Next Step of Coronal Exploration after Solar Orbiter and Solar Probe Plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tsurutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Velli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Balikhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03570120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCAD Simulations of Leakage Currents Induced by SDRAM Single-Event Cell Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Brême, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking ionizing space environment models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourdarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Inguimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Calvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sicard-Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brême, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of thermal annealing approach to extend electronic device lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dhombres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beauvivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kraehenbuehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and In-flight Observation of Weakened Cells in SDRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sukhaseum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose Effects on CMOS Active Pixel Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dhombres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beauvivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kraehenbuehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Spectral Irradiance Observations from the PICARD/PREMOS Radiometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micha Schöll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Cessateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Wehrli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Groebner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.SH32A-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01249824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar spectral irradiance variability: what do we (not) know ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.2014 - 14256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01555459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Post-Irradiation-Gate-Stress Results to Refine Sensitive operating area determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourdarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Space Weather & Ultraviolet Solar Variability Microsatellite Mission (SWUSV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Damé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hauchecorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keckhut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Astronomical Union, Volume 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.525-526, </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921313011836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Thermal Annealing Approach for Very High Total Dose Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dhombres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beauvivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term accuracy of solar irradiance measurements: a common analysis of several datasets for the SOLID project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micha Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.2014 - 14301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01555480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60 years of solar radio proxies for assessing the long-term evolution of solar forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Bruisma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.2014 - 14074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01555419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Single Event Gate Rupture and latent defects on Power MOSFETs switching operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLID - a European FP7 project towards the first European comprehensive solar irradiance data exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margit Haberreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Delouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio del Zanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Davos Atmosphere and Cryosphere Assembly DACA-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar EUV irradiance during solar cycle 24 as observed by PROBA2/LYRA and SDO/EVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Dammasch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.2013 - 12598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01553196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Dose Effects in Electronics Devices: Dose and Temperature Dependence of Power MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dhombres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the energy released in the extreme ultraviolet range by solar flares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.2013 - 12576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01552653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation belt activity indices and solar proton event alarm on the craterre project web site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lazaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourdarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sicard-Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Components and Systems 2013 RADECS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of in-flight displacement damage on the osl sensor with space environment on-board jason-2 spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourdarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Falguere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Inguimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Components and Systems 2013 (RADECS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the Single Event Burnout sensitive volume of vertical power MOSFETs using the laser Two-Photon Absorption technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nogaye Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seville, Spain. pp.434-441, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2011.6131350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thermal Annealing Approach to Extend Metal Oxide Semiconductor Devices Lifetime Exposed to Very High Dose Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Activity Monitoring of Flares and CMEs Precursors: the Importance of Lyman-Alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Damé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safinaz Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Dammasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th COSPAR Scientific Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Mysore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELDRS: Optimization Tool for the Switched Dose Rate Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gonzalez Velo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Las Végas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ELDRS Mechanisms Using Dose Rate Switching Experiments on Gated Lateral PNP Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gonzalez Velo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Las Végas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy of non-ionizing and ionizing processes in the reliability degradation of Power MOSFETs oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELDRS : Optimization Tool for the Switched Dose Rate Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gonzalez Velo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J.-H. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room Temperature Annealing Effect on Biased Bipolar Devices during Switched Dose-Rate Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gonzalez Velo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Irradiation of a Microcircuit using a Scanning Electron Microscope for Observation of Circuit Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gonzalez Velo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of a scanning electron microscope as localized micro-beam irradiator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gonzalez Velo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Workshop on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Langenfeld, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First In-flight Data Analysis of Displacement Damages on the OSL Sensor Onboard CARMEN-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE Radecs 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Langenfeld, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity effect on heavy ion-induced gate oxide latent defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Flares Contribute to Total Solar Irradiance Variability ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, à renseigner, Unknown Region. pp. 1542-1550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of dose-rate switching experiments to characterize bipolar devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gonzalez Velo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the bias effect on total dose induced degradation on bipolar linear microcircuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gonzalez Velo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral imaging the sun in the ultraviolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aboudarham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHISPERS 2009 - 1st IEEE Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Grenoble, France. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2009.5288994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the Best Proxies for the Solar UV Flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth European Space Weather Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00366205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do solar activity proxies compare against the solar EUV spectral variability ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aboudarham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00361507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Latent Defects Induced by Swift Heavy Ion Irradiation on MOS Devices Gate Oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M.J.F. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Irradiation Method to Study Synergy Effects in Bipolar Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gonzalez Velo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Workshop on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Jyvaskyla, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Contribution of Latent Defects Induced by Swift Heavy Ion Irradiation on the Gate Oxide Breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M.J.F. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Workshop on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Jyvaskyla, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EUV Sun as a superposition of 3 elementary Suns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSPAR 2008 - 37th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Matsue, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00361506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the variability of the total solar irradiance be reconstructed from solar magnetic activity proxies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00361503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of Solar Irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aboudarham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2007 - European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00366229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the thermal behavior of the OSL integrated sensor response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ravotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Artola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NSREC07 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the total solar irradiance be reconstructed from solar activity proxies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHO 20 - Transient Events on the Sun and in the Heliosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00366255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving the EUV Solar Spectrum from a Selected Set of Lines for Space Weather Purposes: A Review of Theories, Models and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Space Weather Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00366081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the determination of the solar EUV/XUV spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aboudarham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 724 Action, 8th Management Committee Meeting at Antalya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Antalya, Turkey. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00366093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Bias Effect on the Total-Dose Response of a Linear Bipolar Comparator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ponte Vedra Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Model for the Low Dose Rate Effect in Bipolar Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ponte Vedra Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Evaluation of TID and Displacement Damage Dose Using a Single OSL Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Idri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ponte Vedra Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the solar EUV spectrum be reconstructed from proxies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aboudarham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Space Weather Week (ESWW3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00366543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The solar spectrum in the UV, EUV, and X ranges: Observations, modelling, and effects on the earth upper atmosphere in the frame of space weather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th CNRS Solar Astrophysics School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, St Pierre Oleron, France. pp.53-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00357257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the EUV spectrum and its variability be reconstructed from a small set of spectral lines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aboudarham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00358865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of the Solar EUV irradiance in spectral sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Space Weather Week (ESWW3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00366544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the solar EUV spectrum from a small set of spectral lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aboudarham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00366573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Dosimetry Based on Optically Stimulated Luminescence Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ravotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Low-Dose-Rate Degradation on Bipolar Linear Integrated Circuits Using Switching Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Schrimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new observational solar irradiance composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micha Schöll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margit Haberreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergios Misios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 18, pp.2016 - 17963, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01670565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Activity Monitoring of Flares and CMEs Precursors: the Lyman-Alpha Advantages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Damé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dammash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNST 2012 (Programme National Soleil Terre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, La Londe-Les-Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet FP7 ATMOP (Advanced Thermosphere Modelling for Orbit Prediction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Menvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aylward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruinsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNST 2012 (Programme National Soleil Terre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, La Londe-les-Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar EUV/FUV irradiance variation: analysis and observational strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aboudarham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 724 final report: Developing the scientific basis for monitoring, modelling and predicting Space Weather</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Office des publications officielles des Communautés européennes (OPOCE), pp.56-62, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00367297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need for International Solar Terrestrial Program Next (ISTPNext)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Kepko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Vourlidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe de Travail Soleil Heliosphere-Magnetospheres (SHM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Astafyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNES - Centre national d'études spatiales. 2019, pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03563838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et Modélisation du flux solaire EUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique [astro-ph]. Université Joseph-Fourier - Grenoble I, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId650"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Kretzschmar </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual impedance experiments in a laboratory plasma: Experimental validation of numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bucciantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Briaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Y. Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 707, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05578566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization Properties of Whistler Waves From the First 17 Parker Solar Probe Encounters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. V. Agapitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. -E. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025GL114622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05093842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoSEE-Cat: A Comprehensive Solar Energetic Electron event Catalogue obtained from combined in situ and remote-sensing observations from Solar Orbiter: Catalogue description and first statistical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Warmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gómez-Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cernuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carcaboso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 701, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05251077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization Analysis of Type III Langmuir/Z-mode Waves with Coherent Magnetic Component Observations by Solar Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Formánek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Santolík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Souček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Píša</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zaslavsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 985, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/add687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05093841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter merged magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. S. Horbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rackovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 699, pp.A236. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the diffusion of suprathermal electrons by whistler waves between 0.2 and 1 AU with Solar Orbiter and Parker Solar Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselkikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. V. Agapitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 684, pp.A143. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Polarization Properties of Whistler Waves From Two Magnetic and Two Electric Field Components: Application to Parker Solar Probe Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. V. Agapitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JA031427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04379379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large amplification of the sensitivity of symmetric-response magnetic tunnel junctions with a high gain flux concentrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123 (8), pp.082405. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0160544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Ca and Hα chromospheric emission in F-G-K stars: Indication of stellar filaments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gravet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Delfosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 658, pp.A57. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Observation of a Flare and Filament Eruption in Lyman-α on 8 September 2011 by the PRoject for OnBoard Autonomy/Large Yield Radiometer (PROBA2/LYRA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wauters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Milligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. E. Dammasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 297, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-022-01978-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03672005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a Flare and Filament Eruption in Lyman-$\alpha $ on 8 September 2011 by the PRoject for OnBoard Autonomy/Large Yield Radiometer (PROBA2/LYRA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wauters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Milligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dammasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 297 (3), pp.36. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-022-01963-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03628465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langmuir-Slow Extraordinary Mode Magnetic Signature Observations with Parker Solar Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Larosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Agapitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 927, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac4e85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03611700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Results From the SCM Search‐Coil Magnetometer on Parker Solar Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Agapitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Larosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (4), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JA030018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03654389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter Radio and Plasma Waves (RPW) instrument (Corrigendum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, pp.C2. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936214e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Orbiter/RPW antenna calibration in the radio domain and its application to type III burst observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krupar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaslavsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.A33. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of electron density turbulence and ion-cyclotron waves in the inner heliosphere: Solar Orbiter observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sorriso-Valvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Steinvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, 16 pp. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Orbiter's encounter with the tail of comet C/2019 Y4 (ATLAS): Magnetic field draping and cometary pick-up ion waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Matteini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Horbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Woodham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, 13 pp. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar wind current sheets and deHoffmann-Teller analysis. First results from Solar Orbiter's DC electric field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Steinvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cozzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yordanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, 7 pp. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density fluctuations associated with turbulence and waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu V Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Steinvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J T Edberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.A19. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic electrostatic waves and their association with current structures in the solar wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. B Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu V Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J. T. J T Edberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. I Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.A23. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observations and performance of the RPW instrument on board the Solar Orbiter mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Souček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of whistler mode waves by Solar Orbiter's RPW Low Frequency Receiver (LFR): In-flight performance and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656 (A17), pp.18. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistler wave occurrence and the interaction with strahl electrons during the first encounter of Parker Solar Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. K Jagarlamudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Larosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.A9. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-year ion-acoustic wave observations in the solar wind by the RPW/TDS instrument on board Solar Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Píša</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Souček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Santolík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanzelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nicolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, 9 pp. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistler waves observed by Solar Orbiter/RPW between 0.5 AU and 1 AU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.A24. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Orbiter Radio and Plasma Waves – Time Domain Sampler: In-flight performance and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Píša</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kolmasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Uhlir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.A26. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct evidence for magnetic reconnection at the boundaries of magnetic switchbacks with Parker Solar Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Agapitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.A5. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic ions in the Venusian system: Insights from the first Solar Orbiter flyby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cernuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. G. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, 11 pp. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of magnetic field fluctuations in the Parker Solar Probe and Solar Orbiter missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JA028543. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JA028543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03085892v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First dust measurements with the Solar Orbiter Radio and Plasma Wave instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zaslavsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Souček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Czechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Píša</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.A30. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter Science Activity Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zouganelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Groof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A3. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Orbiter Radio and Plasma Waves (RPW) instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A12. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soleil en ligne de mire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02894829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Energetics of Solar Flares and Coronal Mass Ejections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus J Aschwanden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina M S Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina M.S. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Holman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1332, pp.012002. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1332/1/012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03344106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical model of the variation of the solar Lyman-α spectral irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Snow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Curdt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (5), pp.2138-2144. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL076318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01719476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of Solar Irradiance to Sunspot-area Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Witzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 853 (2), pp.197. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa9f19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01719794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Detection of Solar Flare Emission in Mid-ultraviolet Balmer Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Zhukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Heinzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf E. Dammasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wauters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 867 (2), pp.L24. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aaeace⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02940873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new observational solar irradiance composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margit Haberreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micha Schöll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergios Misios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (6), pp.5910-5930. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JA023492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01898880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Energetics of Solar Flares and CMEs: V. Energy Closure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus J Aschwanden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina M S Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Holman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 836 (1), 17 p. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/836/1/17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01670494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar forcing for CMIP6 (v3.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Matthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Funke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika E Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Barnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (6), pp.2247-2302. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-2247-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01618895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiance observations with PREMOS filter radiometers on the PICARD mission: In-flight performance and data release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Cessateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wermer Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Wehrli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Groebner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margit Haberreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 588, A126 (16p.). </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01286003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making of a solar spectral irradiance dataset I: observations, uncertainties, and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micha Schöll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margit Haberreiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Space Weather and Space Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.A14. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/swsc/2016007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01320284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of the Flare Fluence Scaling Exponent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 290 (12), pp. 3593-3609. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-015-0783-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01255042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where does the Thermospheric Ionospheric GEospheric Research (TIGER) Program go?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Schmidtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.V. Avakyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berdermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bothmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cessateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (8), pp.1547-1577. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2015.07.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01183469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Post-Irradiation-Gate-Stress Results to Refine Sensitive Operating Area Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourdarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.2930 - 2935. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2365041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Thermal Annealing Approach for Very High Total Dose Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dhombres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beauvivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.2923 - 2929. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2365875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Single Event Gate Rupture and Latent Defects on Power MOSFETs Switching Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1856 - 1864. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2333542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronal Temperature Maps from Solar EUV Images: A Blind Source Separation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cessateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 283 (1), pp.31-47. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-012-0142-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01287979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Orbit Degradation of Solar Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Schühle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. del Zanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 288 (1), pp.389-434. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-013-0290-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar flares at submillimeter wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Säm Krucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. G. Giménez de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. S. Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. S. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Astrophysics Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.58. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00159-013-0058-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01256245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Irradiation-Gate-Stress on Power MOSFETs: Quantification of Latent Defects-Induced Reliability Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourdarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4166 - 4174. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2287974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LYRA Instrument Onboard PROBA2: Description and In-Flight Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. E. Dammasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 286 (1), pp.21-42. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-013-0252-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar activity and its evolution across the corona: recent advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Zuccarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Balmaceda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Cessateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hebe Cremades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore L. Guglielmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Space Weather and Space Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.A18. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/swsc/2013039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01344585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun-as-a-Star Observation of Flares in Lyman α by the PROBA2/LYRA Radiometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. E. Dammasch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 286 (1), pp.221-239. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-012-0175-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01258050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling dose effects in electronics devices: Dose and temperature dependence of power MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dhombres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1306 - 1310. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of the low ionosphere to X-ray and Lyman-a solar flare emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Raulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Trottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith L. Macotela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Pacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.570-575. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012JA017916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01179432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the inclination of Earth's orbit affects incoming solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.E.A. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Norton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, L16104 (8 p.). </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GL052950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01179873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New observation strategies for the solar UV spectral irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Cessateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Space Weather and Space Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.A16. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/swsc/2012016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01259464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme ultraviolet solar irradiance during the rising phase of solar cycle 24 observed by PROBA2/LYRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf E. Dammasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Zender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Cessateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Space Weather and Space Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.A14. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/swsc/2012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01294310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoabsorption in Ganymede’s atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Cessateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Simon Wedlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 218 (1), pp.308-319. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2011.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01293380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffer-gas-free mass-selective ion centering in Penning traps by simultaneous dipolar excitation of magnetron motion and quadrupolar excitation for interconversion between magnetron and cyclotron motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rosenbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Blaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borgmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kreim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 325, pp.51-57. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2012.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00749861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELDRS : Optimization Tools for the Switched Dose Rate Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gonzalez Velo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jean-Henri Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (6), pp.2998 - 3003. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2171003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the solar UV irradiance spectrum from the observation of a few passbands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cessateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 528, A68 (9 p.). </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sun as a star: observations of white-light flares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 530, A84 (7 p.). </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01253673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Electron-Beam Lithography for Localized Micro-Beam Irradiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gonzalez-Velo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J.-H. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (3), pp.1104 - 1111. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2128885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First In-Flight Data Analysis of Displacement Damage on the OSL Sensor On-Board CARMEN-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (3), pp.939 - 944. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2128883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC magnetic field measurements onboard Cross-Scale: scientific objectives and instrument design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (7), pp.580-584. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2010.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the SEL Sensitive Depth of an SRAM Using Linear and Two-Photon Absorption Laser Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Faraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (6), pp.2637 - 2643. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2011.2172222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Solar Flares on the Lower Solar Atmosphere: Evidence from the Na D Absorption Line Measured by GOLF/SOHO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Cessateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 263 (1-2), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-010-9549-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02770485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of flares on total solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Mekaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (9), pp. 690-692. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys1741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01256122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and robust segmentation of solar EUV images: algorithm and results for solar cycle 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Delouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 505, pp.361-371. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200811416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01253569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar EUV/FUV Irradiance Variations:Analysis and Observational Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aboudarham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geophysica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (1), pp.42-51. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11600-008-0066-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the best proxies for the solar UV irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (10), pp.L10107. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GL037825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02770673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-flight calibration of LYRA, the solar VUV radiometer on board PROBA2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. E. Dammasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Schuhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Koller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 508 (2), pp.1085-1094. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02986672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEGR Study on Power MOSFETs: Multiple Impacts Assumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Poivey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Salvaterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.2181-2187. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2008.2001925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which solar EUV indices are best for reconstructing the solar EUV irradiance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aboudarham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (5), pp.903-911. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2007.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-separated oscillatory fields for high-precision mass measurements on short-lived Al and Ca nuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Audi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Blaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breitenfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82, pp.50005. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/82/50005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00855491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EUV Sun as the superposition of elementary Suns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aboudarham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 487, pp.L13-L16. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200809588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsey Method of Separated Oscillatory Fields for High-Precision Penning Trap Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baruah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Blaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breitenfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98, pp.162501. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.162501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00153578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendation for a set of solar EUV lines to be monitored for aeronomy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aboudarham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (6), pp.1299-1310. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-25-1299-2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the thermal behavior of the OSL integrated sensor response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ravotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Artola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (6), pp.2272-2275. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2007.910171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous evaluation of TID and displacement damage dose using a single OSL sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (6), pp.3713-3717. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2006.885003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LYRA, a solar UV radiometer on Proba2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Stockman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Schühle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (2), pp.303-312. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2005.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving the solar EUV spectral irradiance from the observation of 6 lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aboudarham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (2), pp.341-346. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2005.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00357225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Bias Effects on the Total-Dose Response of a Bipolar Voltage Comparator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (6), pp.3232 - 3236. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2006.885002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical model for the low-dose-rate effect in bipolar devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Schrimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (6,), pp.3655-3660. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2006.886008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Total-Dose Response of Bipolar Voltage Comparator Combining experiments and design data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (4), pp.1910-1916. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2006.880950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic scaling features and complexity in magnetospheric-cusp: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yordanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Consolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Materassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (6), pp.817-825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00302599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving the solar EUV spectrum from a reduced set of spectral lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aboudarham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (9), pp.3055-3069. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-23-3055-2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online dosimetry based on optically stimulated luminescence materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ravotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (6), pp.2578 - 2582. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2005.860707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NONLINEAR OPTICAL EFFECTS AT THE FUNDAMENTAL ABSORPTION-EDGE OF WIDE-GAP II-VI SEMICONDUCTORS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Henneberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Spiegelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 49 (C2), pp.C2-91-C2-96. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:1988220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00227637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCM instrument for the ESA Plasma Observatory mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Retino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienna (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed analysis of ion-acoustic waves observed in the solar wind by the Solar Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Santolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Formanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04237306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for oblique Whistler waves using solar orbiter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodya Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Berčič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03559281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistler waves observed by Solar Orbiter during its first orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodya Krasnosekskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of the switchback boundary on MHD wave modes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Larosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksiy Agapitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03559298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances and First Results from the RPW/Search Coil Magnetometer onboard Solar Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France. 18 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03560097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial in-flight performance results from Solar Orbiter RPW/BIAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andris Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel B. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas J. T. Edberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik P. G. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-14874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03560749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radio and Plasma Waves (RPW) Instrument on Solar Orbiter : Capabilities, Performance and First results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Souček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03560753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RPW Time Domain Sampler (TDS) on Solar Orbiter: In-flight performance and first data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludek Uhlir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radek Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Kolmasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-18888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03560745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistler wave properties during PSP's encounter 1 - First results from SCM cross-spectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. V. Agapitov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malaspina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France. 18 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03560088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of low-frequency waves in the solar wind by the RPW/TDS instrument onboard Solar Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Santolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France. 18 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03560095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early results from the Proton Alfa Sensor (PAS/SWA) onboard Solar Orbiter: the Solar Wind at different scales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03560372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Orbiter: early in situ measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. S. Horbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodriguez-Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03560373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/LF electric field and spacecraft potential measurements in the solar wind by RPW/BIAS on Solar Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. V. Khotyaintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vaivads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J. T. Edberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik P. G. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France. 18 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03560096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radio and Plasma Waves (RPW) Instrument on Solar Orbiter: First results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03560371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Orbiter Observations of Waves and Structures from the Tail of Comet ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Matteini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. S. Horbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Woodham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France. 18 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03560093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistler wave properties and their occurrence during the Parker Solar Probe's 1st and 2nd encounter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. K. Jagarlamudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Larosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France. 18 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03560083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RPW/Search Coil Magnetometer onboard Solar Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radio and Plasma Waves (RPW) Instrument on Solar Orbiter : Capabilities and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, San Francisco, United States. 15 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03562470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results from the SCM search-coil magnetometer onboard Parker Solar Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Agrapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Francisco, United States. pp. 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03565540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new observational solar spectral irradiance composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margit Haberreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micha Schöll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergios Misios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienne, Austria. pp.10623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03566330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single events induced by heavy ions and laser pulses in silicon schottky diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mauguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Widmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Genève, Switzerland. pp.8, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2813096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICARUS mission, next step of coronal exploration after Solar Orbiter and Solar Probe Plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce T. Tsurutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Velli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Balikhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.3971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03568152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICARUS Mission, Next Step of Coronal Exploration after Solar Orbiter and Solar Probe Plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Krasnoselskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tsurutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Velli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maksimovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Balikhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03570120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCAD Simulations of Leakage Currents Induced by SDRAM Single-Event Cell Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Brême, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking ionizing space environment models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourdarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Inguimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Calvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sicard-Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brême, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of thermal annealing approach to extend electronic device lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dhombres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beauvivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kraehenbuehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and In-flight Observation of Weakened Cells in SDRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vandevelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sukhaseum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose Effects on CMOS Active Pixel Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dhombres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beauvivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kraehenbuehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Spectral Irradiance Observations from the PICARD/PREMOS Radiometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micha Schöll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Cessateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Wehrli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Groebner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.SH32A-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01249824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Post-Irradiation-Gate-Stress Results to Refine Sensitive operating area determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourdarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar spectral irradiance variability: what do we (not) know ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.2014 - 14256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01555459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Space Weather & Ultraviolet Solar Variability Microsatellite Mission (SWUSV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Damé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hauchecorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Keckhut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Astronomical Union, Volume 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.525-526, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921313011836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Thermal Annealing Approach for Very High Total Dose Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dhombres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beauvivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term accuracy of solar irradiance measurements: a common analysis of several datasets for the SOLID project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micha Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.2014 - 14301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01555480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60 years of solar radio proxies for assessing the long-term evolution of solar forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Bruisma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.2014 - 14074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01555419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLID - a European FP7 project towards the first European comprehensive solar irradiance data exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margit Haberreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Delouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio del Zanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Davos Atmosphere and Cryosphere Assembly DACA-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Single Event Gate Rupture and latent defects on Power MOSFETs switching operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar EUV irradiance during solar cycle 24 as observed by PROBA2/LYRA and SDO/EVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Dammasch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.2013 - 12598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01553196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Dose Effects in Electronics Devices: Dose and Temperature Dependence of Power MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dhombres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the energy released in the extreme ultraviolet range by solar flares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.2013 - 12576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01552653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation belt activity indices and solar proton event alarm on the craterre project web site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lazaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourdarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sicard-Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Components and Systems 2013 RADECS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of in-flight displacement damage on the osl sensor with space environment on-board jason-2 spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourdarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Falguere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Inguimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Effects on Components and Systems 2013 (RADECS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the Single Event Burnout sensitive volume of vertical power MOSFETs using the laser Two-Photon Absorption technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nogaye Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seville, Spain. pp.434-441, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2011.6131350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thermal Annealing Approach to Extend Metal Oxide Semiconductor Devices Lifetime Exposed to Very High Dose Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Activity Monitoring of Flares and CMEs Precursors: the Importance of Lyman-Alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Damé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safinaz Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Dammasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th COSPAR Scientific Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Mysore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELDRS: Optimization Tool for the Switched Dose Rate Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gonzalez Velo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Las Végas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ELDRS Mechanisms Using Dose Rate Switching Experiments on Gated Lateral PNP Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gonzalez Velo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Las Végas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy of non-ionizing and ionizing processes in the reliability degradation of Power MOSFETs oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELDRS : Optimization Tool for the Switched Dose Rate Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gonzalez Velo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J.-H. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room Temperature Annealing Effect on Biased Bipolar Devices during Switched Dose-Rate Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gonzalez Velo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Irradiation of a Microcircuit using a Scanning Electron Microscope for Observation of Circuit Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gonzalez Velo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of a scanning electron microscope as localized micro-beam irradiator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gonzalez Velo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Workshop on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Langenfeld, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First In-flight Data Analysis of Displacement Damages on the OSL Sensor Onboard CARMEN-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE Radecs 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Langenfeld, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity effect on heavy ion-induced gate oxide latent defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Flares Contribute to Total Solar Irradiance Variability ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, à renseigner, Unknown Region. pp. 1542-1550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of dose-rate switching experiments to characterize bipolar devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gonzalez Velo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the bias effect on total dose induced degradation on bipolar linear microcircuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gonzalez Velo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral imaging the sun in the ultraviolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aboudarham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHISPERS 2009 - 1st IEEE Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Grenoble, France. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2009.5288994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Latent Defects Induced by Swift Heavy Ion Irradiation on MOS Devices Gate Oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M.J.F. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the Best Proxies for the Solar UV Flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth European Space Weather Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00366205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do solar activity proxies compare against the solar EUV spectral variability ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aboudarham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00361507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Irradiation Method to Study Synergy Effects in Bipolar Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gonzalez Velo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Workshop on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Jyvaskyla, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Contribution of Latent Defects Induced by Swift Heavy Ion Irradiation on the Gate Oxide Breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M.J.F. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Workshop on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Jyvaskyla, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EUV Sun as a superposition of 3 elementary Suns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSPAR 2008 - 37th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Matsue, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00361506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the variability of the total solar irradiance be reconstructed from solar magnetic activity proxies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00361503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of Solar Irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aboudarham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2007 - European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00366229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the thermal behavior of the OSL integrated sensor response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ravotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Artola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NSREC07 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the total solar irradiance be reconstructed from solar activity proxies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHO 20 - Transient Events on the Sun and in the Heliosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00366255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Model for the Low Dose Rate Effect in Bipolar Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ponte Vedra Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Bias Effect on the Total-Dose Response of a Linear Bipolar Comparator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Schrimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ponte Vedra Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving the EUV Solar Spectrum from a Selected Set of Lines for Space Weather Purposes: A Review of Theories, Models and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Space Weather Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00366081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the determination of the solar EUV/XUV spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aboudarham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 724 Action, 8th Management Committee Meeting at Antalya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Antalya, Turkey. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00366093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Evaluation of TID and Displacement Damage Dose Using a Single OSL Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Idri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ponte Vedra Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the solar EUV spectrum be reconstructed from proxies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aboudarham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Space Weather Week (ESWW3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00366543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The solar spectrum in the UV, EUV, and X ranges: Observations, modelling, and effects on the earth upper atmosphere in the frame of space weather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th CNRS Solar Astrophysics School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, St Pierre Oleron, France. pp.53-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00357257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the EUV spectrum and its variability be reconstructed from a small set of spectral lines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aboudarham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00358865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of the Solar EUV irradiance in spectral sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Space Weather Week (ESWW3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00366544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the solar EUV spectrum from a small set of spectral lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aboudarham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00366573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Dosimetry Based on Optically Stimulated Luminescence Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ravotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Low-Dose-Rate Degradation on Bipolar Linear Integrated Circuits Using Switching Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Schrimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new observational solar irradiance composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micha Schöll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margit Haberreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergios Misios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 18, pp.2016 - 17963, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01670565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Activity Monitoring of Flares and CMEs Precursors: the Lyman-Alpha Advantages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Damé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dammash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNST 2012 (Programme National Soleil Terre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, La Londe-Les-Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet FP7 ATMOP (Advanced Thermosphere Modelling for Orbit Prediction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Menvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aylward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruinsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNST 2012 (Programme National Soleil Terre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, La Londe-les-Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar EUV/FUV irradiance variation: analysis and observational strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aboudarham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 724 final report: Developing the scientific basis for monitoring, modelling and predicting Space Weather</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Office des publications officielles des Communautés européennes (OPOCE), pp.56-62, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00367297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need for International Solar Terrestrial Program Next (ISTPNext)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Kepko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Vourlidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe de Travail Soleil Heliosphere-Magnetospheres (SHM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Astafyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNES - Centre national d'études spatiales. 2019, pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03563838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et Modélisation du flux solaire EUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kretzschmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique [astro-ph]. Université Joseph-Fourier - Grenoble I, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId657"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05093842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colomban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V. Agapitov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krasnoselskikh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. -E. Choi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kretzschmar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL114622" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05251077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Warmuth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schuller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#243;mez-Herrero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cernuda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carcaboso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554830" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05093841v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Form&#225;nek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Santol&#237;k" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sou&#269;ek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#237;&#353;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zaslavsky" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/add687" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kretzschmar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Brochot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Horbury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rackovic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maksimovic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554731" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549054v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krasnoselkikh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Froment" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347489" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04379379v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dudok de Wit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA031427" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194941v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Manceau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fischer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Ducruet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0160544" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gravet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mignon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Delfosse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142120" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03628465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wauters" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dominique" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milligan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dammasch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-022-01963-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. Dammasch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-022-01978-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03611700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larosa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Krasnoselskikh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Bale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agapitov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac4e85" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03654389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA030018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536590v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carbone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorriso-Valvo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. Khotyaintsev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Steinvall" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vecchio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140931" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536587v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matteini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Horbury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Woodham" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141229" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480873v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krupar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonnin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaslavsky" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140988" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chust" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936214e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536592v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cozzani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaivads" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yordanova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140855" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03528327v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu V Khotyaintsev" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B Graham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J T Edberg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140936" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03531182v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. B Graham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. T. J T Edberg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. I Eriksson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140943" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480879v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sou&#269;ek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Khotyaintsev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141271" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536591v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P&#237;&#353;a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Santol&#237;k" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanzelka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicolaou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140928" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03265977v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K Jagarlamudi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dudok de Wit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039808" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chust" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Graham" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Contel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Retino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140932" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506767v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graham" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140945" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03534156v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soucek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kolmasova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Uhlir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140948" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296002v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fargette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039806" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536593v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Allen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pacheco" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. G. Xu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140803" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03085892v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jannet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fergeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA028543" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480872v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Czechowski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140969" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002519v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zouganelis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Groof" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walsh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williams" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#252;ller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038445" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954313v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936214" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02894829v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jannet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03344106v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus J Aschwanden" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Caspi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M S Cohen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M.S. Cohen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Holman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1332/1/012002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01719794v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kopp" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shapiro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Witzke" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa9f19" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01719476v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Snow" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Curdt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076318" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940873v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dominique" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zhukov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Heinzel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf E. Dammasch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wauters" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaeace" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01898880v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Haberreiter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Sch&#246;ll" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Misios" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA023492" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01618895v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Matthes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Funke" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika E Andersson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Barnard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Beer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-2247-2017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01670494v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Jing" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/836/1/17" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01286003v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cessateur" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wermer Schmutz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wehrli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Groebner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527577" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01320284v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2016007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01255042v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-015-0783-z" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01183469v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schmidtke" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Avakyan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berdermann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bothmer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cessateur" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2015.07.043" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635347v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Privat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourdarie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Vaill&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2365041" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635351v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dhombres" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saign&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beauvivre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2365875" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635047v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Huselstein" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2333542" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01256245v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#228;m Krucker" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Gim&#233;nez de Castro" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Hudson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trottet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Bastian" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00159-013-0058-3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634014v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2287974" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818285v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benmoussa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gissot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sch&#252;hle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. del Zanna" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auch&#232;re" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-013-0290-z" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01287979v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moussaoui" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guennou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-012-0142-2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794273v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochedez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schmutz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Shapiro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-013-0252-5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01344585v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zuccarello" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Balmaceda" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Cessateur" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebe Cremades" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore L. Guglielmino" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2013039" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258050v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-012-0175-6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01179432v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raulin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Trottet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith L. Macotela" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pacini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JA017916" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634672v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.022" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01179873v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E.A. Vieira" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Norton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Schmidt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052950" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01259464v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lilensten" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Benmoussa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2012016" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294310v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Zender" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2012014" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01293380v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Simon Wedlund" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.11.025" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2M98PQR5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00749861v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosenbusch" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blaum" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borgmann" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kreim" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.06.008" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DL06X1M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592261v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lilensten" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015903" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632664v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gonzalez Velo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saign&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jean-Henri Roche" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2171003" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01253673v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015930" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632651v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gonzalez-Velo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J.-H. Roche" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deneau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2128885" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632422v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dusseau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mekki" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2128883" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608228v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.04.022" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667336v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Faraud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Shao" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darracq" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2172222" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02770485v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boumier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-010-9549-9" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01256122v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Schmutz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Mekaoui" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1741" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01253569v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barra" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Delouille" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811416" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367146v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aboudarham" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11600-008-0066-2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02770673v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woods" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL037825" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02986672v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schuhle" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koller" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913089" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336302v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Poivey" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Binois" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mangeret" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salvaterra" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2001925" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327615v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auch&#232;re" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2007.04.019" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00855491v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. George" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breitenfeldt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/50005" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325235v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809588" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00153578v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baruah" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.162501" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330133v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-1299-2007" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327149v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benoit" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ravotti" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artola" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.910171" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329597v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabane" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berger" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.885003" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127948v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Stockman" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2005.10.041" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357225v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aboudarham" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2005.02.029" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMJHK85G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803027v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Vaill&#233;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.885002" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329806v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Schrimpf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.886008" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328529v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bernard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.880950" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302599v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bergman" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Consolini" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Materassi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330055v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-23-3055-2005" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887152v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glaser" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matias" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.860707" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227637v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henneberger" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puls" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rossmann" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spiegelberg" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988220" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5360CC7592DB3B4928A7AAA29E6266642AF4F34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338732v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Contel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retino" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mehrez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16777" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237306v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pisa" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Soucek" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Santolik" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Formanek" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6538" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03559281v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Colomban" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodya Krasnoselskikh" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ber&#269;i&#269;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Owen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16006" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215772v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Graham" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodya Krasnosekskikh" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15195" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03559298v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Larosa" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Agapitov" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Froment" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15180" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560749v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri V. Khotyaintsev" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andris Vaivads" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Graham" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas J. T. Edberg" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik P. G. Johansson" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14874" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560097v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean-Yves" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560753v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart D. Bale" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5800" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560088v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malaspina" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560745v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Uhlir" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Lan" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Kolmasova" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18888" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560095v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pisa" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Santolik" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560372v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louarn" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fedorov" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prech" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavraud" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Rouillard" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560371v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560373v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez-Pacheco" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Owen" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Angelini" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560096v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. V. Khotyaintsev" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. T. Edberg" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560093v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Woodham" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellinger" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560083v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K. Jagarlamudi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03562470v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562477v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03565540v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agrapart" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bale" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Bowen" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566330v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738159v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauguet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Widmer" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chatry" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2813096" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568152v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce T. Tsurutani" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Velli" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Balikhin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03570120v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tsurutani" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velli" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Balikhin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824785v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bezerra" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442246v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inguimbert" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calvel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sicard-Piet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932427v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kraehenbuehl" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932459v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samaras" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vandevelde" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sukhaseum" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824754v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01249824v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01555459v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824688v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932953v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dam&#233;" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Meftah" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarkissian" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921313011836" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824674v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01555480v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Scholl" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01555419v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Bruisma" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lef&#232;vre" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marqu&#233;" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824651v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huselstein" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869457v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dasi" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Delouille" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio del Zanna" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01553196v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Dammasch" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824655v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01552653v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01057374v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lazaro" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boscher" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rolland" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01057371v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Falguere" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772102v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogaye Mbaye" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131350" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824395v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roig" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739138v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safinaz Khaled" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Ueno" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823557v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roche" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823577v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824307v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naceur" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gedion" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937237v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824291v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823524v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pichot" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823539v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940089v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dusseau" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823532v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaumont" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548978v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822868v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822873v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626172v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2009.5288994" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366205v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361507v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822461v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinoni" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zander" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.J.F. Carvalho" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822766v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822746v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361506v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361503v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366229v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026026v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366255v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366081v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Moussaoui" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366093v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807732v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Schrimpf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808287v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808277v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Idri" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366543v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357257v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358865v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366544v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366573v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807132v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807152v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boch" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01670565v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711325v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khaled" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ueno" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dammash" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711405v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menvielle" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#225;nchez" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aylward" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruinsma" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jackson" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367297v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289274v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Kepko" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Vourlidas" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blum" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baker" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lavraud" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03563838v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Astafyeva" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudin" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briand" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brun" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005279v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05578566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dazzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bucciantini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Brochot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554409" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05093842v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colomban" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V. Agapitov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krasnoselskikh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. -E. Choi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kretzschmar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL114622" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05251077v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Warmuth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schuller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#243;mez-Herrero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cernuda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carcaboso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554830" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05093841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Form&#225;nek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Santol&#237;k" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sou&#269;ek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#237;&#353;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zaslavsky" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/add687" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kretzschmar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Brochot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Horbury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rackovic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maksimovic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554731" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549054v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krasnoselkikh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Froment" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347489" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04379379v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dudok de Wit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA031427" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194941v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Manceau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fischer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Ducruet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0160544" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gravet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mignon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Delfosse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142120" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672005v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wauters" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dominique" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milligan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. Dammasch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-022-01978-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03628465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dammasch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-022-01963-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03611700v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larosa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Krasnoselskikh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Bale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agapitov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac4e85" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03654389v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA030018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402816v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chust" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. Khotyaintsev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936214e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480873v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vecchio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krupar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonnin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaslavsky" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140988" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536590v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carbone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorriso-Valvo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Steinvall" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140931" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536587v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matteini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Horbury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Woodham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141229" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536592v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cozzani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaivads" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yordanova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140855" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03528327v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu V Khotyaintsev" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B Graham" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J T Edberg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140936" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03531182v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. B Graham" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. T. J T Edberg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. I Eriksson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140943" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480879v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sou&#269;ek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Khotyaintsev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141271" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414371v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chust" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Graham" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Contel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Retino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140932" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03265977v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K Jagarlamudi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dudok de Wit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039808" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536591v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P&#237;&#353;a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Santol&#237;k" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanzelka" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicolaou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140928" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506767v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graham" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140945" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03534156v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soucek" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kolmasova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Uhlir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140948" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296002v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fargette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039806" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536593v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Allen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pacheco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. G. Xu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140803" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03085892v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jannet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fergeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA028543" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480872v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Czechowski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140969" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002519v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zouganelis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Groof" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walsh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williams" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#252;ller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038445" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954313v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936214" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02894829v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jannet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03344106v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus J Aschwanden" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Caspi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M S Cohen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M.S. Cohen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Holman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1332/1/012002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01719476v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Snow" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Curdt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076318" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01719794v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kopp" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shapiro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Witzke" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa9f19" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940873v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dominique" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zhukov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Heinzel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf E. Dammasch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wauters" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaeace" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01898880v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Haberreiter" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Sch&#246;ll" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Misios" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA023492" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01670494v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Jing" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/836/1/17" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01618895v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Matthes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Funke" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika E Andersson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Barnard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Beer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-2247-2017" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01286003v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cessateur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wermer Schmutz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wehrli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Groebner" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527577" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01320284v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2016007" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01255042v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-015-0783-z" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01183469v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schmidtke" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Avakyan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berdermann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bothmer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cessateur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2015.07.043" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635347v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Privat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourdarie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Vaill&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2365041" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635351v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dhombres" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boch" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saign&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beauvivre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2365875" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635047v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Huselstein" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2333542" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01287979v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moussaoui" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guennou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auch&#232;re" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-012-0142-2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818285v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benmoussa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gissot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sch&#252;hle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. del Zanna" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-013-0290-z" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01256245v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#228;m Krucker" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Gim&#233;nez de Castro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Hudson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trottet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Bastian" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00159-013-0058-3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634014v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2287974" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794273v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochedez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schmutz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Shapiro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-013-0252-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01344585v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zuccarello" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Balmaceda" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Cessateur" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebe Cremades" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore L. Guglielmino" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2013039" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258050v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-012-0175-6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634672v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.022" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01179432v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raulin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Trottet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith L. Macotela" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pacini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JA017916" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01179873v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E.A. Vieira" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Norton" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Schmidt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052950" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01259464v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lilensten" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Benmoussa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2012016" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294310v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Zender" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2012014" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01293380v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Simon Wedlund" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.11.025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2M98PQR5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00749861v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosenbusch" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blaum" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borgmann" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kreim" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.06.008" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DL06X1M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632664v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gonzalez Velo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saign&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jean-Henri Roche" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2171003" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592261v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lilensten" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015903" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01253673v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015930" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632651v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gonzalez-Velo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J.-H. Roche" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deneau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2128885" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632422v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dusseau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mekki" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2128883" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608228v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.04.022" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667336v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Faraud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Shao" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darracq" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2172222" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02770485v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boumier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-010-9549-9" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01256122v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Schmutz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Mekaoui" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1741" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01253569v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barra" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Delouille" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811416" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367146v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aboudarham" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11600-008-0066-2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02770673v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woods" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL037825" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02986672v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schuhle" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koller" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913089" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336302v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Poivey" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Binois" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mangeret" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salvaterra" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2001925" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327615v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auch&#232;re" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2007.04.019" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00855491v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. George" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breitenfeldt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/50005" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325235v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809588" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00153578v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baruah" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.162501" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330133v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-1299-2007" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327149v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benoit" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ravotti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artola" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.910171" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329597v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabane" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berger" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.885003" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127948v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Stockman" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2005.10.041" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357225v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aboudarham" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2005.02.029" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMJHK85G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803027v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Vaill&#233;" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.885002" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329806v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Schrimpf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.886008" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328529v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bernard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.880950" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302599v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bergman" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Consolini" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Materassi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330055v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-23-3055-2005" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887152v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glaser" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matias" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.860707" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227637v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henneberger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puls" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rossmann" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spiegelberg" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988220" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5360CC7592DB3B4928A7AAA29E6266642AF4F34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338732v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Contel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retino" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mehrez" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16777" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04237306v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pisa" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Soucek" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Santolik" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Formanek" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6538" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03559281v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Colomban" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodya Krasnoselskikh" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ber&#269;i&#269;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Owen" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16006" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215772v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Graham" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodya Krasnosekskikh" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15195" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03559298v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Larosa" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Agapitov" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Froment" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15180" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560097v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean-Yves" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560749v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri V. Khotyaintsev" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andris Vaivads" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Graham" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas J. T. Edberg" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik P. G. Johansson" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14874" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560753v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart D. Bale" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5800" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560745v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Uhlir" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Lan" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Kolmasova" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18888" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560088v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malaspina" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560095v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pisa" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Santolik" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560372v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louarn" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fedorov" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prech" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavraud" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Rouillard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560373v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez-Pacheco" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Owen" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Angelini" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560096v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. V. Khotyaintsev" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. T. Edberg" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560371v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560093v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Woodham" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellinger" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560083v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K. Jagarlamudi" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562477v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03562470v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03565540v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agrapart" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bale" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Bowen" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566330v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738159v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauguet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Widmer" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chatry" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2813096" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568152v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce T. Tsurutani" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Velli" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Balikhin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03570120v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tsurutani" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velli" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Balikhin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824785v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bezerra" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442246v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inguimbert" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calvel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sicard-Piet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932427v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kraehenbuehl" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932459v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samaras" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vandevelde" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sukhaseum" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824754v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01249824v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824688v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01555459v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932953v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dam&#233;" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Meftah" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarkissian" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921313011836" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824674v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01555480v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Scholl" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01555419v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Bruisma" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lef&#232;vre" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marqu&#233;" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869457v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dasi" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Delouille" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio del Zanna" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824651v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huselstein" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01553196v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Dammasch" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824655v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01552653v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01057374v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lazaro" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boscher" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rolland" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01057371v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Falguere" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772102v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogaye Mbaye" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131350" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824395v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roig" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739138v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safinaz Khaled" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Ueno" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823557v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roche" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823577v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824307v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naceur" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gedion" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937237v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824291v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823524v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pichot" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823539v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940089v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dusseau" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823532v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaumont" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548978v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822868v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822873v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626172v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2009.5288994" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822461v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinoni" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zander" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.J.F. Carvalho" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366205v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361507v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822766v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822746v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361506v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361503v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366229v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026026v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366255v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808287v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Schrimpf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807732v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366081v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Moussaoui" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366093v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808277v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Idri" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366543v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357257v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358865v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366544v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00366573v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807132v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807152v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boch" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01670565v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711325v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khaled" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ueno" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dammash" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711405v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menvielle" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#225;nchez" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aylward" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruinsma" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jackson" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367297v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289274v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Kepko" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Vourlidas" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blum" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baker" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lavraud" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03563838v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Astafyeva" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudin" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briand" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brun" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005279v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>