--- v0 (2026-03-05)
+++ v1 (2026-04-09)
@@ -281,2194 +281,2311 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the impact of water temperature setpoint and energy strategies on indoor pool performance</w:t>
+                <w:t xml:space="preserve">Influence of Buoyancy on the Convective Heat Transfer Coefficient at the Exterior Surfaces of a 2d Street Canyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Benakcha</w:t>
+                <w:t xml:space="preserve">Hugo Matry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Hazyuk</w:t>
+                <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 303, pp.114107. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Volume 226 (110822), </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2025.114107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.5236943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384794v1</w:t>
+                <w:t xml:space="preserve">hal-05570431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling peak load reduction potential of ventilated slabs: a numerical study</w:t>
+                <w:t xml:space="preserve">Numerical analysis of the impact of water temperature setpoint and energy strategies on indoor pool performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Nevers</w:t>
+                <w:t xml:space="preserve">Younes Benakcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Malley-Ernewein</w:t>
+                <w:t xml:space="preserve">Ion Hazyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-25. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 303, pp.114107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19401493.2024.2428732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2025.114107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815629v1</w:t>
+                <w:t xml:space="preserve">hal-05384794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor thermal behaviour of an office equipped with a ventilated slab: a numerical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooling peak load reduction potential of ventilated slabs: a numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lorente</w:t>
+                <w:t xml:space="preserve">Alexandre Malley-Ernewein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14 (3), pp.227-246. </w:t>
+              <w:t xml:space="preserve">, 2024, pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19401493.2021.1905714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19401493.2024.2428732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196288v1</w:t>
+                <w:t xml:space="preserve">hal-04815629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical‐analytical study of earth‐air heat exchangers with complex geometries guided by constructal design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indoor thermal behaviour of an office equipped with a ventilated slab: a numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Hazyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruna Rodrigues Nunes</w:t>
+                <w:t xml:space="preserve">Matthieu Cezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Kepes Rodrigues</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/er.7157⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (3), pp.227-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19401493.2021.1905714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345632v1</w:t>
+                <w:t xml:space="preserve">hal-03196288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the arrangement of multiple radiant ceiling panels on the radiant temperature field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical‐analytical study of earth‐air heat exchangers with complex geometries guided by constructal design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Rodrigues Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kepes Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Alberto Oliveira Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.106184⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/er.7157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383268v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of flow architectures on the design of radiant cooling panels, a constructal approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Influence of the arrangement of multiple radiant ceiling panels on the radiant temperature field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mosa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 149, pp.106184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.106184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.12.107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02086914v1</w:t>
+                <w:t xml:space="preserve">hal-02383268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the occupancy scenario on the hygrothermal performance of a room</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rudy Bui</w:t>
+                <w:t xml:space="preserve">Role of flow architectures on the design of radiant cooling panels, a constructal approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150, pp.1345-1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.12.107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2019.106178⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02165644v1</w:t>
+                <w:t xml:space="preserve">hal-02086914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the performances of earth air heat exchangers through Constructal design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruth da Silva Brum</w:t>
+                <w:t xml:space="preserve">Impact of the occupancy scenario on the hygrothermal performance of a room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/er.4835⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 160, pp.106178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2019.106178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274662v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructal design of flow channels for radiant cooling panels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mosa</w:t>
+                <w:t xml:space="preserve">Improving the performances of earth air heat exchangers through Constructal design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth da Silva Brum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/er.4835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.106052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02274685v1</w:t>
+                <w:t xml:space="preserve">hal-02274662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory test to assess sensitivity of bio-based earth materials to fungal growth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Simons</w:t>
+                <w:t xml:space="preserve">Constructal design of flow channels for radiant cooling panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lorente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.06.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145, pp.106052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.106052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810987v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of latent heat exchanges on the design of earth air heat exchangers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laboratory test to assess sensitivity of bio-based earth materials to fungal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouka Amed Jérémy Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel da Silva Diaz Estrada</w:t>
+                <w:t xml:space="preserve">Alexis Simons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz A. O. Rocha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 129, pp.306-317. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.11-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847521v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Saturated Salt Solution and the Dynamic Vapor Sorption techniques based on the measured sorption isotherm of barley straw</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rudy Bui</w:t>
+                <w:t xml:space="preserve">The impact of latent heat exchanges on the design of earth air heat exchangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel da Silva Diaz Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz A. O. Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.03.005⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 129, pp.306-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708203v1</w:t>
+                <w:t xml:space="preserve">hal-01847521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical estimation and sensitivity analysis of the energy demand for 6 industrial buildings in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Attonaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (2), pp.223 - 240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19401493.2017.1322637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the experimental characterization of the hygrothermal properties of straw-clay mixtures to the numerical assessment of their buffering potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the Saturated Salt Solution and the Dynamic Vapor Sorption techniques based on the measured sorption isotherm of barley straw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 97, pp.69 - 81. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.140 - 151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2015.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785406v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture balance assessment at room scale for four cases based on numerical simulations of HAM transfers for a realistic occupancy scenario</w:t>
+                <w:t xml:space="preserve">From the experimental characterization of the hygrothermal properties of straw-clay mixtures to the numerical assessment of their buffering potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolaas Oudhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19401493.2015.1107136⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97, pp.69 - 81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2015.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785401v1</w:t>
+                <w:t xml:space="preserve">hal-01785406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic coupling between vapour and heat transfer in wall assemblies: Analysis of measurements achieved under real climate</w:t>
+                <w:t xml:space="preserve">Moisture balance assessment at room scale for four cases based on numerical simulations of HAM transfers for a realistic occupancy scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 87 (87), pp.129-141. </w:t>
+              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (5), pp.487 - 509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2015.01.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19401493.2015.1107136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01252719v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of a PCM to air heat exchanger storage system for building ventilation application</w:t>
+                <w:t xml:space="preserve">Dynamic coupling between vapour and heat transfer in wall assemblies: Analysis of measurements achieved under real climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Virgone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.02.025⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87 (87), pp.129-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2015.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985318v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the air change rate of airtight buildings under natural conditions using the tracer gas technique. comparison with numerical modelling</w:t>
+                <w:t xml:space="preserve">Experimental assessment of a PCM to air heat exchanger storage system for building ventilation application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2012.10.010⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.375-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985227v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Assessment of the air change rate of airtight buildings under natural conditions using the tracer gas technique. comparison with numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60, pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2012.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impact of direct solar irradiance on heat transfer behind an open-jointed ventilated cladding: Experimental and numerical investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (9), pp.2549-2560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2012.05.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2478,1524 +2595,1524 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-comparaison d'outils de simulation du microclimat urbain et confrontation à de la mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Matry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimaa Delasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chambery, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2025-031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal performance and environmental impact of a wood frame wall enhanced with clay-based plaster: an experimental and simulation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Oms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference CISBAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lausanne, Switzerland. pp.142003, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/14/142003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multi-échelles de l'influence de l'inertie thermique des parois opaques sur la température interne d'un logement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Boutayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Oms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence IPBSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, La Rochelle - Ile d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of air-water coupled transfer in indoor swimming pools and its impact on indoor air quality and energy consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation dynamique d’une piscine couverte et de ses équipements : comparaison entre TRNSYS et Dymola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Benakcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Vitáloš</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence IPBSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, La rochelle/ Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing air-based thermally activated building systems in retrofitted tertiary buildings – Towards the proof of concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARBON-NEUTRAL CITIES - ENERGY EFFICIENCY AND RENEWABLES IN THE DIGITAL ERA (CISBAT 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Lausanne, Switzerland, France. pp.012075, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/2042/1/012075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de substitution d’une dalle activée thermiquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique d’un local traité par un système de ventilation par jet impactant et plancher chauffant : Impact sur la qualité de l’environnement intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Koufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Thellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Building Performance Simulation Association (IBPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructal Design of Radiant Ceiling Panels for Cooling Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructal Law &amp; Second Law Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Porto Alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Thermally Activated Building Systems with the Constructal Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructal Law &amp; Second Law Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Porto Alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVELOPMENT OF AN EFFICIENT LOW TEMPERATURE RADIANT HEATING-COOLING SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructal Law and Second Law Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPACT OF HEAT AND MOISTURE TRANSFER THROUGH A MULTILAYER WALL ON THE COMFORT CONDITIONS OF AN OCCUPIED ROOM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Canadian Conference on Building Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Vancouver (BC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental assessment of a PCM to air heat exchanger for heating peak loads shaving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd international conference on sustainable energy storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, dublin, Ireland. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of coupled heat, air and moisture transfers in an experimental house exposed to natural climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanduine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building simulation 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, aix-les-bains, France. pp.2898-2906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4005,618 +4122,618 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse numérique des flux radiatifs permettant de calculer la température moyenne radiante d’un piéton dans une rue canyon en été</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Matry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Congrès Français de Thermique (SFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis if the influence of opaque wall thermal inertie on summer comfort in residential buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Boutayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Oms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes de solutions passives de rafraîchissement pour l’habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Kamtcheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Siroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la flottabilité sur les coefficients convectifs dans une rue canyon 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Matry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SFT - Paris 05/12/2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la flottabilité sur les coefficients convectifs dans une rue canyon 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Matry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique SFT, Coefficient d'échange convectif en milieu urbain : Mesures et modélisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse numérique du flux radiatif absorbé par un piéton dans une rue canyon en période de vague de chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Matry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4631,51 +4748,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l’Energie Solaire «Congrès JNES 2024»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4685,100 +4802,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaleur – Humidité – Air dans les maisons à ossature bois : Expérimentation et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. INSA de Lyon, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012ISAL0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00790809v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4788,105 +4905,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’analyse des flux de masse et de chaleur dans le bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jordan Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thermique [physics.class-ph]. Université Paul Sabatier Toulouse 3, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04811085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId124"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4954,51 +5071,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A33D40EF"/>
+    <w:nsid w:val="E88A2F63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5102,51 +5219,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2E73341C"/>
+    <w:nsid w:val="4CADBF25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5250,51 +5367,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8A5BF1FC"/>
+    <w:nsid w:val="4C7EA378"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5487,51 +5604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-labat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4532-4327" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169657027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05384794v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benakcha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Hazyuk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.114107" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04815629v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nevers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Malley-Ernewein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2024.2428732" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03196288v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cezard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorente" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2021.1905714" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03345632v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Rodrigues Nunes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kepes Rodrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Alberto Oliveira Rocha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.7157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02383268v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mosa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106184" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086914v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.12.107" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165644v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106178" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02274662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth da Silva Brum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.4835" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02274685v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106052" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Pr&#233;neron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouka Amed J&#233;r&#233;my Ouedraogo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.06.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847521v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel da Silva Diaz Estrada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. O. Rocha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.10.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708203v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01708253v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Attonaty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2017.1322637" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785406v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas Oudhof" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.12.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2015.1107136" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252719v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.01.022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9ZS35Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985318v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.02.025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985227v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2012.10.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086904v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.05.030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505772v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Azam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Matry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Delasse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-031" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05398483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Boutayeb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/14/142003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boutayeb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974510v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974401v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Vit&#225;lo&#353;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03507032v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2042/1/012075" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031566v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04796699v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Koufi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thellier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04970123v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969984v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847556v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767684v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985669v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985568v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanduine Piot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974620v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971824v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kamtcheu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delacourt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Siroux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533109v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973618v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973639v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00790809v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ISAL0115" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04811085v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jordan Labat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-labat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4532-4327" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169657027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570431v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Matry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5236943" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05384794v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benakcha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Hazyuk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.114107" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04815629v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nevers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Malley-Ernewein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2024.2428732" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03196288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cezard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorente" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2021.1905714" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03345632v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Rodrigues Nunes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kepes Rodrigues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Alberto Oliveira Rocha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.7157" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02383268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mosa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106184" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086914v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.12.107" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106178" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02274662v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth da Silva Brum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.4835" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02274685v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106052" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Pr&#233;neron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouka Amed J&#233;r&#233;my Ouedraogo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.06.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847521v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel da Silva Diaz Estrada" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. O. Rocha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.10.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01708253v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Attonaty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2017.1322637" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708203v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas Oudhof" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.12.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2015.1107136" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.01.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9ZS35Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985318v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.02.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985227v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2012.10.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086904v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Roux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.05.030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505772v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Azam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Delasse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-031" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05398483v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Boutayeb" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/14/142003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974591v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boutayeb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974401v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Vit&#225;lo&#353;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03507032v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2042/1/012075" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031566v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04796699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Koufi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thellier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04970123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969984v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847556v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767684v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985568v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanduine Piot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973658v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974620v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971824v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kamtcheu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delacourt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Siroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533109v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973618v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973639v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00790809v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ISAL0115" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04811085v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jordan Labat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>