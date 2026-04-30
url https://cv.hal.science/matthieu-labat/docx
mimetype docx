--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -381,51 +381,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, Volume 226 (110822), </w:t>
+              <w:t xml:space="preserve">, 2026, Volume 226 (110822), pp.110822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2139/ssrn.5236943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1675,222 +1675,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical estimation and sensitivity analysis of the energy demand for 6 industrial buildings in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the Saturated Salt Solution and the Dynamic Vapor Sorption techniques based on the measured sorption isotherm of barley straw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Attonaty</w:t>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (2), pp.223 - 240. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.140 - 151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19401493.2017.1322637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708253v1</w:t>
+                <w:t xml:space="preserve">hal-01708203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Saturated Salt Solution and the Dynamic Vapor Sorption techniques based on the measured sorption isotherm of barley straw</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical estimation and sensitivity analysis of the energy demand for 6 industrial buildings in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+                <w:t xml:space="preserve">Kévin Attonaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 141, pp.140 - 151. </w:t>
+              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (2), pp.223 - 240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19401493.2017.1322637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708203v1</w:t>
+                <w:t xml:space="preserve">hal-01708253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the experimental characterization of the hygrothermal properties of straw-clay mixtures to the numerical assessment of their buffering potential</w:t>
               </w:r>
@@ -1915,51 +1915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolaas Oudhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97, pp.69 - 81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3282,234 +3282,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de substitution d’une dalle activée thermiquement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude numérique d’un local traité par un système de ventilation par jet impactant et plancher chauffant : Impact sur la qualité de l’environnement intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounes Koufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Thellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohir Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Reims, France</w:t>
+              <w:t xml:space="preserve">International Building Performance Simulation Association (IBPSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05031566v1</w:t>
+                <w:t xml:space="preserve">hal-04796699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique d’un local traité par un système de ventilation par jet impactant et plancher chauffant : Impact sur la qualité de l’environnement intérieur</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèle de substitution d’une dalle activée thermiquement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Hazyuk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Building Performance Simulation Association (IBPSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Reims, France</w:t>
+              <w:t xml:space="preserve">IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796699v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructal Design of Radiant Ceiling Panels for Cooling Application</w:t>
               </w:r>
@@ -4130,51 +4130,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse numérique des flux radiatifs permettant de calculer la température moyenne radiante d’un piéton dans une rue canyon en été</w:t>
+                <w:t xml:space="preserve">Influence de la flottabilité sur les coefficients convectifs dans une rue canyon 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Matry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
@@ -4192,397 +4192,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Congrès Français de Thermique (SFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée SFT - Paris 05/12/2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973658v1</w:t>
+                <w:t xml:space="preserve">hal-05533109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis if the influence of opaque wall thermal inertie on summer comfort in residential buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zineb Boutayeb</w:t>
+                <w:t xml:space="preserve">Analyse numérique des flux radiatifs permettant de calculer la température moyenne radiante d’un piéton dans une rue canyon en été</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Matry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Oms</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">32ème Congrès Français de Thermique (SFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974620v1</w:t>
+                <w:t xml:space="preserve">hal-04973658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes de solutions passives de rafraîchissement pour l’habitat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Delacourt</w:t>
+                <w:t xml:space="preserve">Analysis if the influence of opaque wall thermal inertie on summer comfort in residential buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monica Siroux</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Oms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971824v1</w:t>
+                <w:t xml:space="preserve">hal-04974620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la flottabilité sur les coefficients convectifs dans une rue canyon 2D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Matry</w:t>
+                <w:t xml:space="preserve">Etudes de solutions passives de rafraîchissement pour l’habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kamtcheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Siroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SFT - Paris 05/12/2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France. 2024</w:t>
+              <w:t xml:space="preserve">SFT 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533109v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la flottabilité sur les coefficients convectifs dans une rue canyon 2D</w:t>
               </w:r>
@@ -5071,51 +5071,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E88A2F63"/>
+    <w:nsid w:val="0E7B69C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5219,51 +5219,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4CADBF25"/>
+    <w:nsid w:val="F4ABD721"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5367,51 +5367,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4C7EA378"/>
+    <w:nsid w:val="0D5AAFF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5604,51 +5604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-labat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4532-4327" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169657027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570431v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Matry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5236943" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05384794v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benakcha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Hazyuk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.114107" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04815629v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nevers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Malley-Ernewein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2024.2428732" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03196288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cezard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorente" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2021.1905714" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03345632v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Rodrigues Nunes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kepes Rodrigues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Alberto Oliveira Rocha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.7157" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02383268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mosa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106184" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086914v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.12.107" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106178" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02274662v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth da Silva Brum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.4835" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02274685v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106052" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Pr&#233;neron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouka Amed J&#233;r&#233;my Ouedraogo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.06.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847521v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel da Silva Diaz Estrada" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. O. Rocha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.10.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01708253v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Attonaty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2017.1322637" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708203v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas Oudhof" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.12.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2015.1107136" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.01.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9ZS35Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985318v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.02.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985227v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2012.10.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086904v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Roux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.05.030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505772v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Azam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Delasse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-031" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05398483v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Boutayeb" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/14/142003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974591v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boutayeb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974401v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Vit&#225;lo&#353;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03507032v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2042/1/012075" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031566v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04796699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Koufi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thellier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04970123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969984v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847556v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767684v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985568v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanduine Piot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973658v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974620v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971824v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kamtcheu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delacourt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Siroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533109v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973618v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973639v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00790809v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ISAL0115" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04811085v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jordan Labat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-labat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4532-4327" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169657027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570431v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Matry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5236943" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05384794v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benakcha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Hazyuk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.114107" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04815629v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nevers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Malley-Ernewein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2024.2428732" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03196288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cezard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorente" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2021.1905714" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03345632v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Rodrigues Nunes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kepes Rodrigues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Alberto Oliveira Rocha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.7157" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02383268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mosa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106184" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086914v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.12.107" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106178" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02274662v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth da Silva Brum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.4835" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02274685v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106052" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Pr&#233;neron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouka Amed J&#233;r&#233;my Ouedraogo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.06.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847521v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel da Silva Diaz Estrada" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. O. Rocha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.10.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708203v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01708253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Attonaty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2017.1322637" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas Oudhof" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.12.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2015.1107136" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.01.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9ZS35Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985318v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.02.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985227v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2012.10.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086904v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Roux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.05.030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505772v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Azam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Delasse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-031" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05398483v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Boutayeb" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/14/142003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974591v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boutayeb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974401v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Vit&#225;lo&#353;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03507032v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2042/1/012075" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04796699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Koufi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thellier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04970123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969984v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847556v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767684v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985568v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanduine Piot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533109v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973658v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974620v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971824v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kamtcheu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delacourt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Siroux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973618v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973639v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00790809v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ISAL0115" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04811085v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jordan Labat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>