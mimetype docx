--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -315,261 +315,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Buoyancy on the Convective Heat Transfer Coefficient at the Exterior Surfaces of a 2d Street Canyon</w:t>
+                <w:t xml:space="preserve">Numerical analysis of the impact of water temperature setpoint and energy strategies on indoor pool performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Matry</w:t>
+                <w:t xml:space="preserve">Younes Benakcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bonhomme</w:t>
+                <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, Volume 226 (110822), pp.110822. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 303, pp.114107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.5236943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2025.114107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05570431v1</w:t>
+                <w:t xml:space="preserve">hal-05384794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the impact of water temperature setpoint and energy strategies on indoor pool performance</w:t>
+                <w:t xml:space="preserve">Influence of Buoyancy on the Convective Heat Transfer Coefficient at the Exterior Surfaces of a 2d Street Canyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Benakcha</w:t>
+                <w:t xml:space="preserve">Hugo Matry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Hazyuk</w:t>
+                <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 303, pp.114107. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Volume 226 (110822), pp.110822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2025.114107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.5236943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384794v1</w:t>
+                <w:t xml:space="preserve">hal-05570431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooling peak load reduction potential of ventilated slabs: a numerical study</w:t>
               </w:r>
@@ -653,321 +653,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor thermal behaviour of an office equipped with a ventilated slab: a numerical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical‐analytical study of earth‐air heat exchangers with complex geometries guided by constructal design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Rodrigues Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kepes Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Alberto Oliveira Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19401493.2021.1905714⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/er.7157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196288v1</w:t>
+                <w:t xml:space="preserve">hal-03345632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical‐analytical study of earth‐air heat exchangers with complex geometries guided by constructal design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Kepes Rodrigues</w:t>
+                <w:t xml:space="preserve">Indoor thermal behaviour of an office equipped with a ventilated slab: a numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Alberto Oliveira Rocha</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Matthieu Cezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (3), pp.227-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/er.7157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19401493.2021.1905714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345632v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the arrangement of multiple radiant ceiling panels on the radiant temperature field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1040,51 +1040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 150, pp.1345-1352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1144,51 +1144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 160, pp.106178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1248,51 +1248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth da Silva Brum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Energy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1352,51 +1352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 145, pp.106052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1590,51 +1590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel da Silva Diaz Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz A. O. Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2603,537 +2603,537 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-comparaison d'outils de simulation du microclimat urbain et confrontation à de la mesure</w:t>
+                <w:t xml:space="preserve">Thermal performance and environmental impact of a wood frame wall enhanced with clay-based plaster: an experimental and simulation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Azam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Matry</w:t>
+                <w:t xml:space="preserve">Z Boutayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaimaa Delasse</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Oms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès Français de Thermique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25855/SFT2025-031⟩</w:t>
+              <w:t xml:space="preserve">International Conference CISBAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lausanne, Switzerland. pp.142003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/14/142003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505772v1</w:t>
+                <w:t xml:space="preserve">hal-05398483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal performance and environmental impact of a wood frame wall enhanced with clay-based plaster: an experimental and simulation analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-comparaison d'outils de simulation du microclimat urbain et confrontation à de la mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Matry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Boutayeb</w:t>
+                <w:t xml:space="preserve">Chaimaa Delasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference CISBAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lausanne, Switzerland. pp.142003, </w:t>
+              <w:t xml:space="preserve">33ème Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chambery, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/14/142003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25855/SFT2025-031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398483v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multi-échelles de l'influence de l'inertie thermique des parois opaques sur la température interne d'un logement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of air-water coupled transfer in indoor swimming pools and its impact on indoor air quality and energy consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Oms</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IPBSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, La Rochelle - Ile d'Oléron, France</w:t>
+              <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974591v1</w:t>
+                <w:t xml:space="preserve">hal-04974510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of air-water coupled transfer in indoor swimming pools and its impact on indoor air quality and energy consumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse multi-échelles de l'influence de l'inertie thermique des parois opaques sur la température interne d'un logement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Boutayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ion Hazyuk</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Oms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conférence IPBSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, La Rochelle - Ile d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974510v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation dynamique d’une piscine couverte et de ses équipements : comparaison entre TRNSYS et Dymola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Benakcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3184,77 +3184,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing air-based thermally activated building systems in retrofitted tertiary buildings – Towards the proof of concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARBON-NEUTRAL CITIES - ENERGY EFFICIENCY AND RENEWABLES IN THE DIGITAL ERA (CISBAT 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Lausanne, Switzerland, France. pp.012075, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3426,51 +3426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de substitution d’une dalle activée thermiquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3521,51 +3521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructal Law &amp; Second Law Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Porto Alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3590,77 +3590,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Thermally Activated Building Systems with the Constructal Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructal Law &amp; Second Law Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Porto Alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3711,51 +3711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructal Law and Second Law Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3806,51 +3806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Canadian Conference on Building Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Vancouver (BC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4130,675 +4130,675 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la flottabilité sur les coefficients convectifs dans une rue canyon 2D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analyse numérique du flux radiatif absorbé par un piéton dans une rue canyon en période de vague de chaleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Matry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SFT - Paris 05/12/2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France. 2024</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l’Energie Solaire «Congrès JNES 2024»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533109v1</w:t>
+                <w:t xml:space="preserve">hal-04973639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse numérique des flux radiatifs permettant de calculer la température moyenne radiante d’un piéton dans une rue canyon en été</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence de la flottabilité sur les coefficients convectifs dans une rue canyon 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Matry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Congrès Français de Thermique (SFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée SFT - Paris 05/12/2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973658v1</w:t>
+                <w:t xml:space="preserve">hal-05533109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis if the influence of opaque wall thermal inertie on summer comfort in residential buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zineb Boutayeb</w:t>
+                <w:t xml:space="preserve">Etudes de solutions passives de rafraîchissement pour l’habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kamtcheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Siroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">SFT 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974620v1</w:t>
+                <w:t xml:space="preserve">hal-04971824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes de solutions passives de rafraîchissement pour l’habitat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Delacourt</w:t>
+                <w:t xml:space="preserve">Analyse numérique des flux radiatifs permettant de calculer la température moyenne radiante d’un piéton dans une rue canyon en été</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Matry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monica Siroux</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">32ème Congrès Français de Thermique (SFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971824v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la flottabilité sur les coefficients convectifs dans une rue canyon 2D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Matry</w:t>
+                <w:t xml:space="preserve">Analysis if the influence of opaque wall thermal inertie on summer comfort in residential buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Bonhomme</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Oms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique SFT, Coefficient d'échange convectif en milieu urbain : Mesures et modélisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973618v1</w:t>
+                <w:t xml:space="preserve">hal-04974620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse numérique du flux radiatif absorbé par un piéton dans une rue canyon en période de vague de chaleur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence de la flottabilité sur les coefficients convectifs dans une rue canyon 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Matry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l’Energie Solaire «Congrès JNES 2024»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Anglet, France</w:t>
+              <w:t xml:space="preserve">Journée thématique SFT, Coefficient d'échange convectif en milieu urbain : Mesures et modélisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973639v1</w:t>
+                <w:t xml:space="preserve">hal-04973618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5071,51 +5071,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E7B69C6"/>
+    <w:nsid w:val="799A001F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5219,51 +5219,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F4ABD721"/>
+    <w:nsid w:val="488C43C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5367,51 +5367,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0D5AAFF4"/>
+    <w:nsid w:val="4379B2E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5604,51 +5604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-labat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4532-4327" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169657027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570431v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Matry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5236943" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05384794v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benakcha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Hazyuk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.114107" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04815629v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nevers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Malley-Ernewein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2024.2428732" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03196288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cezard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorente" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2021.1905714" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03345632v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Rodrigues Nunes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kepes Rodrigues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Alberto Oliveira Rocha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.7157" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02383268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mosa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106184" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086914v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.12.107" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106178" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02274662v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth da Silva Brum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.4835" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02274685v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106052" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Pr&#233;neron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouka Amed J&#233;r&#233;my Ouedraogo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.06.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847521v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel da Silva Diaz Estrada" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. O. Rocha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.10.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708203v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01708253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Attonaty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2017.1322637" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas Oudhof" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.12.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2015.1107136" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.01.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9ZS35Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985318v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.02.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985227v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2012.10.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086904v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Roux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.05.030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505772v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Azam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Delasse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-031" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05398483v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Boutayeb" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/14/142003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974591v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boutayeb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974401v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Vit&#225;lo&#353;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03507032v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2042/1/012075" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04796699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Koufi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thellier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04970123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969984v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847556v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767684v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985568v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanduine Piot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533109v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973658v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974620v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971824v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kamtcheu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delacourt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Siroux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973618v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973639v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00790809v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ISAL0115" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04811085v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jordan Labat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-labat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4532-4327" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169657027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05384794v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benakcha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Hazyuk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.114107" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570431v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Matry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5236943" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04815629v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nevers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Malley-Ernewein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2024.2428732" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03345632v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Rodrigues Nunes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kepes Rodrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Alberto Oliveira Rocha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorente" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.7157" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03196288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cezard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2021.1905714" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02383268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mosa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106184" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086914v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.12.107" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106178" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02274662v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth da Silva Brum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.4835" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02274685v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106052" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Pr&#233;neron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouka Amed J&#233;r&#233;my Ouedraogo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.06.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847521v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel da Silva Diaz Estrada" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. O. Rocha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.10.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708203v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01708253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Attonaty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2017.1322637" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas Oudhof" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.12.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2015.1107136" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.01.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9ZS35Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985318v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.02.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985227v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2012.10.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086904v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Roux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.05.030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05398483v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Boutayeb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/14/142003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505772v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Azam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Delasse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-031" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974510v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974591v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boutayeb" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974401v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Vit&#225;lo&#353;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03507032v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2042/1/012075" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04796699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Koufi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thellier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04970123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969984v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847556v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767684v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985568v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanduine Piot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973639v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533109v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971824v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kamtcheu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delacourt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Siroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974620v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00790809v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ISAL0115" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04811085v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jordan Labat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>