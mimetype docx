--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -482,278 +482,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The physics of decision approach: a physics-based vision to manage supply chain resilience</w:t>
+                <w:t xml:space="preserve">Building a collaborative manufacturing system’s network resilience through an adaptability potential analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Cerabona</w:t>
+                <w:t xml:space="preserve">Selma Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick Benaben</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Montreuil</w:t>
+                <w:t xml:space="preserve">Eric Ballot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 62 (5), pp.1783-1802. </w:t>
+              <w:t xml:space="preserve">European Journal of Innovation Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2023.2201637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/EJIM-12-2023-1144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074420v1</w:t>
+                <w:t xml:space="preserve">hal-04834992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a collaborative manufacturing system’s network resilience through an adaptability potential analysis</w:t>
+                <w:t xml:space="preserve">The physics of decision approach: a physics-based vision to manage supply chain resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma Ferhat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Oger</w:t>
+                <w:t xml:space="preserve">Thibaut Cerabona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ballot</w:t>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Faugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Innovation Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (5), pp.1783-1802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/EJIM-12-2023-1144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2023.2201637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834992v1</w:t>
+                <w:t xml:space="preserve">hal-04074420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling simulation and machine learning for predictive analytics in supply chain management</w:t>
               </w:r>
@@ -791,51 +791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 62 (23), pp.8397-8414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -882,90 +882,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A force-inspired paradigm for performance-based decision support—Physics of Decision application in nonlinear dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nafe Moradkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Cerabona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Industrial Information Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 41, pp.100656. </w:t>
@@ -1016,51 +1016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria performance analysis based on Physics of Decision — Application to COVID-19 and future pandemics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nafe Moradkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1665,51 +1665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (5), pp.804-848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1743,51 +1743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instability is the norm! A physics-based theory to navigate among risks and opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Faugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2228,51 +2228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An AI framework and a metamodel for collaborative situations: Application to crisis management contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2811,295 +2811,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Deduction of Cross-Organizational Collaborative Business Processes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lamothe</w:t>
+                <w:t xml:space="preserve">Categorisation of the Main Disruptive Events in the Sensitive Products Transportation Supply Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Schoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Sanchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Poler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2018.03.041⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Management and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (2), pp.79-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/ijpme.2018.10369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744194v1</w:t>
+                <w:t xml:space="preserve">hal-01869262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorisation of the Main Disruptive Events in the Sensitive Products Transportation Supply Chains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raul Poler</w:t>
+                <w:t xml:space="preserve">Automated Deduction of Cross-Organizational Collaborative Business Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenxin Mu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Management and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (2), pp.79-89. </w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 453, p.30-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4995/ijpme.2018.10369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2018.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869262v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing in-country transportation risks in humanitarian supply chains by logistics service providers: insights from the 2015 Nepal earthquake</w:t>
               </w:r>
@@ -3664,317 +3664,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision support system for robust humanitarian facility location</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Event-Cloud Platform to Support Decision- Making in Emergency Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dupont</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2015.06.020⟩</w:t>
+              <w:t xml:space="preserve">Information Systems Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (4), pp.857-869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10796-013-9475-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611088v1</w:t>
+                <w:t xml:space="preserve">hal-01207444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Cloud Platform to Support Decision- Making in Emergency Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A decision support system for robust humanitarian facility location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Vargas Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Charles</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uche Okongwu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (4), pp.857-869. </w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (Part B, SI), p. 326-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10796-013-9475-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2015.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207444v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better management of complex emergencies through crisis management meta-modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disasters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 39 (4), pp.687-714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4431,326 +4431,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A business process oriented method to design supply chain performance measurement systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An enterprise modelling approach for better optimisation modelling: application to the humanitarian relief chain coordination problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Business Performance Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJBPM.2011.042013⟩</w:t>
+              <w:t xml:space="preserve">OR Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (3, SI), pp.815-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00291-011-0255-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630525v1</w:t>
+                <w:t xml:space="preserve">hal-01685415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enterprise modelling approach for better optimisation modelling: application to the humanitarian relief chain coordination problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Charles</w:t>
+                <w:t xml:space="preserve">Multi-criteria performance analysis for decision making in project management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OR Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 33 (3, SI), pp.815-841. </w:t>
+              <w:t xml:space="preserve">International Journal of Project Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (8), pp.1057-1069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00291-011-0255-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijproman.2010.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685415v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00682699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria performance analysis for decision making in project management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A business process oriented method to design supply chain performance measurement systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Marquès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Project Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 29 (8), pp.1057-1069. </w:t>
+              <w:t xml:space="preserve">International Journal of Business Performance Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (4), p.354-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijproman.2010.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJBPM.2011.042013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00682699v1</w:t>
+                <w:t xml:space="preserve">hal-01630525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the key determinants of a distributed planning process on the performance of a supply chain</w:t>
               </w:r>
@@ -4838,290 +4838,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to define and assess the agility of supply chains: building on humanitarian experience</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a multi-dimensional project Performance Measurement System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luk van Wassenhove</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Physical Distribution and Logistics Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/09600031011079355⟩</w:t>
+              <w:t xml:space="preserve">Decision Support Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Volume 48 (Issue 2), pp.Pages 342-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dss.2009.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685417v1</w:t>
+                <w:t xml:space="preserve">emse-00682715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a multi-dimensional project Performance Measurement System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A model to define and assess the agility of supply chains: building on humanitarian experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Gourc</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luk van Wassenhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decision Support Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Physical Distribution and Logistics Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (8-9), pp.722-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/09600031011079355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dss.2009.09.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-00682715v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to diagnose local and collaborative supply chain processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5384,51 +5384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, p.71-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5687,365 +5687,365 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Demand Estimation Framework applied to Hyperconnected Transport Systems in Regional Areas</w:t>
+                <w:t xml:space="preserve">Utility-Driven Demand Estimation Framework for Regional Transport Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liz Araceli Cristaldo Jimenez</w:t>
+                <w:t xml:space="preserve">Liz Araceli Cristaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIC 2025 - 11th International Physical Internet Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Hong Kong, China. 10p., </w:t>
+              <w:t xml:space="preserve">MIM 2025 - 11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Automatic Control, Jun 2025, Trondheim, Norway. pp.94-99, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35090/gatech/13252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240545v1</w:t>
+                <w:t xml:space="preserve">hal-05288063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Robustness of Time Series Forecast Models Under Disruptions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Oger</w:t>
+                <w:t xml:space="preserve">Towards a Demand Estimation Framework applied to Hyperconnected Transport Systems in Regional Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liz Araceli Cristaldo Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIM 2025 - 11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.141⟩</w:t>
+              <w:t xml:space="preserve">IPIC 2025 - 11th International Physical Internet Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Hong Kong, China. 10p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35090/gatech/13252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303448v1</w:t>
+                <w:t xml:space="preserve">hal-05240545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utility-Driven Demand Estimation Framework for Regional Transport Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eva Petitdemange</w:t>
+                <w:t xml:space="preserve">Evaluating the Robustness of Time Series Forecast Models Under Disruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Garred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIM 2025 - 11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Federation of Automatic Control, Jun 2025, Trondheim, Norway. pp.94-99, </w:t>
+              <w:t xml:space="preserve">, NTNU, Jun 2025, Trondheim ( Norvège), Norway. pp.829-834, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288063v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la robustesse des modèles de prévision des séries temporelles sous perturbations</w:t>
               </w:r>
@@ -6126,51 +6126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questioning the relevance of using Physical Internet for managing autonomous train shuttles in rural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liz Araceli Cristaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6354,753 +6354,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology for Designing a Decision Support System for Hyperconnected Circular Supply Chain Network Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziqing Wu</w:t>
+                <w:t xml:space="preserve">Vers un Processus Plan Industriel et Commercial orienté Risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Fakhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Montreuil</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Working Conference on Virtual Enterprises (PRO-VE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIRL-SCM 2024 : 15e conférence de l'AIRL-SCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732387v1</w:t>
+                <w:t xml:space="preserve">hal-04883794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Risk-Focused Sales and Operations Planning Process</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simulation-Based Framework for Assessing Synchromodal Transportation Solutions in Low-Density Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Cerabona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liz Araceli Cristaldo Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Bouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Petitdemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GOL'24 - 7th International Conference on Logistics Operations Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-68628-3_23⟩</w:t>
+              <w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Albi, France. pp.261-276, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764618v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing and Enhancing Readiness in Hyperconnected Supply Chains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmut Metin Inan</w:t>
+                <w:t xml:space="preserve">A Methodology for Designing a Decision Support System for Hyperconnected Circular Supply Chain Network Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqing Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Montreuil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIC 2024 - 10th International Physical Internet Conference Empowering Resilient and Sustainable Supply Chain Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35090/gatech/11078⟩</w:t>
+              <w:t xml:space="preserve">25th Working Conference on Virtual Enterprises (PRO-VE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Albi, France. pp.245-258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709114v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Financialized Model for a Risk-Focused Sales and Operations Planning</w:t>
+                <w:t xml:space="preserve">Towards a Risk-Focused Sales and Operations Planning Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Fakhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCOM 2024 - 18th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.118⟩</w:t>
+              <w:t xml:space="preserve">GOL'24 - 7th International Conference on Logistics Operations Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Marrakech, Morocco. pp.236-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-68628-3_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765852v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Risks in Collaborative Network Organizations Within Sales and Operations Planning: A Maturity Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Oger</w:t>
+                <w:t xml:space="preserve">Assessing and Enhancing Readiness in Hyperconnected Supply Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmut Metin Inan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pellegrin</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_20⟩</w:t>
+              <w:t xml:space="preserve">IPIC 2024 - 10th International Physical Internet Conference Empowering Resilient and Sustainable Supply Chain Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Savannah GA USA, United States. 12 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35090/gatech/11078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732183v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demand estimation adapted to hyperconnected transport systems in regional areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eva Petitdemange</w:t>
+                <w:t xml:space="preserve">A Financialized Model for a Risk-Focused Sales and Operations Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Fakhry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Montreuil</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIC 2024 - 10th International Physical Internet Conference Empowering Resilient and Sustainable Supply Chain Ecosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INCOM 2024 - 18th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Vienne, Austria. pp.1114-1119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35090/gatech/11065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04698452v1</w:t>
+                <w:t xml:space="preserve">hal-04765852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un Processus Plan Industriel et Commercial orienté Risque</w:t>
+                <w:t xml:space="preserve">Managing Risks in Collaborative Network Organizations Within Sales and Operations Planning: A Maturity Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Fakhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
@@ -7118,207 +7126,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIRL-SCM 2024 : 15e conférence de l'AIRL-SCM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Albi, France. pp.303-315, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883794v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-Based Framework for Assessing Synchromodal Transportation Solutions in Low-Density Ecosystems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Demand estimation adapted to hyperconnected transport systems in regional areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liz Araceli Cristaldo Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Albi, France. pp.261-276, </w:t>
+              <w:t xml:space="preserve">IPIC 2024 - 10th International Physical Internet Conference Empowering Resilient and Sustainable Supply Chain Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Savannah GA USA, United States. 10 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35090/gatech/11065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732109v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proposal for Automatic Demand Forecast Model Selection</w:t>
               </w:r>
@@ -7671,64 +7671,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization Model-Driven Adaptation in Interconnected Manufacturing Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ballot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7899,645 +7899,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Internet Enabled Hyperconnected Circular Supply Chains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Oger</w:t>
+                <w:t xml:space="preserve">Decision Support in uncertain contexts: Physics of Decision and Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Cerabona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nafe Moradkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIC 2023 - 9th International Physical Internet</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISCRAM 2023 - 20th International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Omaha, United States. p. 54-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251326v1</w:t>
+                <w:t xml:space="preserve">hal-04118953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une logistique urbaine interconnectée pour les pays en voie de développement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sam Ban</w:t>
+                <w:t xml:space="preserve">Physical Internet Enabled Hyperconnected Circular Supply Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqing Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Faugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPIC 2023 - 9th International Physical Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Athènes, Greece. pp.210-219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35090/gatech/7991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153932v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-based Assessment of Hyperconnected Humanitarian Supply Chains Response Readiness</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une logistique urbaine interconnectée pour les pays en voie de développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Petitdemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HICSS2023 - 56th Hawaii International Conference on System Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada. 7 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978438v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to a Physics-Based Theory to Manage Risks and Opportunities in Supply Chains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Simulation-based Assessment of Hyperconnected Humanitarian Supply Chains Response Readiness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Grest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Gitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-ESA 2020 - International Conference on Interoperability for Enterprise Systems and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-90387-9_23⟩</w:t>
+              <w:t xml:space="preserve">HICSS2023 - 56th Hawaii International Conference on System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HICSS, Jan 2023, Hawai, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24251/hicss.2023.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997387v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision Support in uncertain contexts: Physics of Decision and Virtual Reality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Introduction to a Physics-Based Theory to Manage Risks and Opportunities in Supply Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Cerabona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nafe Moradkhani</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2023 - 20th International Conference on Information Systems for Crisis Response and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">I-ESA 2020 - International Conference on Interoperability for Enterprise Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Tarbes, France. pp.283-292, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-90387-9_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118953v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Value-Oriented Metamodel for Small and Medium Entreprises Decision Making</w:t>
               </w:r>
@@ -8562,51 +8562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Miclo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8638,265 +8638,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ant Colony System for the Skilled, Multi-depot VRP with Due Dates and Time Windows</w:t>
+                <w:t xml:space="preserve">Demand-supply alignment in supply chain networks with access to hyperconnected production options</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Dubillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lorca</w:t>
+                <w:t xml:space="preserve">Ashwin S. Pothen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmut Metin Inan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC'2023-The 22nd World Congress of the International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.11129-11134, </w:t>
+              <w:t xml:space="preserve">IPIC 2023 - 9 th International Physical Internet Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Athènes, Greece. pp.494-504, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35090/gatech/8030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302099v1</w:t>
+                <w:t xml:space="preserve">hal-04252051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demand-supply alignment in supply chain networks with access to hyperconnected production options</w:t>
+                <w:t xml:space="preserve">An Ant Colony System for the Skilled, Multi-depot VRP with Due Dates and Time Windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashwin S. Pothen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Montreuil</w:t>
+                <w:t xml:space="preserve">Marine Dubillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIC 2023 - 9 th International Physical Internet Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Athènes, Greece. pp.494-504, </w:t>
+              <w:t xml:space="preserve">IFAC'2023-The 22nd World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.11129-11134, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35090/gatech/8030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252051v1</w:t>
+                <w:t xml:space="preserve">hal-04302099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Flow-Oriented Reference Model for Educational Organizations</w:t>
               </w:r>
@@ -8999,51 +8999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a demand estimation adapted to hyperconnected transport systems in regional areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liz Araceli Cristaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9101,299 +9101,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics of Decision: managing and preparing critical supply chains to supply disruptions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to the minitrack on Digital and Hyperconnected Supply Chain Systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Faugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Fosso Wamba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC'2023-The 22nd World Congress of the International Federation of Automatic Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HICSS 2023 - 56th Hawaii International Conference on System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Maui, Hawaii, United States. pp.448</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302755v1</w:t>
+                <w:t xml:space="preserve">hal-04170823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the minitrack on Digital and Hyperconnected Supply Chain Systems.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physics of Decision: managing and preparing critical supply chains to supply disruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Cerabona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Grest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jeany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HICSS 2023 - 56th Hawaii International Conference on System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC'2023-The 22nd World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.11135-11140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170823v1</w:t>
+                <w:t xml:space="preserve">hal-04302755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluate the Potential of the Physical Internet for Last Mile Delivery in Developing Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9447,308 +9447,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Analysis of the Adaptability Potential of a Collaborative Manufacturing System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Ballot</w:t>
+                <w:t xml:space="preserve">Market Potential Estimation Framework for Circular Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqing Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Faugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2023 - 24th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Valence, Spain. pp.618-630, </w:t>
+              <w:t xml:space="preserve">IFAC'2023-The 22nd World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.10333-10338, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42622-3_44⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252088v1</w:t>
+                <w:t xml:space="preserve">hal-04302245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Market Potential Estimation Framework for Circular Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziqing Wu</w:t>
+                <w:t xml:space="preserve">Towards an Analysis of the Adaptability Potential of a Collaborative Manufacturing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC'2023-The 22nd World Congress of the International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.10333-10338, </w:t>
+              <w:t xml:space="preserve">PRO-VE 2023 - 24th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Valence, Spain. pp.618-630, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42622-3_44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302245v1</w:t>
+                <w:t xml:space="preserve">hal-04252088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une estimation de la demande adaptée aux systèmes de transports hyperconnectés en milieu régional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liz Araceli Cristaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9838,51 +9838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ben Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10193,90 +10193,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'impact de contraintes organisationnelles pour la planification des opérations de maintenance d'un service d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dubillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10431,51 +10431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamideh Afsarmanesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10535,51 +10535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Intelligent Decision Support System Inspired by Newton’s Laws of Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nafe Moradkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10669,51 +10669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A physics-based approach to evaluate crisis impacts on project management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jeany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10794,51 +10794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametrized SEIR model for performance-based decision support: A case study of COVID-19 epidemic in the state of Georgia (USA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nafe Moradkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10906,51 +10906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the potentialities of Physical Internet for Developing Countries Last Mile deliveries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11044,51 +11044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Innovative Risk- and Opportunity- Oriented System for SMEs’ Decision-Makers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ben Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11152,103 +11152,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Simulation-Based Experiment for Assessing the Relevance of the Physical Internet Concept for Humanitarian Supply Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Grest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmut Metin Inan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaarit M. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali V. Barenji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPIC 2021 - 8th International Physical Internet Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, Greece. 10 p</w:t>
@@ -11277,51 +11277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Humanitarian Supply Chain Maturity Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Grest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11372,103 +11372,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Supply Chain Modelling for Risk Management based on SCOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Cerabona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRO-VE 2021 - 22nd IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.601-610, </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11630,736 +11630,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03346653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the minitrack on Digital and Hyperconnected Supply Chain Systems.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Making Strategic Supply Chain Capacity Planning more Dynamic to cope with Hyperconnected and Uncertain Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Fosso Wamba</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HICSS 2021 - 54th Hawaii International Conference on System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2021, Online, United States. pp.2046-2047, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jan 2021, Hawaï Online, United States. pp.2057-2066</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272623v1</w:t>
+                <w:t xml:space="preserve">hal-03095398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Strategic Supply Chain Capacity Planning more Dynamic to cope with Hyperconnected and Uncertain Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederick Benaben</w:t>
+                <w:t xml:space="preserve">Assessing Physical Internet potential for Humanitarian Supply Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Grest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HICSS 2021 - 54th Hawaii International Conference on System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2021, Hawaï Online, United States. pp.2057-2066</w:t>
+              <w:t xml:space="preserve">, Jan 2021, Kauai, Hawaii Online, United States. pp.2048-2056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095398v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Physical Internet potential for Humanitarian Supply Chains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Grest</w:t>
+                <w:t xml:space="preserve">Toward Resilient and Efficient Maintenance Planning for Water Supply Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dubillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Montreuil</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HICSS 2021 - 54th Hawaii International Conference on System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRO-VE 2021 - 22nd IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.591-600, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095570v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03346551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Resilient and Efficient Maintenance Planning for Water Supply Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to the minitrack on Digital and Hyperconnected Supply Chain Systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Cantet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Faugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Fosso Wamba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2021 - 22nd IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.591-600, </w:t>
+              <w:t xml:space="preserve">HICSS 2021 - 54th Hawaii International Conference on System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Online, United States. pp.2046-2047, </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_55⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24251/HICSS.2021.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03346551v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche globale pour soutenir le processus Adaptive Sales and Operations Planning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Oger</w:t>
+                <w:t xml:space="preserve">Physical Internet inspired Atomic Modeling for Supply Chain Risk Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Cerabona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Miclo</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI-Qualita21 : 14ème Conférence Internationale Génie Industriel QUALITA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Grenoble (à distance), France. pp.126-133</w:t>
+              <w:t xml:space="preserve">IPIC 2021 - 8th International Physical Internet Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, Greece. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332004v1</w:t>
+                <w:t xml:space="preserve">hal-03395217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Internet inspired Atomic Modeling for Supply Chain Risk Management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Gitto</w:t>
+                <w:t xml:space="preserve">Vers une approche globale pour soutenir le processus Adaptive Sales and Operations Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Montreuil</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Miclo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIC 2021 - 8th International Physical Internet Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, Greece. 10 p</w:t>
+              <w:t xml:space="preserve">CIGI-Qualita21 : 14ème Conférence Internationale Génie Industriel QUALITA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Grenoble (à distance), France. pp.126-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395217v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’un modèle de simulation pour l’évaluation de la pertinence de l’Internet Physique pour les chaînes d’approvisionnement humanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Grest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12512,407 +12512,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceability and Risk Management in Multi-modal Container Transport: A Small - Scale Review of methods and technologies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+                <w:t xml:space="preserve">Toward Automated Qualitative Supply Chain Diagnoses in Engineering-to-Order Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamideh Afsarmanesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GOL'20 - The 5th edition of the IEEEE International Conference on Logistics Operations Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ILS 2020 - 8th International Conference on Information Systems, Logistics and Supply Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Austin, United States. pp.79-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985517v1</w:t>
+                <w:t xml:space="preserve">hal-02940630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Automated Qualitative Supply Chain Diagnoses in Engineering-to-Order Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Fouque</w:t>
+                <w:t xml:space="preserve">Humanitarian Response Readiness Metric for More Effective Relief Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmut Metin Inan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Faisal Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILS 2020 - 8th International Conference on Information Systems, Logistics and Supply Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2020, Austin, United States. pp.79-86</w:t>
+              <w:t xml:space="preserve">, Apr 2020, Austin, United States. pp.381-388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940630v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanitarian Response Readiness Metric for More Effective Relief Operations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Faisal Ahmed</w:t>
+                <w:t xml:space="preserve">Traceability and Risk Management in Multi-modal Container Transport: A Small - Scale Review of methods and technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheik Aboubakar Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Namakiaraghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Rosemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILS 2020 - 8th International Conference on Information Systems, Logistics and Supply Chain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GOL'20 - The 5th edition of the IEEEE International Conference on Logistics Operations Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Rabat, Morocco. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GOL49479.2020.9314760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940609v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Model-Driven Engineering as the Next Challenge for Artificial Intelligence – Application to Risk and Crisis Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13119,51 +13119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A physics-based theory to navigate across risks and opportunities in the performance space:Application to crisis management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13361,51 +13361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Assessing Physical Internet Potential Benefits for Humanitarian Supply Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Grest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13581,51 +13581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Physical Internet-Enabled Supply Chain and Logistics Networks in Developing Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13685,90 +13685,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Physics-Based Approach for Managing Supply Chain Risks and Opportunities Within Its Performance Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Cerabona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13819,51 +13819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tentative Framework for Risk and Opportunity Detection in A Collaborative Environment Based on Data Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13957,51 +13957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the usage of Virtual Reality for Crisis Management exercises in Critical Industrial Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Conges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14069,51 +14069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Meta Model for a Blockchain-based Supply Chain Traceability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Grest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14199,51 +14199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics of Organization Dynamics: An AI Framework for opportunity and risk management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14588,90 +14588,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving parcels transportation performance by introducing a hitchhiker parcel model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIEA 2019 - IEEE 6th International Conference on Industrial Engineering and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Tokyo, Japan. pp.420-429, </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14731,51 +14731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14816,505 +14816,505 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process control and decision-making for Demand Driven Sales and Operations Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">Toward Humanitarian Supply Chains Enhancement by Using Physical Internet Principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Grest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IESM 19 - 8th International Conference on Industrial Engineering and Systems Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Shangai, China. p.735-740, </w:t>
+              <w:t xml:space="preserve">, Sep 2019, Shangai, China. p. 856-861, </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414644v1</w:t>
+                <w:t xml:space="preserve">hal-02414506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Humanitarian Supply Chains Enhancement by Using Physical Internet Principles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Grest</w:t>
+                <w:t xml:space="preserve">Process control and decision-making for Demand Driven Sales and Operations Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IESM 19 - 8th International Conference on Industrial Engineering and Systems Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Shangai, China. p. 856-861, </w:t>
+              <w:t xml:space="preserve">, Sep 2019, Shangai, China. p.735-740, </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414506v1</w:t>
+                <w:t xml:space="preserve">hal-02414644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A process map for the demand driven adaptive enterprise model: towards an explicit cartography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Miclo</w:t>
+                <w:t xml:space="preserve">Toward automated qualitative supply chain diagnoses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamideh Afsarmanesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILS 2018 - 7th International Conference on Information Systems, Logistics and Supply Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France. p.664-672</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France. p.296-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883504v1</w:t>
+                <w:t xml:space="preserve">hal-01886041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supply chain evolution and supply chain capability planning methodologies: A review and gap identification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Hyperconnected Supply Chain Capability Planning: Conceptual Framework Proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILS 2018 - 7th International Conference on Information Systems, Logistics and Supply Chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">IPIC 2018 - 5th International Physical Internet Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Groningen, Netherlands. p. 72-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886020v1</w:t>
+                <w:t xml:space="preserve">hal-01875900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une cartographie de processus explicite pour le modèle Demand Driven Adaptive Enterprise</w:t>
+                <w:t xml:space="preserve">A process map for the demand driven adaptive enterprise model: towards an explicit cartography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baptiste</w:t>
@@ -15345,527 +15345,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Miclo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 13 p</w:t>
+              <w:t xml:space="preserve">ILS 2018 - 7th International Conference on Information Systems, Logistics and Supply Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France. p.664-672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852605v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new transport management system design considering the upcoming logistics environment and the sensitive products supply chains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diana Pinon-Baca</w:t>
+                <w:t xml:space="preserve">Supply chain evolution and supply chain capability planning methodologies: A review and gap identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILS 2018 - 7th International Conference on Information Systems, Logistics and Supply Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France. p.286-295</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885901v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Decision Support Automation for Supply Chain Risk Management among Logistics Network Stakeholders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederick Benaben</w:t>
+                <w:t xml:space="preserve">Vers une cartographie de processus explicite pour le modèle Demand Driven Adaptive Enterprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Miclo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 13 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884393v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward automated qualitative supply chain diagnoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Fouque</w:t>
+                <w:t xml:space="preserve">A new transport management system design considering the upcoming logistics environment and the sensitive products supply chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Schoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Pinon-Baca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederick Benaben</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILS 2018 - 7th International Conference on Information Systems, Logistics and Supply Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France. p.296-306</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France. p.286-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886041v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Hyperconnected Supply Chain Capability Planning: Conceptual Framework Proposal</w:t>
+                <w:t xml:space="preserve">Towards Decision Support Automation for Supply Chain Risk Management among Logistics Network Stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Montreuil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIC 2018 - 5th International Physical Internet Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. p.1505-1510, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875900v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semantic-checking based Model-driven Approach to Serve Multi-organization Collaboration</w:t>
               </w:r>
@@ -15877,64 +15877,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiexin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16188,90 +16188,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'indispensable évolution des &amp;quot;transport management system&amp;quot; pour le pilotage des flux de produits sensibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Machado-Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16303,274 +16303,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for supply chain management monitoring systems adapted to crisis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+                <w:t xml:space="preserve">Adaptive sales &amp; operations planning: Innovative concept for manufacturing collaborative decisions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Conges</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Miclo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRO-VE 2018 - 19th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Cardiff, United Kingdom. p.512-523, </w:t>
+              <w:t xml:space="preserve">, Sep 2018, Cardiff, United Kingdom. p.362-374, </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-99127-6_44⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99127-6_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884982v1</w:t>
+                <w:t xml:space="preserve">hal-01885026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive sales &amp; operations planning: Innovative concept for manufacturing collaborative decisions?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Vidal</w:t>
+                <w:t xml:space="preserve">A new approach for supply chain management monitoring systems adapted to crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Schoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Miclo</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Conges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRO-VE 2018 - 19th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Cardiff, United Kingdom. p.362-374, </w:t>
+              <w:t xml:space="preserve">, Sep 2018, Cardiff, United Kingdom. p.512-523, </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-99127-6_31⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99127-6_44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885026v1</w:t>
+                <w:t xml:space="preserve">hal-01884982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skill-based routing problem in Emergency Call Centers: toward an improvement of response time</w:t>
               </w:r>
@@ -16703,51 +16703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salatge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16785,51 +16785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Conceptual Framework and a Suite of Tools to Support Crisis Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16837,51 +16837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salatge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HICSS 2017 - 50th Hawaii International Conference on System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HICSS, Jan 2017, Hawaii, United States. p.237-246</w:t>
@@ -16904,459 +16904,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking in real time the blood products transportations to make good decisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Diagnostic de processus automatisé via le Physical Internet : application à la chaîne logistique des produits sanguins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Ghislaine Anquetil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2017 - 14th International Conference on Information Systems for Crisis Response and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Albi, France. p. 173-180</w:t>
+              <w:t xml:space="preserve">CIGI 2017 - 12ème Congrès International de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Compiègne, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618600v1</w:t>
+                <w:t xml:space="preserve">hal-01726392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic de processus automatisé via le Physical Internet : application à la chaîne logistique des produits sanguins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Tracking in real time the blood products transportations to make good decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Ghislaine Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Ghislaine Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI 2017 - 12ème Congrès International de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Compiègne, France. 8 p</w:t>
+              <w:t xml:space="preserve">ISCRAM 2017 - 14th International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Albi, France. p. 173-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726392v1</w:t>
+                <w:t xml:space="preserve">hal-01618600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable performance measurement for humanitarian supply chain operations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tina Comes</w:t>
+                <w:t xml:space="preserve">Une plateforme pour favoriser la collaboration et l'agilité dans les réseaux logistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2017 - 14th International Conference on Information Systems for Crisis Response and Management </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Albi, France. p.775-783</w:t>
+              <w:t xml:space="preserve">CIGI 2017 - 12ème Congrès International de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Compiègne, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686623v1</w:t>
+                <w:t xml:space="preserve">hal-01727316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une plateforme pour favoriser la collaboration et l'agilité dans les réseaux logistiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederick Benaben</w:t>
+                <w:t xml:space="preserve">Sustainable performance measurement for humanitarian supply chain operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Laguna Salvado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Comes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI 2017 - 12ème Congrès International de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Compiègne, France. 9 p</w:t>
+              <w:t xml:space="preserve">ISCRAM 2017 - 14th International Conference on Information Systems for Crisis Response and Management </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Albi, France. p.775-783</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727316v1</w:t>
+                <w:t xml:space="preserve">hal-01686623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling supply chain agility and resilience improvement: toward a methodolody and platform</w:t>
               </w:r>
@@ -17381,51 +17381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2017 - 20th World congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France. p.9560-9564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17450,77 +17450,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the labile blood products transportation processes using physical Internet, complex event processing and process mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17565,719 +17565,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Platform to Support Collaboration and Agility in Logistics Web</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederick Benaben</w:t>
+                <w:t xml:space="preserve">A study on the sub-regionalization of humanitarian supply chain: the IFRC case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Laguna Salvado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Comes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIC 2016 - 3rd International Physical Internet Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">ISCRAM 2016 -13th International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rio de Janeiro, Brazil. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123699v1</w:t>
+                <w:t xml:space="preserve">hal-01759589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical study of Demand-Driven MRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Miclo</w:t>
+                <w:t xml:space="preserve">Towards a Hyperconnected Transportation Management System: Application to Blood Logistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Schoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Milian</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Ghislaine Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILS 2016 - 6th International Conference on Information Systems, Logistics and Supply Chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">PRO-VE 2016 - 17th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Porto, Portugal. p.3-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623160v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based system to enhance coordination of hospital practitioners: a case study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Gaborit</w:t>
+                <w:t xml:space="preserve">A Platform to Support Collaboration and Agility in Logistics Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-ESA 16 - 8th International conference Interoperability for Enterprise Systems and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IPIC 2016 - 3rd International Physical Internet Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Atlanta, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623449v1</w:t>
+                <w:t xml:space="preserve">hal-02123699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Metamodel for Knowledge Management in Crisis Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederick Benaben</w:t>
+                <w:t xml:space="preserve">An empirical study of Demand-Driven MRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Miclo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Salatge</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Milian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HICSS 2016 - 49th Hawaii International Conference on System Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ILS 2016 - 6th International Conference on Information Systems, Logistics and Supply Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596361v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on the sub-regionalization of humanitarian supply chain: the IFRC case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tina Comes</w:t>
+                <w:t xml:space="preserve">Knowledge-based system to enhance coordination of hospital practitioners: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Grenade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2016 -13th International Conference on Information Systems for Crisis Response and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">I-ESA 16 - 8th International conference Interoperability for Enterprise Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Guimarães, Portugal. p. 275-281, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-30957-6_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759589v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Hyperconnected Transportation Management System: Application to Blood Logistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Schoen</w:t>
+                <w:t xml:space="preserve">A Metamodel for Knowledge Management in Crisis Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Ghislaine Anquetil</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salatge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2016 - 17th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HICSS 2016 - 49th Hawaii International Conference on System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Koloa, Hawaï, United States. pp.126-135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HICSS.2016.24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614579v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization Algorithms for Collaborative Manufacturing and Logistics Processes</w:t>
               </w:r>
@@ -18812,77 +18812,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the emergency response using an event-driven system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I-ESA 2014 Workshops and the doctoral symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Albi, France. pp.216-221, </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19033,64 +19033,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of collaborative behavior through a service-oriented mediation system The case of crisis management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19375,64 +19375,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiexin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19477,646 +19477,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Health Disaster: Research Design for the Response to the 2014 West African Ebola Outbreak</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tina Comes</w:t>
+                <w:t xml:space="preserve">Towards an Agile and Collaborative Platform for Managing Supply Chain Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartel van De Walle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+                <w:t xml:space="preserve">Beatriz Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Poler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HUMTECH 2015 - Humanitarian Technology: Science, Systems and Global Impact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Boston, United States. p. 81-89, </w:t>
+              <w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nîmes, France. pp.64-72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.06.061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609213v1</w:t>
+                <w:t xml:space="preserve">hal-01438408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Agile and Collaborative Platform for Managing Supply Chain Uncertainties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the Health Disaster: Research Design for the Response to the 2014 West African Ebola Outbreak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Comes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartel van De Walle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Laguna Salvado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raul Poler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nîmes, France. pp.64-72, </w:t>
+              <w:t xml:space="preserve">HUMTECH 2015 - Humanitarian Technology: Science, Systems and Global Impact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Boston, United States. p. 81-89, </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.06.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438408v1</w:t>
+                <w:t xml:space="preserve">hal-01609213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting decision for road crisis management through an agile and collaborative information system</w:t>
+                <w:t xml:space="preserve">Towards an Enterprise Social Network to Support Inter-organizational Collaborations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mace Ramete</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Sarah Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-ESA 2014 Workshops and the doctoral symposium </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Albi, France. pp.208-212, </w:t>
+              <w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Albi, France. pp.421-428, </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119081418.ch29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695252v1</w:t>
+                <w:t xml:space="preserve">hal-01437909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRP vs. Demand-Driven MRP: Towards an Objective Comparison</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Fontanili</w:t>
+                <w:t xml:space="preserve">Supporting decision for road crisis management through an agile and collaborative information system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mace Ramete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Milian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IESM 2015 - International Conference on Industrial Engineering and Systems Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">I-ESA 2014 Workshops and the doctoral symposium </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Albi, France. pp.208-212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119081418.ch29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611000v1</w:t>
+                <w:t xml:space="preserve">hal-01695252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Enterprise Social Network to Support Inter-organizational Collaborations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederick Benaben</w:t>
+                <w:t xml:space="preserve">MRP vs. Demand-Driven MRP: Towards an Objective Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Miclo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Milian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IESM 2015 - International Conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Séville, Spain. pp.1072-1080</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_38⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01437909v1</w:t>
+                <w:t xml:space="preserve">hal-01611000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RTLS-based Process Mining: Towards an Automatic Process Diagnosis in Healthcare</w:t>
               </w:r>
@@ -20128,51 +20128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Miclo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20351,633 +20351,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Collaborations by Assessing the Expected Financial Benefits of Improvement Projects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Miclo</w:t>
+                <w:t xml:space="preserve">A mediation information system for road crisis management unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mace Ramete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Fontanili</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_16⟩</w:t>
+              <w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Albi, France. p.225-235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710013v1</w:t>
+                <w:t xml:space="preserve">hal-01650708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mediation information system for road crisis management unit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mace Ramete</w:t>
+                <w:t xml:space="preserve">Enhancing Collaborations by Assessing the Expected Financial Benefits of Improvement Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Miclo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederick Benaben</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Albi, France. p.225-235, </w:t>
+              <w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Albi, France. p.189-200, </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650708v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Realistic Scenarios for Disaster Management Quantitative Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Vargas Florez Vargas Florez</w:t>
+                <w:t xml:space="preserve">A PaaS to support collaborations through service composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dupont</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Information Systems for Crisis Response and Management in Mediterranean Countries (ISCRAM-Med 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SCC 2014 - 11th IEEE International Conference on Services Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Anchorage, United States. pp.677-684, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SCC.2014.94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535857v1</w:t>
+                <w:t xml:space="preserve">hal-01596369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Systems in Crisis Management: A Proposal for a Conceptual Framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
+                <w:t xml:space="preserve">Designing Realistic Scenarios for Disaster Management Quantitative Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Vargas Florez Vargas Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Working Conference on Virtual Enterprises (PROVE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International Conference on Information Systems for Crisis Response and Management in Mediterranean Countries (ISCRAM-Med 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Pennsylvania, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392142v1</w:t>
+                <w:t xml:space="preserve">hal-01535857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PaaS to support collaborations through service composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Montarnal</w:t>
+                <w:t xml:space="preserve">Collaborative Systems in Crisis Management: A Proposal for a Conceptual Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lamothe</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCC 2014 - 11th IEEE International Conference on Services Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Anchorage, United States. pp.677-684, </w:t>
+              <w:t xml:space="preserve">15th Working Conference on Virtual Enterprises (PROVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. pp.396-405, </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SCC.2014.94⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44745-1_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596369v1</w:t>
+                <w:t xml:space="preserve">hal-01392142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Non-functional Framework for Assessing Organizations in Collaborative Networks</w:t>
               </w:r>
@@ -20989,51 +20989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21214,51 +21214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21331,90 +21331,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meta-ontology for knowledge acquisition and exploitation of collaborative social systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mace Ramete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BESC 2014 - 2014 IEEE International conference on Behavioral, Economic, and Socio-Cultural Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Shanghai, China. art. 7059526- 7 p., </w:t>
@@ -21452,51 +21452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a predictive model for decision support in road crisis management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mace Ramete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21504,51 +21504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Steffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 7TH IEEE INTERNATIONAL CONFERENCE ON DIGITAL ECOSYSTEMS AND TECHNOLOGIES (DEST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Menlo Park, CA, United States. pp.137-140</w:t>
@@ -21603,77 +21603,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Working Conference on Virtual Enterprises, (PROVE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Dresden, Germany. pp.681-690, </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21919,77 +21919,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a collaborative and agile information decision support system for transport crisis management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mace Ramete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22027,90 +22027,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A road crisis management metamodel for an information decision support system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mace Ramete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-DEST 2012 -6th IEEE International conference on Digital Ecosystems and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Campione d'Italia, Italy. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22135,77 +22135,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A collaborative information system supporting decision and collaboration in transport crisis context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mace Ramete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22243,77 +22243,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MISE 3.0: An Agile Support for Collaborative Situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22494,51 +22494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Stuehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Verginadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-DEST 2012 -6th IEEE International conference on Digital Ecosystems and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Campione d'Italia, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22602,51 +22602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Working Conference on Virtual Enterprises (PROVE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, São Paulo, Brazil. pp.486-493, </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22706,51 +22706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Barthe-Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCRAM 2011 -8th International conference on Information Systems for Crisis Response and Management : from early-warning systems to preparedness and training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Lisbon, Portugal. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23016,269 +23016,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the key determinants of a distributed planning process on the performance of a supply chain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Deschamps</w:t>
+                <w:t xml:space="preserve">Collaboration Networks Involving Humanitarian Organisations - Particular Problems for a Particular Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien François</w:t>
+                <w:t xml:space="preserve">Rolando Tomasini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Rencontres Internationales de Recherche en Logistique, RIRL'2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRO-VE 2010 - 11th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.157-165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00585056v1</w:t>
+                <w:t xml:space="preserve">hal-01055998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration Networks Involving Humanitarian Organisations - Particular Problems for a Particular Sector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Charles</w:t>
+                <w:t xml:space="preserve">Impact of the key determinants of a distributed planning process on the performance of a supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uche Onkongwu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rolando Tomasini</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2010 - 11th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8èmes Rencontres Internationales de Recherche en Logistique, RIRL'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01055998v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do the Key Determinants of a Distributed Planning Process Impact on the Performance of a Supply Chain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uche Okongwu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23570,217 +23570,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01055993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadre de référence de l'agilité dans les chaînes logistiques : retour d'expérience du secteur humanitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Charles</w:t>
+                <w:t xml:space="preserve">Proposition d'un méta modèle pour aider au pilotage du processus de réponse à une crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Rongier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Galasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGI'09 -8ème Congrès international de Génie Industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771192v1</w:t>
+                <w:t xml:space="preserve">hal-01771186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un méta modèle pour aider au pilotage du processus de réponse à une crise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Gourc</w:t>
+                <w:t xml:space="preserve">Cadre de référence de l'agilité dans les chaînes logistiques : retour d'expérience du secteur humanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Galasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGI'09 -8ème Congrès international de Génie Industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771186v1</w:t>
+                <w:t xml:space="preserve">hal-01771192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from previous humanitarian operations, a business process reengineering approach</w:t>
               </w:r>
@@ -23792,51 +23792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Tomasini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCRAM 2009 -6th International conference on Information Systems for Crisis Response and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Gothenburg, Sweden. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23950,51 +23950,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a &amp;quot;leagile&amp;quot; system by integration of demand chains and supply chains : an AATP approach</w:t>
+                <w:t xml:space="preserve">Order fulfilment in stock-out situations using a non sequential advanced atp model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uche Okongwu</w:t>
@@ -24012,192 +24012,218 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Humez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILS 2008 -2nd International conference on Information systems, Logistics, and Supply chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Madison (US-WI), United States. p.405-414</w:t>
+              <w:t xml:space="preserve">POM Tokyo 2008 -3rd World conference on Production and Operations Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Tokyo, Japan. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759049v1</w:t>
+                <w:t xml:space="preserve">hal-01759050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MULTI-DIMENSIONAL MODEL FOR PROJECT PERFORMANCE ANALYSIS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation d'une situation de crise : vers une interopérabilité des systèmes d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Gourc</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tipret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation, Optimisation et Simulation des Systèmes : Communication, Coopération et Coordination (MOSIM 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">7e Conférence Internationale de MOdélisation et SIMulation - MOSIM'08 « Modélisation, Optimisation et Simulation des Systèmes : Communication, Coopération et Coordination»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.#</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00682756v1</w:t>
+                <w:t xml:space="preserve">hal-00356157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order fulfilment in stock-out situations using a non sequential advanced atp model</w:t>
+                <w:t xml:space="preserve">Towards a &amp;quot;leagile&amp;quot; system by integration of demand chains and supply chains : an AATP approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uche Okongwu</w:t>
@@ -24215,194 +24241,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Humez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POM Tokyo 2008 -3rd World conference on Production and Operations Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Tokyo, Japan. 16 p</w:t>
+              <w:t xml:space="preserve">ILS 2008 -2nd International conference on Information systems, Logistics, and Supply chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Madison (US-WI), United States. p.405-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759050v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'une situation de crise : vers une interopérabilité des systèmes d'information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A MULTI-DIMENSIONAL MODEL FOR PROJECT PERFORMANCE ANALYSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Conférence Internationale de MOdélisation et SIMulation - MOSIM'08 « Modélisation, Optimisation et Simulation des Systèmes : Communication, Coopération et Coordination»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.#</w:t>
+              <w:t xml:space="preserve">Modélisation, Optimisation et Simulation des Systèmes : Communication, Coopération et Coordination (MOSIM 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356157v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00682756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving coordination in humanitarian supply chains : an enterprise modelling approach</w:t>
               </w:r>
@@ -24427,51 +24427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Tomasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luk N. van Wassenhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24928,90 +24928,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Systems interoperability as a way to Partners Integration in a Crisis Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chihab Hanachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSSEA 2007 20th International Conference on Software &amp; Systems Engineering and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25131,51 +25131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to define local and cooperative typologies of supply chain processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25347,51 +25347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management by performance of supply chain processes with the reed method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25455,51 +25455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GI 2005 -6ème Congrès international de génie industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Besançon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25550,51 +25550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSCM 2005 -International Conference on Operations and Supply Chain Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Bali, Indonesia. p.H9-H16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25740,51 +25740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM 2004 - 5ème Conférence francophone de modélisation et simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Nantes, France. p.1047-1054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25822,51 +25822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la coopération au sein d'une chaine logistique pharmaceutique et cosmétique internationale par l'analyse de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25898,256 +25898,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interoperability of Information Systems in Crisis Management: Crisis Modeling and Metamodeling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un projet de modélisation de la dynamique de coopération au sein d'une chaine logistique pharmaceutique et cosmétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth I-EAS international conference : Interoperability for Enterprise Software and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MOSIM'03 -4ème Conférence francophone de modélisation et de simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Toulouse, France. p.339-346</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356155v1</w:t>
+                <w:t xml:space="preserve">hal-01785260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un projet de modélisation de la dynamique de coopération au sein d'une chaine logistique pharmaceutique et cosmétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interoperability of Information Systems in Crisis Management: Crisis Modeling and Metamodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Truptil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'03 -4ème Conférence francophone de modélisation et de simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth I-EAS international conference : Interoperability for Enterprise Software and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-84800-221-0_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785260v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référentiel de l'entente industrielle : trois approches dans le domaine de la gestion des chaines logistiques</w:t>
               </w:r>
@@ -26286,90 +26286,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un service public raisonné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Revenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26439,239 +26439,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Valid Humanitarian Logistics Scenario Sets: Application to Recurrent Peruvian Floods and Earthquakes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre II : Optimiser les métiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tina Comes</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Revenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demand Forecasting and Order Planning in Supply Chains and Humanitarian Logistics</w:t>
+              <w:t xml:space="preserve">Vers un service public raisonné</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 61-94, 2021, 9782356716729</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944287v1</w:t>
+                <w:t xml:space="preserve">hal-03218525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre II : Optimiser les métiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing Valid Humanitarian Logistics Scenario Sets: Application to Recurrent Peruvian Floods and Earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Vargas Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Revenu</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Comes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers un service public raisonné</w:t>
+              <w:t xml:space="preserve">Demand Forecasting and Order Planning in Supply Chains and Humanitarian Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IGI Global</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.66-88, 2021, 9781799838050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-7998-3805-0.ch002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03218525v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring humanitarian supply chain knowledge through a meta-modeling approach</w:t>
               </w:r>
@@ -26696,51 +26696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Comes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gyöngyi Kovacs, Karen Spens, Mohammad Moshtari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Palgrave handbook of humanitarian logistics and supply chain management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -26795,51 +26795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interoperability and Supply Chain Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26974,51 +26974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Anticipative Effects-Based Approach (AEBA) for analyzing collaborative crisis management process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27210,51 +27210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings ISCRAM 2017, May 21-24, 2017 : Agility is coming ; Mines Albi 14th International Conference on Information Systems for Crisis Response And Management, Albi, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Comes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chihab Hanachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27350,51 +27350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Zelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Doumeingts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27594,51 +27594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05485669v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Garred" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Oger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2026.2623194" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04997626v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqing Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faug&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145229" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05144797v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fakhry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pellegrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2025.2526321" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04074420v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cerabona" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2201637" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ferhat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-12-2023-1144" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04562707v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyuan Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2342019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04632304v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafe Moradkhani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2024.100656" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03713848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeany" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2022.3187214" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04206526v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Conges" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Breard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Patruno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Ouro-Sao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.104002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03879499v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2022.108858" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03690305v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Baharmand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Vega" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Comes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04762-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03669117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kohl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Habl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Kallali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Fottner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-07-2021-0375" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02901588v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2020.1793390" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03121248v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faugere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2021.1878391" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03237649v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Saeed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103487" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02401708v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uche Okongwu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2019.2954013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02432266v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2019.101455" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02953739v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Montarnal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxin Mu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Jiang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12310" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01802167v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvado" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-2882-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-017-2713-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01968744v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Miclo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melnyk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1464230" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02132634v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2019.05.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01744194v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.03.041" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01869262v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schoen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sanchis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Poler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ijpme.2018.10369" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01621299v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2017.07.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100563v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vargas Florez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.2018.00005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532132v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk N. van Wassenhove" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jom.2016.05.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959747v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galasso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ducq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Camara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-014-0889-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609013v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deschamps" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2014.10.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611088v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.06.020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01207444v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-013-9475-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208000v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/disa.12122" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609212v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.09.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758039v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risako Morimoto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJPPM-02-2013-0032" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753151v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rongier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2012.684711" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685414v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Humez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2011.566230" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630525v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBPM.2011.042013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-011-0255-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/emse-00682699v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marqu&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijproman.2010.10.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670664v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uche Onkongwu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685417v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk van Wassenhove" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09600031011079355" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FD5C3A404530A16D5FF427883A34634455B5323/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682715v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2009.09.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777894v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2009.022503" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777988v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847757v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441757v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.71-100" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783150v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dupuy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.333-364" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847765v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parrod" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05240545v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Araceli Cristaldo Jimenez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/13252" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303448v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.141" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288063v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Araceli Cristaldo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303480v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04894308v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2024.12.071" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05165080v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Saleh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Klibi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Leveque" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.362" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732387v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_16" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04764618v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68628-3_23" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709114v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut Metin Inan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dahan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/11078" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04765852v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.118" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732183v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_20" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698452v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/11065" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04883794v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732109v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouab" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_17" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732432v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delanoe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_22" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04593752v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savignac" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zobel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weiss" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815525v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Ma" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708822v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/11064" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732145v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Vidal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71739-0_16" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251326v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/7991" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04153932v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ban" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978438v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grest" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/hicss.2023.056" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03997387v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gitto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90387-9_23" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04118953v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04344342v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ben Taleb" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04302099v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dubillard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.828" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04252051v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin S. Pothen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/8030" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04222593v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Gac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42622-3_5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241742v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04302755v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.830" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04170823v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fosso Wamba" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04102544v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarot Srang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32534-2_15" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252088v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42622-3_44" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04302245v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1043" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241672v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04102567v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32534-2_3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542078v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03723840v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL53975.2022.9820327" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596169v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03833267v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.371" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03775866v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fouque" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamideh Afsarmanesh" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14844-6_35" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03754376v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Le Duff" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-3444-5_45" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03853379v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Falco" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04771456v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Nazzal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395369v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Guinet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Portanguen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03331846v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395146v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaarit M. Cohen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali V. Barenji" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02958562v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03346631v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_56" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03346653v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayao Li" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_57" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03272623v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2021.250" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03095398v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03095570v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03346551v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cantet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_55" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03332004v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vidal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395217v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03331780v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02892575v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02985517v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Aboubakar Ouedraogo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Namakiaraghi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Rosemont" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL49479.2020.9314760" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02940630v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02940609v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Faisal Ahmed" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02493057v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC40007.2019.9004828" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03027747v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63479-7_23" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02443935v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanqiong Gou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02648711v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vidal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA49774.2020.9102060" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02940619v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02940566v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dessevre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pomponne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03024969v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62412-5_31" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03024852v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62412-5_34" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01988039v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02177204v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Savic" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabiron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02414737v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarazin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bousseau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948159" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02415464v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948167" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02400489v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pellerin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948198" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02200540v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02137448v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEA.2019.8715142" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384806v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948116" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02414644v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948077" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02414506v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948187" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01883504v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01886020v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pinon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852605v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01885901v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pinon-Baca" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884393v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.287" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01886041v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875900v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01945120v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiexin Wang" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.217" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852105v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853236v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852594v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Machado-Alves" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01884982v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99127-6_44" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01885026v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99127-6_31" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01945328v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01582357v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696148v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01618600v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ghislaine Anquetil" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01726392v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686623v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01727316v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01712425v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699497v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123699v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01623160v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Milian" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01623449v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30957-6_22" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596361v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2016.24" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759589v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenade" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614579v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04470949v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Andr&#233;s" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Saari" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Eizaguirre" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759028v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618008v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Milian" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.831" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04471377v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvad&#243;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinatine Comes" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01697487v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartel van de Walle" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01695379v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delano&#235;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119081418.ch30" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611007v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24399-3_17" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596367v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2015.81" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714501v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437880v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yugma" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_12" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596368v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.08.162" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609213v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartel van De Walle" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.06.061" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438408v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Andres" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_6" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01695252v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mace Ramete" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119081418.ch29" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611000v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437909v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zribi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_38" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609202v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bornert" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01695350v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fernandez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thierry" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119081418.ch48" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01710013v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bornert" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_16" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01650708v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_19" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535857v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vargas Florez Vargas Florez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392142v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_39" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596369v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2014.94" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01710037v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_21" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575904v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vargas" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392148v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_44" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01650743v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BESC.2014.7059526" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596373v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Steffan" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01463263v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40543-3_71" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759591v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130619-3-RU-3018.00144" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759029v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02136983v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759596v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728582v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01520442v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32775-9_64" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551446v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759595v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Stuehmer" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Verginadis" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570556v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23330-2_53" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759600v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669799v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23330-2_14" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666268v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01621" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585056v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055998v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Tomasini" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_18" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060458v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16358-6_30" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759605v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055993v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_22" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771192v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771186v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759039v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759038v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759049v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682756v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759050v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356157v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tipret" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759613v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759618v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759620v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164657v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A., Anne Zouggar Amrani" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Deschamps" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759623v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355756v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couget" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785236v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785235v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785241v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Mahmoudi" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Charrel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785234v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785482v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785247v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771198v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01826355v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785497v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356155v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-221-0_46" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785260v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785504v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03218488v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Courr&#232;ges" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revenu" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/vers-un-service-public-raisonne/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02944287v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/chapter/260512#pnlRecommendationForm" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-3805-0.ch002" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03218525v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01681397v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/us/book/9781137590985" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635091v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119407928" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch7" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839862v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-01857939v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPT009G" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686652v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714358v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zelm" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archim&#232;de" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Doumeingts" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05485669v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Garred" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Oger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2026.2623194" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04997626v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqing Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faug&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145229" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05144797v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fakhry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pellegrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2025.2526321" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834992v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ferhat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-12-2023-1144" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04074420v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cerabona" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2201637" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04562707v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyuan Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2342019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04632304v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafe Moradkhani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2024.100656" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03713848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeany" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2022.3187214" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04206526v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Conges" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Breard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Patruno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Ouro-Sao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.104002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03879499v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2022.108858" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03690305v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Baharmand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Vega" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Comes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04762-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03669117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kohl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Habl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Kallali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Fottner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-07-2021-0375" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02901588v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2020.1793390" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03121248v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faugere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2021.1878391" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03237649v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Saeed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103487" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02401708v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uche Okongwu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2019.2954013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02432266v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2019.101455" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02953739v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Montarnal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxin Mu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Jiang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12310" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01802167v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvado" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-2882-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-017-2713-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01968744v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Miclo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melnyk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1464230" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02132634v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2019.05.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01869262v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schoen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sanchis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Poler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ijpme.2018.10369" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01744194v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.03.041" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01621299v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2017.07.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100563v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vargas Florez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.2018.00005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532132v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk N. van Wassenhove" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jom.2016.05.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959747v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galasso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ducq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Camara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-014-0889-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609013v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deschamps" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2014.10.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01207444v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-013-9475-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611088v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.06.020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208000v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/disa.12122" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609212v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.09.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758039v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risako Morimoto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJPPM-02-2013-0032" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753151v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rongier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2012.684711" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685414v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Humez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2011.566230" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685415v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-011-0255-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/emse-00682699v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marqu&#232;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijproman.2010.10.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630525v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBPM.2011.042013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670664v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uche Onkongwu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682715v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2009.09.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk van Wassenhove" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09600031011079355" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FD5C3A404530A16D5FF427883A34634455B5323/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777894v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2009.022503" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777988v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847757v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441757v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.71-100" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783150v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dupuy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.333-364" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847765v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parrod" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288063v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Araceli Cristaldo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.018" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05240545v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Araceli Cristaldo Jimenez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/13252" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303448v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.141" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303480v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04894308v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2024.12.071" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05165080v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Saleh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Klibi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Leveque" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.362" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04883794v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732109v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouab" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_17" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732387v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_16" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04764618v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68628-3_23" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709114v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut Metin Inan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dahan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/11078" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04765852v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.118" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732183v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_20" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698452v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/11065" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732432v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delanoe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_22" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04593752v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savignac" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zobel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weiss" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815525v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Ma" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708822v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/11064" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732145v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Vidal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71739-0_16" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04118953v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251326v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/7991" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04153932v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ban" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978438v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grest" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/hicss.2023.056" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03997387v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gitto" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90387-9_23" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04344342v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ben Taleb" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04252051v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin S. Pothen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/8030" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04302099v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dubillard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.828" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04222593v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Gac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42622-3_5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241742v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04170823v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fosso Wamba" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04302755v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.830" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04102544v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarot Srang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32534-2_15" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04302245v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1043" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252088v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42622-3_44" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241672v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04102567v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32534-2_3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542078v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03723840v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL53975.2022.9820327" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596169v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03833267v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.371" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03775866v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fouque" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamideh Afsarmanesh" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14844-6_35" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03754376v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Le Duff" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-3444-5_45" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03853379v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Falco" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04771456v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Nazzal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395369v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Guinet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Portanguen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03331846v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395146v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaarit M. Cohen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali V. Barenji" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02958562v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03346631v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_56" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03346653v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayao Li" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_57" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03095398v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03095570v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03346551v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cantet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_55" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03272623v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2021.250" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395217v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03332004v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vidal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03331780v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02892575v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02940630v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02940609v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Faisal Ahmed" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02985517v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Aboubakar Ouedraogo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Namakiaraghi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Rosemont" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL49479.2020.9314760" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02493057v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC40007.2019.9004828" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03027747v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63479-7_23" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02443935v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanqiong Gou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02648711v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vidal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA49774.2020.9102060" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02940619v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02940566v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dessevre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pomponne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03024969v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62412-5_31" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03024852v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62412-5_34" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01988039v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02177204v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Savic" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabiron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02414737v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarazin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bousseau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948159" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02415464v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948167" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02400489v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pellerin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948198" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02200540v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02137448v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEA.2019.8715142" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384806v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948116" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02414506v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948187" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02414644v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948077" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01886041v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875900v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01883504v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01886020v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pinon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852605v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01885901v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pinon-Baca" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884393v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.287" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01945120v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiexin Wang" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.217" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852105v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853236v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852594v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Machado-Alves" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01885026v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99127-6_31" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01884982v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99127-6_44" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01945328v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01582357v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696148v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01726392v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ghislaine Anquetil" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01618600v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01727316v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686623v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01712425v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699497v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759589v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenade" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614579v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123699v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01623160v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Milian" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01623449v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30957-6_22" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596361v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2016.24" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04470949v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Andr&#233;s" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Saari" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Eizaguirre" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759028v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618008v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Milian" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.831" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04471377v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvad&#243;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinatine Comes" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01697487v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartel van de Walle" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01695379v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delano&#235;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119081418.ch30" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611007v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24399-3_17" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596367v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2015.81" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714501v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437880v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yugma" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_12" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596368v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.08.162" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438408v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Andres" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_6" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609213v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartel van De Walle" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.06.061" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437909v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zribi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_38" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01695252v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mace Ramete" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119081418.ch29" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611000v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609202v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bornert" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01695350v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fernandez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thierry" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119081418.ch48" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01650708v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_19" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01710013v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bornert" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_16" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596369v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2014.94" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535857v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vargas Florez Vargas Florez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392142v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_39" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01710037v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_21" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575904v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vargas" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392148v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_44" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01650743v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BESC.2014.7059526" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596373v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Steffan" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01463263v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40543-3_71" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759591v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130619-3-RU-3018.00144" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759029v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02136983v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759596v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728582v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01520442v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32775-9_64" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551446v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759595v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Stuehmer" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Verginadis" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570556v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23330-2_53" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759600v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669799v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23330-2_14" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666268v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01621" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055998v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Tomasini" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_18" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585056v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060458v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16358-6_30" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759605v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055993v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_22" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771186v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771192v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759039v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759038v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759050v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356157v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tipret" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759049v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682756v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759613v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759618v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759620v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164657v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A., Anne Zouggar Amrani" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Deschamps" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759623v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355756v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couget" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785236v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785235v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785241v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Mahmoudi" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Charrel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785234v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785482v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785247v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771198v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01826355v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785497v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785260v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356155v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-221-0_46" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785504v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03218488v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Courr&#232;ges" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revenu" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/vers-un-service-public-raisonne/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03218525v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02944287v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/chapter/260512#pnlRecommendationForm" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-3805-0.ch002" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01681397v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/us/book/9781137590985" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635091v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119407928" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch7" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839862v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-01857939v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPT009G" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686652v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714358v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zelm" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archim&#232;de" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Doumeingts" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>