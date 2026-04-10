--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -100,710 +100,710 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global tracking of marine megafauna space use reveals how to achieve conservation targets</w:t>
+                <w:t xml:space="preserve">Genetic Differentiation in a Wide‐Ranging Tropical Seabird in the Indian Ocean Is Linked With Oceanographic Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Sequeira</w:t>
+                <w:t xml:space="preserve">Helena Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Rodríguez</w:t>
+                <w:t xml:space="preserve">Malcolm a C Nicoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Marley</w:t>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Calich</w:t>
+                <w:t xml:space="preserve">Nancy Bunbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirjam van der Mheen</w:t>
+                <w:t xml:space="preserve">Arthur Choeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 388 (6751), pp.1086-1097. </w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (11), pp.e70078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adl0239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ddi.70078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100798v1</w:t>
+                <w:t xml:space="preserve">hal-05389987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining transient dynamics and logistic‐asymptotic growth to study the recovery of two seabird populations after rat eradication</w:t>
+                <w:t xml:space="preserve">Global tracking of marine megafauna space use reveals how to achieve conservation targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merlène Saunier</w:t>
+                <w:t xml:space="preserve">Ana Sequeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+                <w:t xml:space="preserve">Jorge Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Amy</w:t>
+                <w:t xml:space="preserve">Sarah Marley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Orlowski</w:t>
+                <w:t xml:space="preserve">Hannah Calich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Hivert</w:t>
+                <w:t xml:space="preserve">Mirjam van der Mheen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 67 (4), pp.310-335. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 388 (6751), pp.1086-1097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1438-390X.12215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adl0239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05339333v1</w:t>
+                <w:t xml:space="preserve">hal-05100798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wintering grounds under protection: population stability and conservation of migrating waders at Europa Island, western Indian Ocean</w:t>
+                <w:t xml:space="preserve">Combining transient dynamics and logistic‐asymptotic growth to study the recovery of two seabird populations after rat eradication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florinah Razafimandimby</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Merlène Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Orlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ostrich: Journal of African Ornithology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2989/00306525.2025.2587158⟩</w:t>
+              <w:t xml:space="preserve">Population Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67 (4), pp.310-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1438-390X.12215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413291v1</w:t>
+                <w:t xml:space="preserve">hal-05339333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Marine Flyways Identified for Long‐Distance Migrating Seabirds From Tracking Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne M Morten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana P B Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐sophie Bonnet‐lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria P Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 34 (2), pp.e70004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geb.70004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Differentiation in a Wide‐Ranging Tropical Seabird in the Indian Ocean Is Linked With Oceanographic Factors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wintering grounds under protection: population stability and conservation of migrating waders at Europa Island, western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Bunbury</w:t>
+                <w:t xml:space="preserve">Florinah Razafimandimby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Choeur</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (11), pp.e70078. </w:t>
+              <w:t xml:space="preserve">Ostrich: Journal of African Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ddi.70078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2989/00306525.2025.2587158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389987v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seabird presence and seasonality influence nutrient dynamics of atoll habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Appoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Bunbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jake Letori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -880,64 +880,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long‐term monitoring highlights the positive responses of the seabird community to rat eradication at Tromelin Island, Western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merlène Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1014,103 +1014,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past volcanic activity predisposes an endemic threatened seabird to negative anthropogenic impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm a C Nicoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.1960. </w:t>
@@ -1142,1475 +1142,1475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migratory patterns of two major influenza virus host species on tropical islands</w:t>
+                <w:t xml:space="preserve">Tracking seabird migration in the tropical Indian Ocean reveals basin-scale conservation need</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+                <w:t xml:space="preserve">Alice Trevail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Boucher</w:t>
+                <w:t xml:space="preserve">Malcolm A.C. Nicoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Feare</w:t>
+                <w:t xml:space="preserve">Robin Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Dietrich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Larose</w:t>
+                <w:t xml:space="preserve">Jill Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.230600⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (23), pp.5247-5256.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2023.10.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426090v1</w:t>
+                <w:t xml:space="preserve">hal-04426077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do loggerhead sea turtle (Caretta caretta) gut contents reflect the types, colors and sources of plastic pollution in the Southwest Indian Ocean?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human visitation disrupts natural determinants of breeding seabird communities on coral reef islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Berr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Thibault</w:t>
+                <w:t xml:space="preserve">Alexandre Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Hoarau</w:t>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lebreton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+                <w:t xml:space="preserve">Poetea Guehenneuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Barret</w:t>
+                <w:t xml:space="preserve">Fany Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 194, pp.115343. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.e02732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2023.e02732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189719v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury contamination in the tropical seabird community from Clipperton Island, eastern Pacific Ocean</w:t>
+                <w:t xml:space="preserve">Migratory patterns of two major influenza virus host species on tropical islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Le Verge</w:t>
+                <w:t xml:space="preserve">Solenn Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-André Bost</w:t>
+                <w:t xml:space="preserve">Chris Feare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Brault-Favrou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+                <w:t xml:space="preserve">Muriel Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-023-02691-2⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (10), pp.230600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.230600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192172v1</w:t>
+                <w:t xml:space="preserve">hal-04426090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seabird and reef conservation must include coral islands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mercury contamination in the tropical seabird community from Clipperton Island, eastern Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Dias</w:t>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Andréfouët</w:t>
+                <w:t xml:space="preserve">Thibault Le Verge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tammy Davies</w:t>
+                <w:t xml:space="preserve">Charles-André Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Handley</w:t>
+                <w:t xml:space="preserve">Maud Brault-Favrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 38 (6), pp.490-494. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (8), pp.1050-1061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2023.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10646-023-02691-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447669v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global assessment of marine plastic exposure risk for oceanic birds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seabird and reef conservation must include coral islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Berr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bethany L Clark</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana P B Carneiro</w:t>
+                <w:t xml:space="preserve">Maria Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth J Pearmain</w:t>
+                <w:t xml:space="preserve">Serge Andréfouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Morgane Rouyer</w:t>
+                <w:t xml:space="preserve">Tammy Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas A Clay</w:t>
+                <w:t xml:space="preserve">Jonathan Handley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.3665. </w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (6), pp.490-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-38900-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2023.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167911v1</w:t>
+                <w:t xml:space="preserve">hal-04447669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human visitation disrupts natural determinants of breeding seabird communities on coral reef islands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do loggerhead sea turtle (Caretta caretta) gut contents reflect the types, colors and sources of plastic pollution in the Southwest Indian Ocean?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Millon</w:t>
+                <w:t xml:space="preserve">Margot Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dumas</w:t>
+                <w:t xml:space="preserve">Ludovic Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poetea Guehenneuc</w:t>
+                <w:t xml:space="preserve">Laurent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fany Perez</w:t>
+                <w:t xml:space="preserve">Mathieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 48, pp.e02732. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 194, pp.115343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2023.e02732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447336v1</w:t>
+                <w:t xml:space="preserve">hal-04189719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking seabird migration in the tropical Indian Ocean reveals basin-scale conservation need</w:t>
+                <w:t xml:space="preserve">Global assessment of marine plastic exposure risk for oceanic birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Trevail</w:t>
+                <w:t xml:space="preserve">Bethany L Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana P B Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malcolm A.C. Nicoll</w:t>
+                <w:t xml:space="preserve">Elizabeth J Pearmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Freeman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+                <w:t xml:space="preserve">Marie-Morgane Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jill Schwarz</w:t>
+                <w:t xml:space="preserve">Thomas A Clay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33 (23), pp.5247-5256.e4. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.3665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2023.10.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38900-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426077v1</w:t>
+                <w:t xml:space="preserve">hal-04167911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of the breeding colonies of a critically endangered and elusive seabird, the Mascarene Petrel (Pseudobulweria aterrima)</w:t>
+                <w:t xml:space="preserve">Seabird predation effects and population viability analysis indicate the urgent need for rat eradication from Europa Island, western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire-Cécile Juhasz</w:t>
+                <w:t xml:space="preserve">Merlene Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Amy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Dubos</w:t>
+                <w:t xml:space="preserve">Patrick Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Pinet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patxi Souharce</w:t>
+                <w:t xml:space="preserve">David Ringler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Field Ornithology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/JFO-00160-930411⟩</w:t>
+              <w:t xml:space="preserve">Avian Conservation and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ACE-02174-170132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236538v1</w:t>
+                <w:t xml:space="preserve">hal-03708760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of seasonal reproduction, laying site fidelity, and oviposition synchronicity in the critically endangered endemic Manapany Day Gecko (Phelsuma inexpectata) from Reunion Island (western Indian Ocean)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Choeur</w:t>
+                <w:t xml:space="preserve">Application of genetic and Spatially Explicit Capture-Recapture analyses to design adaptive feral cat control in a large inhabited island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Cécile Juhasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïs Avargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Clémencet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ringler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salamandra</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeoBiota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79, pp.51 - 85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/neobiota.79.87726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810503v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seabird predation effects and population viability analysis indicate the urgent need for rat eradication from Europa Island, western Indian Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of seasonal reproduction, laying site fidelity, and oviposition synchronicity in the critically endangered endemic Manapany Day Gecko (Phelsuma inexpectata) from Reunion Island (western Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Choeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merlene Saunier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pinet</w:t>
+                <w:t xml:space="preserve">Johanna Clémencet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ringler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mickaël Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian Conservation and Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Salamandra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (2), pp.116-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708760v1</w:t>
+                <w:t xml:space="preserve">hal-03810503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of genetic and Spatially Explicit Capture-Recapture analyses to design adaptive feral cat control in a large inhabited island</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Discovery of the breeding colonies of a critically endangered and elusive seabird, the Mascarene Petrel (Pseudobulweria aterrima)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Cécile Juhasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïs Avargues</w:t>
+                <w:t xml:space="preserve">Yahaïa Soulaimana Mattoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Humeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pinet</w:t>
+                <w:t xml:space="preserve">Patxi Souharce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeoBiota</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 79, pp.51 - 85. </w:t>
+              <w:t xml:space="preserve">Journal of Field Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/neobiota.79.87726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5751/JFO-00160-930411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047191v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">25 years of light-induced petrel groundings in Reunion Island: Retrospective analysis and predicted trends</w:t>
               </w:r>
@@ -2622,51 +2622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Chevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tourmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahaïa Soulaimana-Mattoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2730,103 +2730,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of 50 microsatellite loci for two shearwater species, Ardenna pacifica and Puffinus bailloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Choeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merlène Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49 (12), pp.12259-12267. </w:t>
@@ -2858,1074 +2858,1074 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rat eradication restores nutrient subsidies from seabirds across terrestrial and marine ecosystems</w:t>
+                <w:t xml:space="preserve">Extreme philopatry and genetic diversification at unprecedented scales in a seabird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandra Benkwitt</w:t>
+                <w:t xml:space="preserve">Daniel K. Danckwerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Gunn</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Christopher D. Mcquaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicholas A.J. Graham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.03.104⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.6834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-86406-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272465v1</w:t>
+                <w:t xml:space="preserve">hal-03269411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of pelagic seabirds to Toxoplasma gondii in the Western Indian Ocean points to an open sea dispersal of this terrestrial parasite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rat eradication restores nutrient subsidies from seabirds across terrestrial and marine ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Benkwitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Lazarine Poulle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+                <w:t xml:space="preserve">Peter Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bastien</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicholas A.J. Graham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0255664⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (12), pp.2704-2711.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.03.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390473v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seabird Migration Strategies: Flight Budgets, Diel Activity Patterns, and Lunar Influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Bonnet-Lebrun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Dias</w:t>
+                <w:t xml:space="preserve">Richard Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Phillips</w:t>
+                <w:t xml:space="preserve">José Granadeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de L. Brooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (683071), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2021.683071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At-sea distribution and foraging tactics in a monomorphic tropical seabird</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposure of pelagic seabirds to Toxoplasma gondii in the Western Indian Ocean points to an open sea dispersal of this terrestrial parasite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lazarine Poulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Keys</w:t>
+                <w:t xml:space="preserve">Matthieu Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Orgeret</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elsa Gedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Feare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-021-03978-w⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (8), pp.e0255664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0255664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673261v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global political responsibility for the conservation of albatrosses and large petrels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Phillips</w:t>
+                <w:t xml:space="preserve">At-sea distribution and foraging tactics in a monomorphic tropical seabird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Keys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Oppel</w:t>
+                <w:t xml:space="preserve">F. Orgeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Hazin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Pistorius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (10), pp.eabd7225. </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168 (11), pp.169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abd7225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-021-03978-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158708v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme philopatry and genetic diversification at unprecedented scales in a seabird</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global political responsibility for the conservation of albatrosses and large petrels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel K. Danckwerts</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pinet</w:t>
+                <w:t xml:space="preserve">Steffen Oppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher D. Mcquaid</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carolina Hazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.6834. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (10), pp.eabd7225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-86406-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abd7225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269411v1</w:t>
+                <w:t xml:space="preserve">hal-03158708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camera trapping reveals cooperative breeding in the Red-footed Booby Sula sula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Genetic structuring among colonies of a pantropical seabird: Implication for subspecies validation and conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Manoury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Bignon</w:t>
+                <w:t xml:space="preserve">Silas James Reynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Dicque</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Colin Wearn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janos C Hennicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ornithology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.11886 - 11905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199963v1</w:t>
+                <w:t xml:space="preserve">hal-03009608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structuring among colonies of a pantropical seabird: Implication for subspecies validation and conservation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Camera trapping reveals cooperative breeding in the Red-footed Booby Sula sula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janos C Hennicke</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morgane Manoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Orlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Dicque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (2), pp.175-178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009608v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High genetic diversity despite drastic bottleneck in a critically endangered, long‐lived seabird, the Mascarene Petrel &amp;lt;i&amp;gt;Pseudobulweria aterrima&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -3950,64 +3950,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Riethmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ibis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 163 (1), pp.268-273. </w:t>
@@ -4039,481 +4039,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic ingestion in seabirds of the western Indian Ocean</w:t>
+                <w:t xml:space="preserve">Future Directions in Conservation Research on Petrels and Shearwaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey E. Cartraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+                <w:t xml:space="preserve">Airam Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Turquet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Arcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Camila Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2019.01.065⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099445v1</w:t>
+                <w:t xml:space="preserve">hal-02146900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wettability of juvenile plumage as a major cause of mortality threatens endangered Barau's petrel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Andres</w:t>
+                <w:t xml:space="preserve">Plastic ingestion in seabirds of the western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey E. Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Turquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tourmetz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 140, pp.308-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2019.01.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jav.02016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02024569v1</w:t>
+                <w:t xml:space="preserve">hal-02099445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future Directions in Conservation Research on Petrels and Shearwaters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wettability of juvenile plumage as a major cause of mortality threatens endangered Barau's petrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Camila Dias</w:t>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Holmes</w:t>
+                <w:t xml:space="preserve">Sylvie Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tourmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, </w:t>
+              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (1), pp.e02016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jav.02016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146900v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterisation of 16 polymorphic microsatellite loci for the sooty tern (Onychoprion fuscatus; Sternidae), a super-abundant pan-tropical seabird, including a test of cross-species amplification using two noddies (Anous spp.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. K. Danckwerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Humeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biodiversity Records</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4547,103 +4547,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geolocation Reveals Year-Round at-Sea Distribution and Activity of a Superabundant Tropical Seabird, the Sooty Tern Onychoprion fuscatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Feare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ron Summers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4, pp.394. </w:t>
@@ -4681,64 +4681,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seabird mortality induced by land-based artificial lights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airam Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Y. A. Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4815,51 +4815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of migration strategies among great frigatebirds populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4943,948 +4943,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of seabirds of the Iles Eparses as reservoirs and disseminators of parasites and pathogens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intra-annual variation in the foraging ecology of the endangered endemic Barau’s Petrel (Pterodroma baraui) from Réunion Island, south-western Indian Ocean: insights from a multifaceted approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. K. Danckwerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Mccoy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Jaeger</w:t>
+                <w:t xml:space="preserve">C. D. Mcquaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A Wilkinson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bastien</w:t>
+                <w:t xml:space="preserve">M. Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Smale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.12.013⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-015-2810-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371147v1</w:t>
+                <w:t xml:space="preserve">hal-01449054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serological evidence for the circulation of flaviviruses in seabird populations of the western Indian Ocean</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tropical Shearwater population stability at Reunion Island, despite light pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Beck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+                <w:t xml:space="preserve">Benoît Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Couzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Giloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0950268815001661⟩</w:t>
+              <w:t xml:space="preserve">Wilson journal of ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10336-016-1396-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180368v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying global criteria to tracking data to define important areas for marine conservation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First automatic passive acoustic tool for monitoring two species of procellarides (Pterodroma baraui and Puffinus bailloni) on Reunion Island, Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Oppel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Artières</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.12411⟩</w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35, pp.55 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2016.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324795v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-annual variation in the foraging ecology of the endangered endemic Barau’s Petrel (Pterodroma baraui) from Réunion Island, south-western Indian Ocean: insights from a multifaceted approach</w:t>
+                <w:t xml:space="preserve">Isolation and Characterization of 15 Polymorphic Microsatellite Loci for the Barau’s Petrel (Pterodroma baraui), an Endangered Endemic of Réunion Island (Indian Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. K. Danckwerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Smale</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Samantha Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Waterbirds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (4), pp.411-414</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449054v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical Shearwater population stability at Reunion Island, despite light pollution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of seabirds of the Iles Eparses as reservoirs and disseminators of parasites and pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Mccoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Gineste</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Philippe</w:t>
+                <w:t xml:space="preserve">David A Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilson journal of ornithology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10336-016-1396-5⟩</w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72, pp.98-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449049v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and Characterization of 15 Polymorphic Microsatellite Loci for the Barau’s Petrel (Pterodroma baraui), an Endangered Endemic of Réunion Island (Indian Ocean)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Serological evidence for the circulation of flaviviruses in seabird populations of the western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lecollinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waterbirds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144 (3), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0950268815001661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449147v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First automatic passive acoustic tool for monitoring two species of procellarides (Pterodroma baraui and Puffinus bailloni) on Reunion Island, Indian Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applying global criteria to tracking data to define important areas for marine conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben G. Lascelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. R. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Gineste</w:t>
+                <w:t xml:space="preserve">M. G. R. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Bas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+                <w:t xml:space="preserve">M. P. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Artières</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Oppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 35, pp.55 - 60. </w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (4), pp.422-431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2016.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449050v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A ‘Round Island Petrel’ recovered from India</w:t>
               </w:r>
@@ -5896,51 +5896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikash Tatayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Nicoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6017,64 +6017,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benneveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6125,103 +6125,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influenza A Virus on Oceanic Islands: Host and Viral Diversity in Seabirds in the Western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Feare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1-17. </w:t>
@@ -6259,90 +6259,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seabird recovery and vegetation dynamics after Norway rat eradication at Tromelin Island, western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. K. Danckwerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ringler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Orlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6393,77 +6393,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic roles of black rats and seabird impacts on tropical islands: Mesopredator release or hyperpredation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ringler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James C. Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 185, pp.75--84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6491,8229 +6491,8241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive infection of seabird ticks with Coxiella burnetii related species</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasted structuring effects of mesoscale features on the seabird community in the Mozambique Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Le Rouzic</w:t>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kaehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Thiebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00477-14⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 100, pp.200-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2013.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285434v1</w:t>
+                <w:t xml:space="preserve">hal-00917081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Methods to Describe Important Marine Habitats for Top Predators: Application to Identify Biological Hotspots in Tropical Waters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+                <w:t xml:space="preserve">Massive infection of seabird ticks with Coxiella burnetii related species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (11), pp.3327-3333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00477-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0115057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01107716v1</w:t>
+                <w:t xml:space="preserve">hal-01285434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive rat space use on tropical islands: implications for bait broadcast</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Biomass consumption by breeding seabirds in the western Indian Ocean: indirect interactions with fisheries and implications for management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. K. Danckwerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. D. Mcquaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bastien</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. K. Mcgregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Dwight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (9), pp.2589-2598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsu093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306711v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass consumption by breeding seabirds in the western Indian Ocean: indirect interactions with fisheries and implications for management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R Dwight</w:t>
+                <w:t xml:space="preserve">Combining Methods to Describe Important Marine Habitats for Top Predators: Application to Identify Biological Hotspots in Tropical Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Louzao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsu093⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (12), pp.e115057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0115057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306712v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haemoproteus iwa in Great Frigatebirds (Fregata minor) in the Islands of the Western Indian Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Invasive rat space use on tropical islands: implications for bait broadcast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ringler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C. Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (2), pp.179--186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274566v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rickettsia spp. in Seabird Ticks from Western Indian Ocean Islands, 2011–2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (5), pp.838-842. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3201/eid2005.131088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted structuring effects of mesoscale features on the seabird community in the Mozambique Channel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Haemoproteus iwa in Great Frigatebirds (Fregata minor) in the Islands of the Western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2013.10.027⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp.e97185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917081v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of coronaviruses, paramyxoviruses, and influenza A viruses in seabirds in the southwestern Indian Ocean</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Census of Wedge-tailed Shearwaters Puffinus pacificus breeding at D'Arros Island and St Joseph Atoll, Seychelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle A. Kappes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Coustaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wildlife Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (1), pp.29-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274592v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Census of Wedge-tailed Shearwaters Puffinus pacificus breeding at D'Arros Island and St Joseph Atoll, Seychelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelle A. Kappes</w:t>
+                <w:t xml:space="preserve">Absence of coronaviruses, paramyxoviruses, and influenza A viruses in seabirds in the southwestern Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Coustaut</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Koussay Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ornithology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Wildlife Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (4), pp.1056--1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7589/2012-09-227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276954v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-specific foraging strategies throughout the breeding season in a tropical, sexually monomorphic small petrel</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Frigatebird behaviour at the ocean-atmosphere interface: integrating animal behaviour with multi-satellite data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia de Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2012.01.019⟩</w:t>
+              <w:t xml:space="preserve">Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.3351-3358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2012.0509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00842629v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking seabirds to identify potential Marine Protected Areas in the tropical western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle A. Kappes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 156, pp.89-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biocon.2011.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering arboviral emergence within insular ecosystems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sex-specific foraging strategies throughout the breeding season in a tropical, sexually monomorphic small petrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2012.03.024⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83 (4), pp.979--989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2012.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842630v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frigatebird behaviour at the ocean-atmosphere interface: integrating animal behaviour with multi-satellite data.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvia de Monte</w:t>
+                <w:t xml:space="preserve">Deciphering arboviral emergence within insular ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Tortosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Cotté</w:t>
+                <w:t xml:space="preserve">Hervé Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+                <w:t xml:space="preserve">Vanina Guernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Lévy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Eric Cardinale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9, pp.3351-3358. </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (6), pp.1333--1339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2012.0509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2012.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737089v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of eleven polymorphic microsatellite loci in the White tailed tropicbird Phaethon lepturus (Phaethontidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (2), pp.418-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration, wintering distribution and habitat use of an endangered tropical seabird, Barau's petrel Pterodroma baraui</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard A. Phillips</w:t>
+                <w:t xml:space="preserve">Permanent Genetic Resources added to Molecular Ecology Resources Database 1 October 2010–30 November 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Agudelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Barber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo M. Bisol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps08971⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (2), pp.418--421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1755-0998.2010.02970.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585234v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent Genetic Resources added to Molecular Ecology Resources Database 1 October 2010–30 November 2010</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The island syndrome and population dynamics of introduced rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C. Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ringler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Trombini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 167 (3), pp.667--676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-011-2031-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/J.1755-0998.2010.02970.X⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01199394v1</w:t>
+                <w:t xml:space="preserve">hal-00852827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The island syndrome and population dynamics of introduced rats</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Migration, wintering distribution and habitat use of an endangered tropical seabird, Barau's petrel Pterodroma baraui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 423, pp.291-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps08971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-011-2031-z⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00852827v1</w:t>
+                <w:t xml:space="preserve">hal-00585234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of Rattus rattus on the Îles Éparses, Western Indian Ocean</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A global review of the impacts of invasive cats on island endangered vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix M. Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernie R. Tershy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika S. Zavaleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2011.02574.x⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (11), pp.3503-3510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02464.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852828v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global review of the impacts of invasive cats on island endangered vertebrates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The origin of Rattus rattus on the Îles Éparses, Western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C. Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dianne M. Gleeson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02464.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (9), pp.1834-1836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2011.02574.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852825v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestial Moderation of Tropical Seabird Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (11), pp.e27663. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0027663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of resource partitioning in sympatric tropical boobies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle A. Kappes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 441, pp.281-294. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps09376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diet of feral cats on islands: a review and a call for more studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conservation of endangered endemic seabirds within a multi-predator context: the Barau's Petrel in Réunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. M. Medina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Vidal</w:t>
+                <w:t xml:space="preserve">Yves Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nogales</w:t>
+                <w:t xml:space="preserve">J. C. Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tershy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (3), pp.381-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1939-7445.2010.00068.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857719v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00524223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of endangered endemic seabirds within a multi-predator context: the Barau's Petrel in Réunion Island</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The diet of feral cats on islands: a review and a call for more studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Russell</w:t>
+                <w:t xml:space="preserve">E. Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lecomte</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. M. Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nogales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tershy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (3), pp.581-603</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00524223v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraging movements of great frigatebirds from Aldabra Island: Relationship with environmental variables and interactions with fisheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tew Kai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Marsac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 86, pp.204-213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pocean.2010.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movements, at-sea distribution and behaviour of a tropical pelagic seabird: the wedge-tailed shearwater in the western Indian Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teresa Catry</w:t>
+                <w:t xml:space="preserve">Intraguild predation and mesopredator release effect on long-lived prey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C. Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime A. Ramos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Vincent Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard A. Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 391, pp.231--242. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 220 (8), pp.1098-1104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps07717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858456v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraguild predation and mesopredator release effect on long-lived prey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Barau's Petrel Pterodroma baraui: history, biology and conservation of an endangered endemic petrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Salamolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James C. Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (2), pp.107-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00858444v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barau's Petrel Pterodroma baraui: history, biology and conservation of an endangered endemic petrel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does interference competition explain why White Terns of Aride Island, Seychelles, breed predominantly when marine productivity is lower?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Probst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">James C. Russell</w:t>
+                <w:t xml:space="preserve">Teresa Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Jaquemet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jaime A. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Sampson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ornithology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 37 (2), pp.107-113</w:t>
+              <w:t xml:space="preserve">Ibis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 151 (2), pp.265--273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276919v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between reversed sexual dimorphism, breeding investment and foraging ecology in a pelagic seabird, the masked booby.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">How can the Yelkouan shearwater survive feral cat predation? A meta-population structure as a solution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-009-1397-7⟩</w:t>
+              <w:t xml:space="preserve">Population Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51 (2), pp.261--270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10144-008-0134-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401586v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can the Yelkouan shearwater survive feral cat predation? A meta-population structure as a solution?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Vidal</w:t>
+                <w:t xml:space="preserve">Comparative foraging ecology of a tropical seabird community of the Seychelles, western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime A. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Faulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Legrand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maud Berlincourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 51 (2), pp.261--270. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 374, pp.259--272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10144-008-0134-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps07713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00858459v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative foraging ecology of a tropical seabird community of the Seychelles, western Indian Ocean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Barau's petrel (Pterodroma baraui): history, biology and conservation of an endangered endemic petrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Salamolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C. Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Berlincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37, pp.107-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858457v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barau's petrel (Pterodroma baraui): history, biology and conservation of an endangered endemic petrel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+                <w:t xml:space="preserve">Relationship between reversed sexual dimorphism, breeding investment and foraging ecology in a pelagic seabird, the masked booby.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gadenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ornithology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 161, pp.637-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-009-1397-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858446v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does interference competition explain why White Terns of Aride Island, Seychelles, breed predominantly when marine productivity is lower?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+                <w:t xml:space="preserve">Movements, at-sea distribution and behaviour of a tropical pelagic seabird: the wedge-tailed shearwater in the western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime A. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A. Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 391, pp.231--242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps07717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858455v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduced mammal impacts on seabirds in the Îles Éparses, Western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James C. Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ornithology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 37, pp.121-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demography and conservation of the White-tailed Tropicbird Phaethon lepturus on Aride Island, Western Indian Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaime Ramos</w:t>
+                <w:t xml:space="preserve">Feral Cats Felis catus Threaten the Endangered Endemic Barau's Petrel Pterodroma baraui at Reunion Island (Western Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Faulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Monticelli</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remi Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Salamolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10336-009-0389-z⟩</w:t>
+              <w:t xml:space="preserve">Waterbirds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (2), pp.330--336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1675/063.032.0213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00757614v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feral Cats Felis catus Threaten the Endangered Endemic Barau's Petrel Pterodroma baraui at Reunion Island (Western Indian Ocean)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Faulquier</w:t>
+                <w:t xml:space="preserve">Demography and conservation of the White-tailed Tropicbird Phaethon lepturus on Aride Island, Western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Fontaine</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tony Jupiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waterbirds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 32 (2), pp.330--336. </w:t>
+              <w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 150 (3), pp.661-669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1675/063.032.0213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10336-009-0389-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858453v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of two major seabird colonies in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bemanaja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ornithology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 37 (2), pp.153-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic ecology of marine birds and pelagic fishes from Reunion Island as determined by stable isotope analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feral cat diet and impact on sooty terns at Juan de Nova Island, Mozambique Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ménard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
+                <w:t xml:space="preserve">D. R. Peck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard P. Cosson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">L. Faulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 361, pp.239-251. </w:t>
+              <w:t xml:space="preserve">Animal Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (1), pp.65-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps07355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-1795.2007.00153.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321435v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource partitioning within a tropical seabird community: new information from stable isotopes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Trophic ecology of marine birds and pelagic fishes from Reunion Island as determined by stable isotope analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Kojadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 366, pp.281-291. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps07587⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 361, pp.239-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps07355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319362v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation biology: Cats, rats and seabirds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Resource partitioning within a tropical seabird community: new information from stable isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 366, pp.281-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps07587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/451134a⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00866235v1</w:t>
+                <w:t xml:space="preserve">hal-00319362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative foraging ecology and ecological niche of a superabundant tropical seabird: the sooty tern Sterna fuscata in the southwest Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Kojadinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 155 (5), pp.505-520. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00227-008-1049-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of stable isotopes and mercury concentrations to describe seabird foraging ecology in tropical environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime A. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Kojadinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 155 (6), pp.637-647. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00227-008-1060-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Lipid Extraction on δ13C and δ15N Values in Seabird Muscle, Liver and Feathers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Conservation biology: Cats, rats and seabirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waterbirds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1675/1524-4695(2008)31⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 451 (7175), pp.134--135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/451134a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331889v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraging strategy of masked boobies from the largest colony in the world: relationship to environmental conditions and fisheries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effects of Lipid Extraction on δ13C and δ15N Values in Seabird Muscle, Liver and Feathers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Kojadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles-André Bost</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps07424⟩</w:t>
+              <w:t xml:space="preserve">Waterbirds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (2), pp.169-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1675/1524-4695(2008)31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321558v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feral cat diet and impact on sooty terns at Juan de Nova Island, Mozambique Channel</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Foraging strategy of masked boobies from the largest colony in the world: relationship to environmental conditions and fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-André Bost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-1795.2007.00153.x⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 362, pp.291-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps07424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00866231v1</w:t>
+                <w:t xml:space="preserve">hal-00321558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace elements in three marine birds breeding on Reunion Island (Western Indian Ocean) Part 1 : Factors influencing their bioaccumulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
+                <w:t xml:space="preserve">Mercury in seabird feathers: Insight on dietary habits and evidence for exposure levels in the western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Kojadinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Churlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 384 (1-3), pp.194-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.05.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00244-005-0225-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00321584v1</w:t>
+                <w:t xml:space="preserve">hal-00321784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccumulation of trace elements in pelagic fish from the Western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Kojadinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 146 (2), pp.548-566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2006.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean control of the breeding regime of the sooty tern in the southwest Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.D. Quartly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54 (1), pp.130-142. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2006.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results on trace element levels in three species of seabirds from the western Indian Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
+                <w:t xml:space="preserve">Trace elements in three marine birds breeding on Reunion Island (Western Indian Ocean) Part 1 : Factors influencing their bioaccumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Kojadinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ostrich: Journal of African Ornithology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2989/OSTRICH.2007.78.2.50.130⟩</w:t>
+              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52, pp.418-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00244-005-0225-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474025v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace elements in three marine birds breeding on Reunion Island (Western Indian Ocean). Part 2 : Factors influencing their detoxification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
+                <w:t xml:space="preserve">Preliminary results on trace element levels in three species of seabirds from the western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Kojadinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Salamolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00244-005-8225-9⟩</w:t>
+              <w:t xml:space="preserve">Ostrich: Journal of African Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 78 (2), pp.435-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2989/OSTRICH.2007.78.2.50.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00321774v1</w:t>
+                <w:t xml:space="preserve">hal-00474025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inventory of Sooty Terns (Sterna fuscata) in the western Indian Ocean with special reference to threats and trends</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Trace elements in three marine birds breeding on Reunion Island (Western Indian Ocean). Part 2 : Factors influencing their detoxification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Kojadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ostrich: Journal of African Ornithology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 78 (2), pp.423-434. </w:t>
+              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52, pp.431-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2989/OSTRICH.2007.78.2.49.129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00244-005-8225-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367539v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury in seabird feathers: Insight on dietary habits and evidence for exposure levels in the western Indian Ocean</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">An inventory of Sooty Terns (Sterna fuscata) in the western Indian Ocean with special reference to threats and trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J Feare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.05.018⟩</w:t>
+              <w:t xml:space="preserve">Ostrich: Journal of African Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 78 (2), pp.423-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2989/OSTRICH.2007.78.2.49.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321784v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POSTBREEDING MOVEMENTS OF FRIGATEBIRDS TRACKED WITH SATELLITE TELEMETRY</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mercury content in commercial pelagic fish and its risk assessment in the Western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Kojadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Condor</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 366 (2-3), pp.688-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184367v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific differentiation and intraspecific substructure in two closely related clupeids with extensive hybridization, Alosa alosa and Alosa fallax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Alexandrino</w:t>
+                <w:t xml:space="preserve">POSTBREEDING MOVEMENTS OF FRIGATEBIRDS TRACKED WITH SATELLITE TELEMETRY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Faria</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+                <w:t xml:space="preserve">Olivier Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Condor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 108, pp.220-225</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01453704v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury content in commercial pelagic fish and its risk assessment in the Western Indian Ocean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Interspecific differentiation and intraspecific substructure in two closely related clupeids with extensive hybridization, Alosa alosa and Alosa fallax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alexandrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Linhares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 366 (2-3), pp.688-700. </w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 69, pp.242-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2006.01289.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321782v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the seabird community of the Mozambique Channel and its potential use as an indicator of tuna abundance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Genetic characterisation of the Rhodanian twaite shad, Alosa fallax rhodanensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alexandrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Richard Sabatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.W. Aprahamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fisheries Management and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12, pp.275-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2400.2005.00451.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367528v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraging strategy of a tropical seabird, the redfooted booby, in a dynamic marine environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Foraging habitats of the seabird community of Europa Island (Mozambique Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Marsac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 147, pp.573-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-005-1610-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00188756v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The three-dimensional flight of red-footed boobies: adaptations to foraging in a tropical environment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Ropert‐coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Marsac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 272, pp.53-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2004.2918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00188808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraging habitats of the seabird community of Europa Island (Mozambique Channel)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Assessment of the seabird community of the Mozambique Channel and its potential use as an indicator of tuna abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 63, pp.421-428</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00188099v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic characterisation of the Rhodanian twaite shad, Alosa fallax rhodanensis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Foraging strategy of a tropical seabird, the redfooted booby, in a dynamic marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marsac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Management and Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 288, pp.251-261</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01453605v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental care in frigatebirds : a comparison between twe sympatric species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lormée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 59, pp.465-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00187020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental care in frigatebirds: a comparison between two sympatric species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lormee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 59 (3), pp.465-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03530031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraging strategy of a top predator in tropical waters: great frigatebirds in the Mozambique Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Marsac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 275, pp.297-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00187125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seabird community structure in a coastal tropical environment: importance of natural factors and fish aggregating devices (FADs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 268, pp.281-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00187000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and inter-annual variation in the feeding ecology of a tropical oceanic seabird, the red-tailed tropicbird Phaethon rubricauda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lormée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouventin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 255, pp.289-301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps255289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPECIES AND SEX-BIASED PREDATION ON HATCHLING GREEN TURTLES BY FRIGATEBIRDS ON EUROPA ISLAND, WESTERN INDIAN OCEAN1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lormée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Condor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 103, pp.405-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités de la colonisation de l'Île de la Réunion par le bulbul orphée (Pycnonotus jocosus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mandon-Dalger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 54 (3), pp.283-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03529127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14723,3926 +14735,3926 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From tropics to Antarctica: an investigation of latitudinal variations in the distribution of carbon and nitrogen stable isotopes in the Indian Ocean using marine predators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Iles Eparses, observatoire de la biodiversité dans l'océan Indien tropical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Western Indian Ocean Marine Science Association Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Kenya</w:t>
+              <w:t xml:space="preserve">Recherche CNRS en Outre Mer. Colloque de Clotûre de l'année des Outre Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852801v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation et Services écosystémiques des Oiseaux Marins de l'Océan Indien Occidental tropical</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From tropics to Antarctica: an investigation of latitudinal variations in the distribution of carbon and nitrogen stable isotopes in the Indian Ocean using marine predators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Kaehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque FRB-AIRD-CNRS : La Biodiversité des Iles de l'Océan Indien (Aquarium de la Porte Dorée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, France</w:t>
+              <w:t xml:space="preserve">7th Western Indian Ocean Marine Science Association Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852803v1</w:t>
+                <w:t xml:space="preserve">hal-00852801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking seabirds to identify potential Marine Protected Areas in the Western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Western Indian Ocean Marine Science Association Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using seabird tracking data to identify potential Marine Protected Areas in the tropical Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pew fellows Program in Marine Conservation. 2011 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le suivi télémétrique des oiseaux marins, un outil d'évaluation et d'observation des milieux pélagiques: Le cas de l'océan Indien occidental tropical</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Conservation et Services écosystémiques des Oiseaux Marins de l'Océan Indien Occidental tropical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque scientifique de l'Agence des Aires Marines Protégées "Contribution des aires marines protégées à la gestion éco-systémique des milieux et de leurs usages : quelle stratégie scientifique ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, France</w:t>
+              <w:t xml:space="preserve">Colloque FRB-AIRD-CNRS : La Biodiversité des Iles de l'Océan Indien (Aquarium de la Porte Dorée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852807v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using seabird tracking data to identify potential Marine Protected Areas in the tropical Indian Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Le suivi télémétrique des oiseaux marins, un outil d'évaluation et d'observation des milieux pélagiques: Le cas de l'océan Indien occidental tropical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle A. Kappes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution du programme Européen Run Sea Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Réunion</w:t>
+              <w:t xml:space="preserve">Colloque scientifique de l'Agence des Aires Marines Protégées "Contribution des aires marines protégées à la gestion éco-systémique des milieux et de leurs usages : quelle stratégie scientifique ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852806v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Iles Eparses, observatoire de la biodiversité dans l'océan Indien tropical</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Using seabird tracking data to identify potential Marine Protected Areas in the tropical Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle A. Kappes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche CNRS en Outre Mer. Colloque de Clotûre de l'année des Outre Mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, France</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution du programme Européen Run Sea Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852804v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and inter-annual variations in the breeding parameters of tropical seabirds in the Seychelles (Cousin Island), in relation to the marine environment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Tracking seabirds to identify potential high-seas Marine Protected Areas in the western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bemanaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First World Seabird Conference (WSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857736v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rats, owls and seabirds: a case study of hyperpredation at Europa island</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Evidence of resource partitioning in sympatric tropical boobies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle A. Kappes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First World Seabird Conference (WSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857722v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are African Black Oystercatchers good indicators of large-scale trends in intertidal community? A stable isotope study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mesopredator release effects on long lived prey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C. Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Wader Study Group Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">First World Seabird Conference (WSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857728v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking seabirds to identify potential high-seas Marine Protected Areas in the western Indian Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Seasonal and inter-annual variations in the breeding parameters of tropical seabirds in the Seychelles (Cousin Island), in relation to the marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Coustaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirmal Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First World Seabird Conference (WSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857727v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Europe to western Indian Ocean - RUN Sea Science, a project to promote marine sciences and development at a regional scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Are African Black Oystercatchers good indicators of large-scale trends in intertidal community? A stable isotope study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mablouké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaclyn M. Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chabanet</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Week of Innovative Regions in Europe (WIRE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Granada, Spain</w:t>
+              <w:t xml:space="preserve">International Wader Study Group Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857732v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of daylight duration and moon phases on the at-sea behaviour of a tropical seabird : the Barau's Petrel</w:t>
+                <w:t xml:space="preserve">Rats, owls and seabirds: a case study of hyperpredation at Europa island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Pinet</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">David Ringler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First World Seabird Conference (WSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857723v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesopredator release effects on long lived prey</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Tracking seabirds to identify potential high-seas Marine Protected Areas in the western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First World Seabird Conference (WSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857721v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of resource partitioning in sympatric tropical boobies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">From Europe to western Indian Ocean - RUN Sea Science, a project to promote marine sciences and development at a regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Niemetsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Omolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First World Seabird Conference (WSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Victoria, Canada</w:t>
+              <w:t xml:space="preserve">Week of Innovative Regions in Europe (WIRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857730v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking seabirds to identify potential high-seas Marine Protected Areas in the western Indian Ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effect of daylight duration and moon phases on the at-sea behaviour of a tropical seabird : the Barau's Petrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First World Seabird Conference (WSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857739v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seabirds as indicators of biodiversity hotspots: a tropical Indian Ocean perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Tracking seabirds to identify potential pelagic Marine Protected Areas in the western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pew fellows Program in Marine Conservation Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Sebasco, United States</w:t>
+              <w:t xml:space="preserve">6th Western Indian Ocean Marine Science Association Scientific Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866775v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking seabirds to identify potential high-seas Marine Protected Areas in the western Indian Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Socio-economic aspects and conservation of seabird colonies in the southwest region of Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bemanaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabenevanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Western Indian Ocean Marine Science Association Scientific Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866756v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional study of stable isotope signatures in marine birds in western Indian Ocean: biogeographic and ecological interpretations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Seabirds as indicators of biodiversity hotspots: a tropical Indian Ocean perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Western Indian Ocean Marine Science Association Scientific Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Réunion</w:t>
+              <w:t xml:space="preserve">Pew fellows Program in Marine Conservation Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Sebasco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866751v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and inter-annual variations in the breeding parameters of tropical seabirds in the Seychelles (Cousin Island), in relation to the marine environment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Tracking seabirds to identify potential high-seas Marine Protected Areas in the western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Western Indian Ocean Marine Science Association Scientific Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866748v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les oiseaux marins des Iles Éparses face aux changements globaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Seasonal and inter-annual variations in the breeding parameters of tropical seabirds in the Seychelles (Cousin Island), in relation to the marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Coustaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirmal Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Iles Éparses, terres d'avenir", Sénat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, France</w:t>
+              <w:t xml:space="preserve">6th Western Indian Ocean Marine Science Association Scientific Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866767v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of physiology and trophic ecology on Hg bioaccumulation in top predator fish from the western Indian Ocean</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Regional study of stable isotope signatures in marine birds in western Indian Ocean: biogeographic and ecological interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher D. Mcquaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Nice, France</w:t>
+              <w:t xml:space="preserve">6th Western Indian Ocean Marine Science Association Scientific Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526803v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From warm tropical to cool subtropical waters: Foraging strategies and marine habitats of an endemic marine bird of Reunion Island, the Barau's petrel (Pterodroma baraui)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Les oiseaux marins des Iles Éparses face aux changements globaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Western Indian Ocean Marine Science Association Scientific Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Réunion</w:t>
+              <w:t xml:space="preserve">Colloque "Iles Éparses, terres d'avenir", Sénat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866762v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking seabirds to identify potential pelagic Marine Protected Areas in the western Indian Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence of physiology and trophic ecology on Hg bioaccumulation in top predator fish from the western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Kojadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Western Indian Ocean Marine Science Association Scientific Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Réunion</w:t>
+              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866757v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic aspects and conservation of seabird colonies in the southwest region of Madagascar</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">From warm tropical to cool subtropical waters: Foraging strategies and marine habitats of an endemic marine bird of Reunion Island, the Barau's petrel (Pterodroma baraui)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Western Indian Ocean Marine Science Association Scientific Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866741v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesopredator release on islands: Can cats really protect seabirds?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Balancing conservation resources for an endangered endemic seabird, the Barau's Petrel on Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James C. Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indian Ocean Seabird Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Christmas Island, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867260v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatological Effects on the Breeding of Terns</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Regional study of stable isotope signatures in marine birds in the western Indian Ocean: biogeographic and ecological interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher D. Mcquaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium, 2008. IGARSS 2008. IEEE International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t>
+              <w:t xml:space="preserve">12th Pan-African Ornithological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Western Cape, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867258v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seabird ecosystem services, conservation and island management in the western Indian Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Stable isotopes document resource partitioning and seasonal changes in tropic niche of subantarctic and tropical seabirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indian Ocean Seabird Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Christmas Island, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867251v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet study of an introduced predator reveals an unexpected population structure and reproductive strategy in an endemic long-lived seabird</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Seabirds as indicators of the marine environment : a regional study in the western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology &amp; Behaviour 4th meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Indian Ocean Seabird Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Christmas Island, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867239v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing conservation resources for an endangered endemic seabird, the Barau's Petrel on Reunion Island</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Diet study of an introduced predator reveals an unexpected population structure and reproductive strategy in an endemic long-lived seabird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Ocean Seabird Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Christmas Island, Australia</w:t>
+              <w:t xml:space="preserve">Ecology &amp; Behaviour 4th meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867255v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional study of stable isotope signatures in marine birds in the western Indian Ocean: biogeographic and ecological interpretations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mesopredator release on islands: Can cats really protect seabirds?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C. Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. R. Peck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Pan-African Ornithological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Western Cape, South Africa</w:t>
+              <w:t xml:space="preserve">Indian Ocean Seabird Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Christmas Island, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867248v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seabirds as indicators of the marine environment : a regional study in the western Indian Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Climatological Effects on the Breeding of Terns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. D. Quartly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Monticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Ocean Seabird Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Christmas Island, Australia</w:t>
+              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium, 2008. IGARSS 2008. IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867253v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotopes document resource partitioning and seasonal changes in tropic niche of subantarctic and tropical seabirds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Seabird ecosystem services, conservation and island management in the western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indian Ocean Seabird Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Christmas Island, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867242v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatological Effects on the Breeding of Terns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. D. Quartly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Monticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatological Effects on the Breeding of Terns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. D. Quartly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Monticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium, 2008. IGARSS 2008. IEEE International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraging ecology of tropical seabirds : a western Indian Ocean perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indian Ocean Seabird Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Christmas Island, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seabirds and the marine habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coconuts to Conservation : Celebrating forty years of conservation successes on Cousin Island Nature Reserve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Mahé, Seychelles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18652,163 +18664,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un site transverse Outre-Mer ILICO pour l'observation pérenne et écosystémique d'un récif corallien à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Aucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVOLECO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, La Rochelle, France. Zenodo, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.11241376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18818,150 +18830,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avifaune de l'île Clipperton et l'écologie des oiseaux marins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa T. Ballance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pitman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clipperton : Environnement et Biodiversité d'un Microcosme Océanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications scientifiques du Muséum National d'Histoire Naturelle-IRD Éditions, pp.381-392, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18971,265 +18983,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megafauna show pervasive yet distinct affinity to ocean fronts: the urgent need for adaptive conservation in a warming world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Brito-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph A Rohner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliott L Hazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nocturnal social-ecological systems of Réunion Island: challenges of knowledge and perspectives for action. Pre-proposal for a project in response to the AAPG2024 of the ANR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Challéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bénos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19239,287 +19251,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de faisabilité du déplacement de colonies de pétrels sur massifs miniers : synthèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">Étude de faisabilité du déplacement de colonies de pétrels sur massifs miniers : rapport scientifique final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dromzée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Pagenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Programme Transloc-pétrels. (Tome Nickel et Environnement), CNRT Nickel et son environnement. 2019, 99 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dromzée</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-03415731v1</w:t>
+                <w:t xml:space="preserve">hal-03415729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de faisabilité du déplacement de colonies de pétrels sur massifs miniers : rapport scientifique final</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">Étude de faisabilité du déplacement de colonies de pétrels sur massifs miniers : synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dromzée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Pagenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Programme Transloc-pétrels. (Tome Nickel et Environnement), CNRT Nickel et son environnement. 2019, 99 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Programme Transloc-pétrels. [Tome Nickel et Environnement], CNRT Nickel et son environnement. 2019, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03415729v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId560"/>
+      <w:footerReference w:type="default" r:id="rId561"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19666,51 +19678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sequeira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Calich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam van der Mheen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl0239" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merl&#232;ne Saunier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Orlowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hivert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1438-390X.12215" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05413291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florinah Razafimandimby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/00306525.2025.2587158" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne M Morten" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P B Carneiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Bonnet&#8208;lebrun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P Dias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389987v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Teixeira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm a C Nicoll" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaeger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bunbury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Choeur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70078" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482977v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Appoo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Letori" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Hector" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gendron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.13354" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482865v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Baumann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cartraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.13083" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52556-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebarbenchon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Boucher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Feare" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dietrich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Larose" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230600" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189719v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Thibault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoarau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebreton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115343" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Verge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Brault-Favrou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02691-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04447669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dias" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Davies" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Handley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2023.02.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167911v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany L Clark" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Pearmain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Rouyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Clay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38900-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447336v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Millon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poetea Guehenneuc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Perez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02732" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426077v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Trevail" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm A.C. Nicoll" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Freeman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Schwarz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.10.060" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04236538v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-C&#233;cile Juhasz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaha&#239;a Soulaimana Mattoir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Souharce" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/JFO-00160-930411" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03810503v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Cl&#233;mencet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sanchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708760v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlene Saunier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ringler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ACE-02174-170132" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047191v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Avargues" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Humeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.79.87726" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04229435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chevillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tourmetz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaha&#239;a Soulaimana-Mattoir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hollinger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2022.e02232" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897615v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-022-07983-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03272465v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Benkwitt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gunn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Carr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A.J. Graham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.03.104" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03390473v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lazarine Poulle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bastien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gedda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255664" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445746v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Lebrun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Phillips" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Granadeiro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de L. Brooke" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.683071" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03673261v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keys" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orgeret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pistorius" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03978-w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158708v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Oppel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hazin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd7225" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03269411v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K. Danckwerts" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Mcquaid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86406-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03199963v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Manoury" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dicque" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03009608v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silas James Reynolds" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Wearn" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos C Hennicke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6635" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02918808v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Lopez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Nikolic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riethmuller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12864" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02099445v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey E. Cartraud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.01.065" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024569v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Andres" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.02016" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146900v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airam Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Arcos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Dias" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Holmes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00094" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907110v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Danckwerts" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-017-0773-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907162v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Summers" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00394" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906064v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Y. A. Ryan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Wilson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Faulquier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12900" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499443v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Cruz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Grissac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gardes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.01330" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371147v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Wilkinson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.12.013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180368v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecollinet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268815001661" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324795v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben G. Lascelles" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Taylor" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. R. Miller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Dias" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oppel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12411" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449054v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Mcquaid" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Connan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smale" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2810-x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449049v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gineste" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Souquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Couzi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Giloux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Philippe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-016-1396-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449147v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Corre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449050v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2016.08.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01908212v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikash Tatayah" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Brown" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Nicoll" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl G. Jones" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01344732v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Legrand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benneveau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Potin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11710" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158405v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004925.s005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207081v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Orlowski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2014.12.015" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01306708v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Russell" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2014.12.014" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285434v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Rouzic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00477-14" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107716v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Thiers" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Louzao" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ridoux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115057" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01306711v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01306712v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. Mcgregor" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dwight" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu093" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274566v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tortosa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097185" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285429v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2005.131088" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917081v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ternon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaehler" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Thiebot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dyer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.10.027" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274592v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussay Dellagi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2012-09-227" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03276954v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle A. Kappes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Coustaut" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842629v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Phillips" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2012.01.019" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPGDP5X8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737237v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2011.11.015" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VS1LQ35-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842630v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pascalis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guernier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cardinale" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2012.03.024" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FLPTB81-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737089v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Monte" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2012.0509" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852838v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis da Silva" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Riquier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585234v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08971" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199394v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Agostini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Agudelo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barber" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Bisol" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1755-0998.2010.02970.X" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CDF0L531-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852827v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trombini" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-2031-z" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B9PP9ZDC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852828v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne M. Gleeson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2011.02574.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9RJ464JG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852825v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix M. Medina" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernie R. Tershy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika S. Zavaleta" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02464.x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJ22LKF8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852826v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027663" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701337v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09376" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857719v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Medina" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nogales" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tershy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00524223v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Russell" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-7445.2010.00068.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528164v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tew Kai" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.04.003" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z60R6MSG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858456v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Catry" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Ramos" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07717" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858444v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.01.017" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWMZRG06-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03276919v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salamolard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Probst" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jaquemet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401586v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gadenne" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-009-1397-7" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B5TNL7BW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858459v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bourgeois" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Legrand" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-008-0134-0" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K8JVSD92-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858457v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Berlincourt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07713" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858446v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858455v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sampson" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858445v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757614v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ramos" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monticelli" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bowler" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Jupiter" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-009-0389-z" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5D0685MG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858453v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Fontaine" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1675/063.032.0213" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858447v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bemanaja" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321435v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kojadinovic" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07355" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319362v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07587" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866235v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/451134a" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-4HHVZDF9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683285v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-1049-1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K6RT3L5W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667129v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-1060-6" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B17E0BCC9B8C81351F394DF59616088A2A942DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331889v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1675/1524-4695(2008)31" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321558v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07424" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866231v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Peck" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faulquier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2007.00153.x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNN8T9CR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321584v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-005-0225-2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321778v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.07.015" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01367532v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Quartly" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2006.10.003" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474025v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/OSTRICH.2007.78.2.50.130" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321774v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-005-8225-9" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD2DAE0E6823E71B838BA961AFD97FEAD9B1059B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01367539v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Feare" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/OSTRICH.2007.78.2.49.129" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321784v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.05.018" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184367v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tostain" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453704v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alexandrino" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faria" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Linhares" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castro" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2006.01289.x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVNCDBR2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321782v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.02.006" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01367528v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188756v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188808v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ropert&#8208;coudert" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kato" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2004.2918" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188099v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-1610-0" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4ZW0WTLQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453605v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Aprahamian" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2005.00451.x" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-71BRRRVF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187020v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagarde" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lorm&#233;e" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530031v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lormee" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187125v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187000v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189761v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouventin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps255289" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192450v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529127v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mandon-Dalger" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besnard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852801v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kaehler" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852803v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852808v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852805v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852807v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852806v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852804v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857736v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coustaud" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal Shah" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857722v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857728v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kohler" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mablouk&#233;" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaclyn M. Hill" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857727v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857732v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niemetsky" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Omolo" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857723v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857721v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumont" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857730v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857739v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866775v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866756v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866751v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866748v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866767v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526803v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866762v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866757v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866741v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perraudin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Rizzo" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabenevanana" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867260v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867258v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Quartly" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monticelli" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867251v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867239v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867255v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867248v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867253v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867242v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867259v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867257v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867254v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867252v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583519v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Benoit" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11241376" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405296v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa T. Ballance" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pitman" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390978v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Brito-Morales" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sudre" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph A Rohner" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott L Hazen" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415731v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dromz&#233;e" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pagenaud" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chagneau" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415729v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389987v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Teixeira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm a C Nicoll" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaeger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bunbury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Choeur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70078" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sequeira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Calich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam van der Mheen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl0239" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339333v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merl&#232;ne Saunier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Orlowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hivert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1438-390X.12215" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne M Morten" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P B Carneiro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Bonnet&#8208;lebrun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P Dias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05413291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florinah Razafimandimby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/00306525.2025.2587158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482977v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Appoo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Letori" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Hector" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gendron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.13354" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482865v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Baumann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cartraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.13083" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52556-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426077v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Trevail" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm A.C. Nicoll" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Freeman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Schwarz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.10.060" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447336v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Millon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poetea Guehenneuc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Perez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02732" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebarbenchon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Boucher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Feare" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dietrich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Larose" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230600" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Verge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Brault-Favrou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02691-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04447669v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Davies" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Handley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2023.02.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189719v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Thibault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoarau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebreton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115343" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167911v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany L Clark" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Pearmain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Rouyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Clay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38900-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708760v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlene Saunier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ringler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ACE-02174-170132" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047191v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-C&#233;cile Juhasz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Avargues" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Humeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.79.87726" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03810503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Cl&#233;mencet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sanchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04236538v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaha&#239;a Soulaimana Mattoir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Souharce" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/JFO-00160-930411" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04229435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chevillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tourmetz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaha&#239;a Soulaimana-Mattoir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hollinger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2022.e02232" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897615v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-022-07983-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03269411v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K. Danckwerts" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Mcquaid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86406-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03272465v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Benkwitt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gunn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Carr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A.J. Graham" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.03.104" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445746v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Lebrun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Phillips" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Granadeiro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de L. Brooke" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.683071" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03390473v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lazarine Poulle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bastien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gedda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255664" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03673261v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keys" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orgeret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pistorius" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03978-w" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158708v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Oppel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hazin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd7225" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03009608v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silas James Reynolds" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Wearn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos C Hennicke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6635" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03199963v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Manoury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dicque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02918808v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Lopez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Nikolic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riethmuller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12864" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146900v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airam Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Arcos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Dias" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Holmes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00094" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02099445v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey E. Cartraud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.01.065" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024569v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Andres" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.02016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907110v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Danckwerts" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-017-0773-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907162v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Summers" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00394" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906064v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Y. A. Ryan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Wilson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Faulquier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12900" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499443v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Cruz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Grissac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gardes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.01330" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449054v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Mcquaid" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Connan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smale" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2810-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449049v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gineste" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Souquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Couzi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Giloux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Philippe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-016-1396-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449050v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2016.08.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449147v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Corre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371147v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Wilkinson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.12.013" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180368v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecollinet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268815001661" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324795v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben G. Lascelles" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Taylor" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. R. Miller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Dias" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oppel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12411" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01908212v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikash Tatayah" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Brown" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Nicoll" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl G. Jones" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01344732v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Legrand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benneveau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Potin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11710" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158405v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004925.s005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207081v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Orlowski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2014.12.015" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01306708v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Russell" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2014.12.014" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917081v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ternon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaehler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Thiebot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.10.027" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X64DVF15-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285434v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Rouzic" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00477-14" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01306712v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. Mcgregor" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dwight" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu093" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107716v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Thiers" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Louzao" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ridoux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115057" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01306711v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285429v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2005.131088" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274566v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tortosa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097185" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03276954v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle A. Kappes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Coustaut" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274592v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussay Dellagi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2012-09-227" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737089v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Monte" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2012.0509" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737237v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2011.11.015" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VS1LQ35-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842629v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Phillips" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2012.01.019" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPGDP5X8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842630v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pascalis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guernier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cardinale" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2012.03.024" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FLPTB81-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852838v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis da Silva" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Riquier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199394v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Agostini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Agudelo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barber" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Bisol" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1755-0998.2010.02970.X" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CDF0L531-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852827v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trombini" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-2031-z" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B9PP9ZDC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585234v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08971" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852825v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix M. Medina" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernie R. Tershy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika S. Zavaleta" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02464.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJ22LKF8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852828v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne M. Gleeson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2011.02574.x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9RJ464JG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852826v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027663" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701337v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09376" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00524223v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Russell" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-7445.2010.00068.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857719v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Medina" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nogales" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tershy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528164v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tew Kai" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.04.003" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z60R6MSG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858444v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.01.017" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWMZRG06-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03276919v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salamolard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Probst" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jaquemet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858455v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Catry" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Ramos" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sampson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858459v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bourgeois" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Legrand" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-008-0134-0" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K8JVSD92-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858457v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Berlincourt" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07713" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858446v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401586v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gadenne" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-009-1397-7" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B5TNL7BW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858456v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07717" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858445v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858453v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Fontaine" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1675/063.032.0213" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757614v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ramos" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monticelli" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bowler" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Jupiter" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-009-0389-z" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5D0685MG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858447v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bemanaja" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866231v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Peck" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faulquier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2007.00153.x" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNN8T9CR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321435v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kojadinovic" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07355" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319362v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07587" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683285v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-1049-1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K6RT3L5W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667129v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-1060-6" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B17E0BCC9B8C81351F394DF59616088A2A942DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866235v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/451134a" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-4HHVZDF9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331889v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1675/1524-4695(2008)31" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321558v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07424" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321784v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.05.018" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321778v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.07.015" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01367532v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Quartly" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2006.10.003" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321584v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-005-0225-2" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474025v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/OSTRICH.2007.78.2.50.130" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321774v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-005-8225-9" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD2DAE0E6823E71B838BA961AFD97FEAD9B1059B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01367539v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Feare" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/OSTRICH.2007.78.2.49.129" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321782v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.02.006" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184367v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tostain" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453704v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alexandrino" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faria" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Linhares" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castro" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2006.01289.x" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVNCDBR2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453605v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Aprahamian" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2005.00451.x" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-71BRRRVF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188099v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-1610-0" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4ZW0WTLQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188808v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ropert&#8208;coudert" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kato" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2004.2918" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01367528v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188756v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187020v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagarde" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lorm&#233;e" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530031v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lormee" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187125v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187000v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189761v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouventin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps255289" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192450v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529127v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mandon-Dalger" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besnard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852804v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852801v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kaehler" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852808v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852805v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852803v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852807v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852806v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857739v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857730v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857721v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumont" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857736v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coustaud" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal Shah" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857728v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kohler" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mablouk&#233;" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaclyn M. Hill" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857722v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857727v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857732v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niemetsky" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Omolo" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857723v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866757v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866741v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perraudin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Rizzo" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabenevanana" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866775v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866756v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866748v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866751v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866767v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526803v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866762v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867255v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867248v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867242v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867253v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867239v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867260v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867258v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Quartly" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monticelli" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867251v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867259v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867257v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867254v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867252v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583519v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Benoit" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11241376" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405296v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa T. Ballance" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pitman" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390978v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Brito-Morales" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sudre" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph A Rohner" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott L Hazen" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415729v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dromz&#233;e" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pagenaud" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chagneau" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415731v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>