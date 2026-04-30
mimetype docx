--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -502,265 +502,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Marine Flyways Identified for Long‐Distance Migrating Seabirds From Tracking Data</w:t>
+                <w:t xml:space="preserve">Wintering grounds under protection: population stability and conservation of migrating waders at Europa Island, western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanne M Morten</w:t>
+                <w:t xml:space="preserve">Florinah Razafimandimby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana P B Carneiro</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.70004⟩</w:t>
+              <w:t xml:space="preserve">Ostrich: Journal of African Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2989/00306525.2025.2587158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977698v1</w:t>
+                <w:t xml:space="preserve">hal-05413291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wintering grounds under protection: population stability and conservation of migrating waders at Europa Island, western Indian Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Marine Flyways Identified for Long‐Distance Migrating Seabirds From Tracking Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne M Morten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana P B Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florinah Razafimandimby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Amy</w:t>
+                <w:t xml:space="preserve">Anne‐sophie Bonnet‐lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria P Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ostrich: Journal of African Ornithology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (2), pp.e70004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2989/00306525.2025.2587158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.70004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413291v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seabird presence and seasonality influence nutrient dynamics of atoll habitats</w:t>
               </w:r>
@@ -1027,51 +1027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past volcanic activity predisposes an endemic threatened seabird to negative anthropogenic impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1142,874 +1142,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking seabird migration in the tropical Indian Ocean reveals basin-scale conservation need</w:t>
+                <w:t xml:space="preserve">Human visitation disrupts natural determinants of breeding seabird communities on coral reef islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Trevail</w:t>
+                <w:t xml:space="preserve">Tristan Berr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malcolm A.C. Nicoll</w:t>
+                <w:t xml:space="preserve">Alexandre Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Freeman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jill Schwarz</w:t>
+                <w:t xml:space="preserve">Poetea Guehenneuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2023.10.060⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.e02732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2023.e02732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426077v1</w:t>
+                <w:t xml:space="preserve">hal-04447336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human visitation disrupts natural determinants of breeding seabird communities on coral reef islands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking seabird migration in the tropical Indian Ocean reveals basin-scale conservation need</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Millon</w:t>
+                <w:t xml:space="preserve">Alice Trevail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dumas</w:t>
+                <w:t xml:space="preserve">Malcolm A.C. Nicoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poetea Guehenneuc</w:t>
+                <w:t xml:space="preserve">Robin Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fany Perez</w:t>
+                <w:t xml:space="preserve">Jill Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 48, pp.e02732. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (23), pp.5247-5256.e4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2023.e02732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2023.10.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447336v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migratory patterns of two major influenza virus host species on tropical islands</w:t>
+                <w:t xml:space="preserve">Do loggerhead sea turtle (Caretta caretta) gut contents reflect the types, colors and sources of plastic pollution in the Southwest Indian Ocean?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+                <w:t xml:space="preserve">Margot Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Boucher</w:t>
+                <w:t xml:space="preserve">Ludovic Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Feare</w:t>
+                <w:t xml:space="preserve">Laurent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Dietrich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Larose</w:t>
+                <w:t xml:space="preserve">Mathieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.230600⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 194, pp.115343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426090v1</w:t>
+                <w:t xml:space="preserve">hal-04189719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury contamination in the tropical seabird community from Clipperton Island, eastern Pacific Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seabird and reef conservation must include coral islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Berr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
+                <w:t xml:space="preserve">Serge Andréfouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Le Verge</w:t>
+                <w:t xml:space="preserve">Tammy Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-André Bost</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+                <w:t xml:space="preserve">Jonathan Handley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-023-02691-2⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (6), pp.490-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2023.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192172v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seabird and reef conservation must include coral islands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Berr</w:t>
+                <w:t xml:space="preserve">Mercury contamination in the tropical seabird community from Clipperton Island, eastern Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Dias</w:t>
+                <w:t xml:space="preserve">Thibault Le Verge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Andréfouët</w:t>
+                <w:t xml:space="preserve">Charles-André Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tammy Davies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Handley</w:t>
+                <w:t xml:space="preserve">Maud Brault-Favrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2023.02.004⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (8), pp.1050-1061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-023-02691-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447669v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do loggerhead sea turtle (Caretta caretta) gut contents reflect the types, colors and sources of plastic pollution in the Southwest Indian Ocean?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migratory patterns of two major influenza virus host species on tropical islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Thibault</w:t>
+                <w:t xml:space="preserve">Solenn Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Hoarau</w:t>
+                <w:t xml:space="preserve">Chris Feare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lebreton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+                <w:t xml:space="preserve">Muriel Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Barret</w:t>
+                <w:t xml:space="preserve">Christine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 194, pp.115343. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (10), pp.230600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.230600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189719v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global assessment of marine plastic exposure risk for oceanic birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bethany L Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana P B Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth J Pearmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2080,537 +2080,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seabird predation effects and population viability analysis indicate the urgent need for rat eradication from Europa Island, western Indian Ocean</w:t>
+                <w:t xml:space="preserve">Discovery of the breeding colonies of a critically endangered and elusive seabird, the Mascarene Petrel (Pseudobulweria aterrima)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merlene Saunier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+                <w:t xml:space="preserve">Claire-Cécile Juhasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Ringler</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahaïa Soulaimana Mattoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patxi Souharce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian Conservation and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ACE-02174-170132⟩</w:t>
+              <w:t xml:space="preserve">Journal of Field Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/JFO-00160-930411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708760v1</w:t>
+                <w:t xml:space="preserve">hal-04236538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of genetic and Spatially Explicit Capture-Recapture analyses to design adaptive feral cat control in a large inhabited island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Cécile Juhasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïs Avargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ringler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeoBiota</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 79, pp.51 - 85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/neobiota.79.87726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of seasonal reproduction, laying site fidelity, and oviposition synchronicity in the critically endangered endemic Manapany Day Gecko (Phelsuma inexpectata) from Reunion Island (western Indian Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Choeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Clémencet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salamandra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 58 (2), pp.116-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of the breeding colonies of a critically endangered and elusive seabird, the Mascarene Petrel (Pseudobulweria aterrima)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Seabird predation effects and population viability analysis indicate the urgent need for rat eradication from Europa Island, western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlene Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Amy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patxi Souharce</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ringler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Field Ornithology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 93 (4), </w:t>
+              <w:t xml:space="preserve">Avian Conservation and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5751/JFO-00160-930411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5751/ACE-02174-170132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236538v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">25 years of light-induced petrel groundings in Reunion Island: Retrospective analysis and predicted trends</w:t>
               </w:r>
@@ -2622,51 +2622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Chevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tourmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahaïa Soulaimana-Mattoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2743,51 +2743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of 50 microsatellite loci for two shearwater species, Ardenna pacifica and Puffinus bailloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2877,90 +2877,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme philopatry and genetic diversification at unprecedented scales in a seabird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel K. Danckwerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher D. Mcquaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, pp.6834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3020,51 +3020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Benkwitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3118,295 +3118,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seabird Migration Strategies: Flight Budgets, Diel Activity Patterns, and Lunar Influence</w:t>
+                <w:t xml:space="preserve">Exposure of pelagic seabirds to Toxoplasma gondii in the Western Indian Ocean points to an open sea dispersal of this terrestrial parasite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Bonnet-Lebrun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Dias</w:t>
+                <w:t xml:space="preserve">Marie-Lazarine Poulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Phillips</w:t>
+                <w:t xml:space="preserve">Matthieu Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Granadeiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. de L. Brooke</w:t>
+                <w:t xml:space="preserve">Elsa Gedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Feare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.683071⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (8), pp.e0255664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0255664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445746v1</w:t>
+                <w:t xml:space="preserve">hal-03390473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of pelagic seabirds to Toxoplasma gondii in the Western Indian Ocean points to an open sea dispersal of this terrestrial parasite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seabird Migration Strategies: Flight Budgets, Diel Activity Patterns, and Lunar Influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Lazarine Poulle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+                <w:t xml:space="preserve">Richard Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bastien</w:t>
+                <w:t xml:space="preserve">José Granadeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Gedda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chris Feare</w:t>
+                <w:t xml:space="preserve">M. de L. Brooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (8), pp.e0255664. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (683071), </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0255664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.683071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390473v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At-sea distribution and foraging tactics in a monomorphic tropical seabird</w:t>
               </w:r>
@@ -3418,51 +3418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Keys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Orgeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3522,77 +3522,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global political responsibility for the conservation of albatrosses and large petrels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Oppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3650,282 +3650,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structuring among colonies of a pantropical seabird: Implication for subspecies validation and conservation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Camera trapping reveals cooperative breeding in the Red-footed Booby Sula sula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silas James Reynolds</w:t>
+                <w:t xml:space="preserve">Morgane Manoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Orlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Wearn</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabrielle Dicque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (2), pp.175-178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009608v1</w:t>
+                <w:t xml:space="preserve">hal-03199963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camera trapping reveals cooperative breeding in the Red-footed Booby Sula sula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Genetic structuring among colonies of a pantropical seabird: Implication for subspecies validation and conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silas James Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Wearn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Manoury</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Janos C Hennicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ornithology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.11886 - 11905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199963v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High genetic diversity despite drastic bottleneck in a critically endangered, long‐lived seabird, the Mascarene Petrel &amp;lt;i&amp;gt;Pseudobulweria aterrima&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -3950,64 +3950,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Riethmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ibis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 163 (1), pp.268-273. </w:t>
@@ -4192,51 +4192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic ingestion in seabirds of the western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey E. Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Turquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4309,64 +4309,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wettability of juvenile plumage as a major cause of mortality threatens endangered Barau's petrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4443,77 +4443,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterisation of 16 polymorphic microsatellite loci for the sooty tern (Onychoprion fuscatus; Sternidae), a super-abundant pan-tropical seabird, including a test of cross-species amplification using two noddies (Anous spp.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. K. Danckwerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Humeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biodiversity Records</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4560,90 +4560,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geolocation Reveals Year-Round at-Sea Distribution and Activity of a Superabundant Tropical Seabird, the Sooty Tern Onychoprion fuscatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Feare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ron Summers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4, pp.394. </w:t>
@@ -4943,948 +4943,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-annual variation in the foraging ecology of the endangered endemic Barau’s Petrel (Pterodroma baraui) from Réunion Island, south-western Indian Ocean: insights from a multifaceted approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of seabirds of the Iles Eparses as reservoirs and disseminators of parasites and pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. D. Mcquaid</w:t>
+                <w:t xml:space="preserve">Karen Mccoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Connan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+                <w:t xml:space="preserve">David A Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-015-2810-x⟩</w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72, pp.98-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449054v1</w:t>
+                <w:t xml:space="preserve">hal-01371147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical Shearwater population stability at Reunion Island, despite light pollution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serological evidence for the circulation of flaviviruses in seabird populations of the western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lecollinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Gineste</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Philippe</w:t>
+                <w:t xml:space="preserve">C. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilson journal of ornithology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10336-016-1396-5⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144 (3), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0950268815001661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449049v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First automatic passive acoustic tool for monitoring two species of procellarides (Pterodroma baraui and Puffinus bailloni) on Reunion Island, Indian Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applying global criteria to tracking data to define important areas for marine conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben G. Lascelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. R. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. R. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dufour</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Oppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2016.08.004⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (4), pp.422-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449050v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and Characterization of 15 Polymorphic Microsatellite Loci for the Barau’s Petrel (Pterodroma baraui), an Endangered Endemic of Réunion Island (Indian Ocean)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. K. Danckwerts</w:t>
+                <w:t xml:space="preserve">First automatic passive acoustic tool for monitoring two species of procellarides (Pterodroma baraui and Puffinus bailloni) on Reunion Island, Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gineste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Corre</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Yves Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Humeau</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waterbirds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35, pp.55 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2016.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449147v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of seabirds of the Iles Eparses as reservoirs and disseminators of parasites and pathogens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolation and Characterization of 15 Polymorphic Microsatellite Loci for the Barau’s Petrel (Pterodroma baraui), an Endangered Endemic of Réunion Island (Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. K. Danckwerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Waterbirds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (4), pp.411-414</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371147v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serological evidence for the circulation of flaviviruses in seabird populations of the western Indian Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Jaeger</w:t>
+                <w:t xml:space="preserve">Intra-annual variation in the foraging ecology of the endangered endemic Barau’s Petrel (Pterodroma baraui) from Réunion Island, south-western Indian Ocean: insights from a multifaceted approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. K. Danckwerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lecollinet</w:t>
+                <w:t xml:space="preserve">C. D. Mcquaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Beck</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">M. Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Smale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0950268815001661⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-015-2810-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180368v1</w:t>
+                <w:t xml:space="preserve">hal-01449054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying global criteria to tracking data to define important areas for marine conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ben G. Lascelles</w:t>
+                <w:t xml:space="preserve">Tropical Shearwater population stability at Reunion Island, despite light pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gineste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. R. Taylor</w:t>
+                <w:t xml:space="preserve">Mathieu Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. G. R. Miller</w:t>
+                <w:t xml:space="preserve">François-Xavier Couzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. P. Dias</w:t>
+                <w:t xml:space="preserve">Yannick Giloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Oppel</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (4), pp.422-431. </w:t>
+              <w:t xml:space="preserve">Wilson journal of ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ddi.12411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10336-016-1396-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324795v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A ‘Round Island Petrel’ recovered from India</w:t>
               </w:r>
@@ -5896,51 +5896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikash Tatayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Nicoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6030,51 +6030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benneveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6125,103 +6125,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influenza A Virus on Oceanic Islands: Host and Viral Diversity in Seabirds in the Western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Feare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1-17. </w:t>
@@ -6259,90 +6259,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seabird recovery and vegetation dynamics after Norway rat eradication at Tromelin Island, western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. K. Danckwerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ringler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Orlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6393,77 +6393,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic roles of black rats and seabird impacts on tropical islands: Mesopredator release or hyperpredation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ringler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James C. Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 185, pp.75--84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6637,818 +6637,818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive infection of seabird ticks with Coxiella burnetii related species</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Methods to Describe Important Marine Habitats for Top Predators: Application to Identify Biological Hotspots in Tropical Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Le Rouzic</w:t>
+                <w:t xml:space="preserve">Laurie Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Louzao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00477-14⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (12), pp.e115057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0115057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285434v1</w:t>
+                <w:t xml:space="preserve">hal-01107716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass consumption by breeding seabirds in the western Indian Ocean: indirect interactions with fisheries and implications for management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. D. Mcquaid</w:t>
+                <w:t xml:space="preserve">Invasive rat space use on tropical islands: implications for bait broadcast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ringler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C. Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R Dwight</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (2), pp.179--186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306712v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Methods to Describe Important Marine Habitats for Top Predators: Application to Identify Biological Hotspots in Tropical Waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomass consumption by breeding seabirds in the western Indian Ocean: indirect interactions with fisheries and implications for management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. K. Danckwerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. D. Mcquaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. K. Mcgregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Thiers</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+                <w:t xml:space="preserve">R Dwight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0115057⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (9), pp.2589-2598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsu093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107716v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive rat space use on tropical islands: implications for bait broadcast</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James C. Russell</w:t>
+                <w:t xml:space="preserve">Massive infection of seabird ticks with Coxiella burnetii related species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bastien</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (11), pp.3327-3333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00477-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306711v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rickettsia spp. in Seabird Ticks from Western Indian Ocean Islands, 2011–2012</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Haemoproteus iwa in Great Frigatebirds (Fregata minor) in the Islands of the Western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2005.131088⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp.e97185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285429v1</w:t>
+                <w:t xml:space="preserve">hal-01274566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haemoproteus iwa in Great Frigatebirds (Fregata minor) in the Islands of the Western Indian Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Rickettsia spp. in Seabird Ticks from Western Indian Ocean Islands, 2011–2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (5), pp.e97185. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (5), pp.838-842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2005.131088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274566v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Census of Wedge-tailed Shearwaters Puffinus pacificus breeding at D'Arros Island and St Joseph Atoll, Seychelles</w:t>
               </w:r>
@@ -7460,51 +7460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle A. Kappes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Coustaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ornithology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 41 (1), pp.29-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7529,90 +7529,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of coronaviruses, paramyxoviruses, and influenza A viruses in seabirds in the southwestern Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koussay Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7715,51 +7715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9, pp.3351-3358. </w:t>
@@ -7791,332 +7791,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking seabirds to identify potential Marine Protected Areas in the tropical western Indian Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Sex-specific foraging strategies throughout the breeding season in a tropical, sexually monomorphic small petrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2011.11.015⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83 (4), pp.979--989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2012.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737237v1</w:t>
+                <w:t xml:space="preserve">hal-00842629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-specific foraging strategies throughout the breeding season in a tropical, sexually monomorphic small petrel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Tracking seabirds to identify potential Marine Protected Areas in the tropical western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle A. Kappes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 83 (4), pp.979--989. </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 156, pp.89-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2012.01.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2011.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842629v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering arboviral emergence within insular ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Tortosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8124,51 +8124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (6), pp.1333--1339. </w:t>
@@ -8212,853 +8212,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of eleven polymorphic microsatellite loci in the White tailed tropicbird Phaethon lepturus (Phaethontidae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Permanent Genetic Resources added to Molecular Ecology Resources Database 1 October 2010–30 November 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis da Silva</w:t>
+                <w:t xml:space="preserve">Cecilia Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Guérin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+                <w:t xml:space="preserve">P. A. Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Riquier</w:t>
+                <w:t xml:space="preserve">P. A. Barber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo M. Bisol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 11 (2), pp.418-421</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 11 (2), pp.418--421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1755-0998.2010.02970.X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852838v1</w:t>
+                <w:t xml:space="preserve">hal-01199394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent Genetic Resources added to Molecular Ecology Resources Database 1 October 2010–30 November 2010</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paolo M. Bisol</w:t>
+                <w:t xml:space="preserve">The island syndrome and population dynamics of introduced rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C. Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ringler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brouat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Trombini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11 (2), pp.418--421. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 167 (3), pp.667--676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/J.1755-0998.2010.02970.X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-011-2031-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199394v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The island syndrome and population dynamics of introduced rats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Migration, wintering distribution and habitat use of an endangered tropical seabird, Barau's petrel Pterodroma baraui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ringler</w:t>
+                <w:t xml:space="preserve">Patrick Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Trombini</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 167 (3), pp.667--676. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 423, pp.291-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-011-2031-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps08971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852827v1</w:t>
+                <w:t xml:space="preserve">hal-00585234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration, wintering distribution and habitat use of an endangered tropical seabird, Barau's petrel Pterodroma baraui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pinet</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of eleven polymorphic microsatellite loci in the White tailed tropicbird Phaethon lepturus (Phaethontidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Richard A. Phillips</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (2), pp.418-421</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585234v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global review of the impacts of invasive cats on island endangered vertebrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The origin of Rattus rattus on the Îles Éparses, Western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C. Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix M. Medina</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dianne M. Gleeson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02464.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (9), pp.1834-1836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2011.02574.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852825v1</w:t>
+                <w:t xml:space="preserve">hal-00852828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of Rattus rattus on the Îles Éparses, Western Indian Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James C. Russell</w:t>
+                <w:t xml:space="preserve">A global review of the impacts of invasive cats on island endangered vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix M. Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernie R. Tershy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dianne M. Gleeson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erika S. Zavaleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 38 (9), pp.1834-1836. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (11), pp.3503-3510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2011.02574.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02464.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852828v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestial Moderation of Tropical Seabird Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9066,51 +9066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (11), pp.e27663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9170,64 +9170,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle A. Kappes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 441, pp.281-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9255,312 +9255,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of endangered endemic seabirds within a multi-predator context: the Barau's Petrel in Réunion Island</w:t>
+                <w:t xml:space="preserve">The diet of feral cats on islands: a review and a call for more studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Dumont</w:t>
+                <w:t xml:space="preserve">E. Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Russell</w:t>
+                <w:t xml:space="preserve">F. M. Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lecomte</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Nogales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tershy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (3), pp.581-603</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00524223v1</w:t>
+                <w:t xml:space="preserve">hal-00857719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diet of feral cats on islands: a review and a call for more studies</w:t>
+                <w:t xml:space="preserve">Conservation of endangered endemic seabirds within a multi-predator context: the Barau's Petrel in Réunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bonnaud</w:t>
+                <w:t xml:space="preserve">Yves Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. M. Medina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Vidal</w:t>
+                <w:t xml:space="preserve">J. C. Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nogales</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (3), pp.381-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1939-7445.2010.00068.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857719v1</w:t>
+                <w:t xml:space="preserve">halsde-00524223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraging movements of great frigatebirds from Aldabra Island: Relationship with environmental variables and interactions with fisheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tew Kai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9626,1096 +9626,1096 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraguild predation and mesopredator release effect on long-lived prey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Movements, at-sea distribution and behaviour of a tropical pelagic seabird: the wedge-tailed shearwater in the western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lecomte</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Teresa Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime A. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A. Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.01.017⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 391, pp.231--242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps07717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858444v1</w:t>
+                <w:t xml:space="preserve">hal-00858456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barau's Petrel Pterodroma baraui: history, biology and conservation of an endangered endemic petrel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pinet</w:t>
+                <w:t xml:space="preserve">How can the Yelkouan shearwater survive feral cat predation? A meta-population structure as a solution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Salamolard</w:t>
+                <w:t xml:space="preserve">Karen Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Probst</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ornithology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Population Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51 (2), pp.261--270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10144-008-0134-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276919v1</w:t>
+                <w:t xml:space="preserve">hal-00858459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does interference competition explain why White Terns of Aride Island, Seychelles, breed predominantly when marine productivity is lower?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+                <w:t xml:space="preserve">Comparative foraging ecology of a tropical seabird community of the Seychelles, western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime A. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Faulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime A. Ramos</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maud Berlincourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 374, pp.259--272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps07713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858455v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can the Yelkouan shearwater survive feral cat predation? A meta-population structure as a solution?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
+                <w:t xml:space="preserve">Barau's petrel (Pterodroma baraui): history, biology and conservation of an endangered endemic petrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Bourgeois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Vidal</w:t>
+                <w:t xml:space="preserve">Marc Salamolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Legrand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C. Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37, pp.107-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858459v1</w:t>
+                <w:t xml:space="preserve">hal-00858446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative foraging ecology of a tropical seabird community of the Seychelles, western Indian Ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maud Berlincourt</w:t>
+                <w:t xml:space="preserve">Relationship between reversed sexual dimorphism, breeding investment and foraging ecology in a pelagic seabird, the masked booby.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gadenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 161, pp.637-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-009-1397-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps07713⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00858457v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barau's petrel (Pterodroma baraui): history, biology and conservation of an endangered endemic petrel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does interference competition explain why White Terns of Aride Island, Seychelles, breed predominantly when marine productivity is lower?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime A. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Sampson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ornithology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 37, pp.107-113</w:t>
+              <w:t xml:space="preserve">Ibis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 151 (2), pp.265--273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858446v1</w:t>
+                <w:t xml:space="preserve">hal-00858455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between reversed sexual dimorphism, breeding investment and foraging ecology in a pelagic seabird, the masked booby.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Intraguild predation and mesopredator release effect on long-lived prey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C. Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 161, pp.637-649. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 220 (8), pp.1098-1104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-009-1397-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401586v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movements, at-sea distribution and behaviour of a tropical pelagic seabird: the wedge-tailed shearwater in the western Indian Ocean</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Barau's Petrel Pterodroma baraui: history, biology and conservation of an endangered endemic petrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Salamolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C. Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (2), pp.107-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858456v1</w:t>
+                <w:t xml:space="preserve">hal-03276919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduced mammal impacts on seabirds in the Îles Éparses, Western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James C. Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ornithology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 37, pp.121-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10766,77 +10766,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Faulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Salamolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waterbirds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 32 (2), pp.330--336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10864,255 +10864,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demography and conservation of the White-tailed Tropicbird Phaethon lepturus on Aride Island, Western Indian Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teresa Catry</w:t>
+                <w:t xml:space="preserve">Discovery of two major seabird colonies in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Ramos</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Bemanaja</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (2), pp.153-158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757614v1</w:t>
+                <w:t xml:space="preserve">hal-00858447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of two major seabird colonies in Madagascar</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Demography and conservation of the White-tailed Tropicbird Phaethon lepturus on Aride Island, Western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Jupiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ornithology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 150 (3), pp.661-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10336-009-0389-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858447v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feral cat diet and impact on sooty terns at Juan de Nova Island, Mozambique Channel</w:t>
               </w:r>
@@ -11124,77 +11124,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. R. Peck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Faulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11 (1), pp.65-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11234,751 +11234,751 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic ecology of marine birds and pelagic fishes from Reunion Island as determined by stable isotope analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Conservation biology: Cats, rats and seabirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps07355⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 451 (7175), pp.134--135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/451134a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321435v1</w:t>
+                <w:t xml:space="preserve">hal-00866235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource partitioning within a tropical seabird community: new information from stable isotopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative foraging ecology and ecological niche of a superabundant tropical seabird: the sooty tern Sterna fuscata in the southwest Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Cherel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick Richard</w:t>
+                <w:t xml:space="preserve">Jessica Kojadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps07587⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 155 (5), pp.505-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-008-1049-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319362v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative foraging ecology and ecological niche of a superabundant tropical seabird: the sooty tern Sterna fuscata in the southwest Indian Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Potier</w:t>
+                <w:t xml:space="preserve">The role of stable isotopes and mercury concentrations to describe seabird foraging ecology in tropical environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime A. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Cherel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jessica Kojadinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 155 (5), pp.505-520. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-008-1049-1⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 155 (6), pp.637-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-008-1060-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683285v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of stable isotopes and mercury concentrations to describe seabird foraging ecology in tropical environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Resource partitioning within a tropical seabird community: new information from stable isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 155 (6), pp.637-647. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 366, pp.281-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-008-1060-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps07587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00667129v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation biology: Cats, rats and seabirds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Trophic ecology of marine birds and pelagic fishes from Reunion Island as determined by stable isotope analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Kojadinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/451134a⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 361, pp.239-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps07355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00866235v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Lipid Extraction on δ13C and δ15N Values in Seabird Muscle, Liver and Feathers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Kojadinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waterbirds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 31 (2), pp.169-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12025,64 +12025,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraging strategy of masked boobies from the largest colony in the world: relationship to environmental conditions and fisheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Bost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 362, pp.291-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12116,103 +12116,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury in seabird feathers: Insight on dietary habits and evidence for exposure levels in the western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Kojadinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Churlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 384 (1-3), pp.194-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12240,200 +12240,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccumulation of trace elements in pelagic fish from the Western Indian Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
+                <w:t xml:space="preserve">Trace elements in three marine birds breeding on Reunion Island (Western Indian Ocean) Part 1 : Factors influencing their bioaccumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Kojadinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 146 (2), pp.548-566. </w:t>
+              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52, pp.418-430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2006.07.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00244-005-0225-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321778v1</w:t>
+                <w:t xml:space="preserve">hal-00321584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean control of the breeding regime of the sooty tern in the southwest Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.D. Quartly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12474,403 +12461,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace elements in three marine birds breeding on Reunion Island (Western Indian Ocean) Part 1 : Factors influencing their bioaccumulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
+                <w:t xml:space="preserve">Bioaccumulation of trace elements in pelagic fish from the Western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Kojadinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 52, pp.418-430. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 146 (2), pp.548-566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00244-005-0225-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2006.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321584v1</w:t>
+                <w:t xml:space="preserve">hal-00321778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results on trace element levels in three species of seabirds from the western Indian Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
+                <w:t xml:space="preserve">Trace elements in three marine birds breeding on Reunion Island (Western Indian Ocean). Part 2 : Factors influencing their detoxification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Kojadinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Cosson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ostrich: Journal of African Ornithology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 78 (2), pp.435-441. </w:t>
+              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52, pp.431-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2989/OSTRICH.2007.78.2.50.130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00244-005-8225-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474025v1</w:t>
+                <w:t xml:space="preserve">hal-00321774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace elements in three marine birds breeding on Reunion Island (Western Indian Ocean). Part 2 : Factors influencing their detoxification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
+                <w:t xml:space="preserve">Preliminary results on trace element levels in three species of seabirds from the western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Kojadinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Salamolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ostrich: Journal of African Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 78 (2), pp.435-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2989/OSTRICH.2007.78.2.50.130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00244-005-8225-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00321774v1</w:t>
+                <w:t xml:space="preserve">hal-00474025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An inventory of Sooty Terns (Sterna fuscata) in the western Indian Ocean with special reference to threats and trends</w:t>
               </w:r>
@@ -12882,51 +12882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris J Feare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ostrich: Journal of African Ornithology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 78 (2), pp.423-434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12960,103 +12960,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury content in commercial pelagic fish and its risk assessment in the Western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Kojadinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 366 (2-3), pp.688-700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13103,51 +13103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POSTBREEDING MOVEMENTS OF FRIGATEBIRDS TRACKED WITH SATELLITE TELEMETRY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13267,51 +13267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Linhares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 69, pp.242-259. </w:t>
@@ -13361,51 +13361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic characterisation of the Rhodanian twaite shad, Alosa fallax rhodanensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Alexandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13516,51 +13516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraging habitats of the seabird community of Europa Island (Mozambique Channel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13639,347 +13639,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00188099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The three-dimensional flight of red-footed boobies: adaptations to foraging in a tropical environment?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Assessment of the seabird community of the Mozambique Channel and its potential use as an indicator of tuna abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francis Marsac</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 63, pp.421-428</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00188808v1</w:t>
+                <w:t xml:space="preserve">hal-01367528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the seabird community of the Mozambique Channel and its potential use as an indicator of tuna abundance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Foraging strategy of a tropical seabird, the redfooted booby, in a dynamic marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marsac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 63, pp.421-428</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 288, pp.251-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367528v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraging strategy of a tropical seabird, the redfooted booby, in a dynamic marine environment</w:t>
+                <w:t xml:space="preserve">The three-dimensional flight of red-footed boobies: adaptations to foraging in a tropical environment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Ropert‐coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Marsac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 272, pp.53-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2004.2918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00188756v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental care in frigatebirds : a comparison between twe sympatric species</w:t>
               </w:r>
@@ -13991,51 +13991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lormée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 59, pp.465-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14086,51 +14086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lormee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 59 (3), pp.465-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14168,77 +14168,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraging strategy of a top predator in tropical waters: great frigatebirds in the Mozambique Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Marsac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14289,51 +14289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seabird community structure in a coastal tropical environment: importance of natural factors and fish aggregating devices (FADs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14371,64 +14371,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and inter-annual variation in the feeding ecology of a tropical oceanic seabird, the red-tailed tropicbird Phaethon rubricauda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14514,51 +14514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPECIES AND SEX-BIASED PREDATION ON HATCHLING GREEN TURTLES BY FRIGATEBIRDS ON EUROPA ISLAND, WESTERN INDIAN OCEAN1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lormée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14609,77 +14609,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités de la colonisation de l'Île de la Réunion par le bulbul orphée (Pycnonotus jocosus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mandon-Dalger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14749,51 +14749,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Iles Eparses, observatoire de la biodiversité dans l'océan Indien tropical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche CNRS en Outre Mer. Colloque de Clotûre de l'année des Outre Mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14812,471 +14812,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From tropics to Antarctica: an investigation of latitudinal variations in the distribution of carbon and nitrogen stable isotopes in the Indian Ocean using marine predators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using seabird tracking data to identify potential Marine Protected Areas in the tropical Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Western Indian Ocean Marine Science Association Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Kenya</w:t>
+              <w:t xml:space="preserve">Pew fellows Program in Marine Conservation. 2011 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852801v1</w:t>
+                <w:t xml:space="preserve">hal-00852805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking seabirds to identify potential Marine Protected Areas in the Western Indian Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Conservation et Services écosystémiques des Oiseaux Marins de l'Océan Indien Occidental tropical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Western Indian Ocean Marine Science Association Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Kenya</w:t>
+              <w:t xml:space="preserve">Colloque FRB-AIRD-CNRS : La Biodiversité des Iles de l'Océan Indien (Aquarium de la Porte Dorée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852808v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using seabird tracking data to identify potential Marine Protected Areas in the tropical Indian Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Tracking seabirds to identify potential Marine Protected Areas in the Western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pew fellows Program in Marine Conservation. 2011 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, United States</w:t>
+              <w:t xml:space="preserve">7th Western Indian Ocean Marine Science Association Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852805v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation et Services écosystémiques des Oiseaux Marins de l'Océan Indien Occidental tropical</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From tropics to Antarctica: an investigation of latitudinal variations in the distribution of carbon and nitrogen stable isotopes in the Indian Ocean using marine predators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Kaehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque FRB-AIRD-CNRS : La Biodiversité des Iles de l'Océan Indien (Aquarium de la Porte Dorée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, France</w:t>
+              <w:t xml:space="preserve">7th Western Indian Ocean Marine Science Association Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852803v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le suivi télémétrique des oiseaux marins, un outil d'évaluation et d'observation des milieux pélagiques: Le cas de l'océan Indien occidental tropical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle A. Kappes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15331,77 +15331,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using seabird tracking data to identify potential Marine Protected Areas in the tropical Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle A. Kappes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15452,64 +15452,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking seabirds to identify potential high-seas Marine Protected Areas in the western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bemanaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First World Seabird Conference (WSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15560,64 +15560,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle A. Kappes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First World Seabird Conference (WSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15655,77 +15655,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesopredator release effects on long lived prey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James C. Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First World Seabird Conference (WSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15744,424 +15744,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and inter-annual variations in the breeding parameters of tropical seabirds in the Seychelles (Cousin Island), in relation to the marine environment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Rats, owls and seabirds: a case study of hyperpredation at Europa island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ringler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First World Seabird Conference (WSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857736v1</w:t>
+                <w:t xml:space="preserve">hal-00857722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are African Black Oystercatchers good indicators of large-scale trends in intertidal community? A stable isotope study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mablouké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Kohler</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jaclyn M. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Wader Study Group Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rats, owls and seabirds: a case study of hyperpredation at Europa island</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Seasonal and inter-annual variations in the breeding parameters of tropical seabirds in the Seychelles (Cousin Island), in relation to the marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Coustaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirmal Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First World Seabird Conference (WSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857722v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking seabirds to identify potential high-seas Marine Protected Areas in the western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First World Seabird Conference (WSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Victoria, Canada</w:t>
@@ -16203,51 +16203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Europe to western Indian Ocean - RUN Sea Science, a project to promote marine sciences and development at a regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Niemetsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16315,90 +16315,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of daylight duration and moon phases on the at-sea behaviour of a tropical seabird : the Barau's Petrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First World Seabird Conference (WSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16417,730 +16417,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking seabirds to identify potential pelagic Marine Protected Areas in the western Indian Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Socio-economic aspects and conservation of seabird colonies in the southwest region of Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bemanaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabenevanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Western Indian Ocean Marine Science Association Scientific Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866757v1</w:t>
+                <w:t xml:space="preserve">hal-00866741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic aspects and conservation of seabird colonies in the southwest region of Madagascar</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Tracking seabirds to identify potential pelagic Marine Protected Areas in the western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Western Indian Ocean Marine Science Association Scientific Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866741v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seabirds as indicators of biodiversity hotspots: a tropical Indian Ocean perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Seasonal and inter-annual variations in the breeding parameters of tropical seabirds in the Seychelles (Cousin Island), in relation to the marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Coustaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirmal Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pew fellows Program in Marine Conservation Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Sebasco, United States</w:t>
+              <w:t xml:space="preserve">6th Western Indian Ocean Marine Science Association Scientific Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866775v1</w:t>
+                <w:t xml:space="preserve">hal-00866748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking seabirds to identify potential high-seas Marine Protected Areas in the western Indian Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Regional study of stable isotope signatures in marine birds in western Indian Ocean: biogeographic and ecological interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Teresa Catry</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher D. Mcquaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Western Indian Ocean Marine Science Association Scientific Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866756v1</w:t>
+                <w:t xml:space="preserve">hal-00866751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and inter-annual variations in the breeding parameters of tropical seabirds in the Seychelles (Cousin Island), in relation to the marine environment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Tracking seabirds to identify potential high-seas Marine Protected Areas in the western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Western Indian Ocean Marine Science Association Scientific Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866748v1</w:t>
+                <w:t xml:space="preserve">hal-00866756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional study of stable isotope signatures in marine birds in western Indian Ocean: biogeographic and ecological interpretations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Seabirds as indicators of biodiversity hotspots: a tropical Indian Ocean perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Western Indian Ocean Marine Science Association Scientific Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Réunion</w:t>
+              <w:t xml:space="preserve">Pew fellows Program in Marine Conservation Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Sebasco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866751v1</w:t>
+                <w:t xml:space="preserve">hal-00866775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les oiseaux marins des Iles Éparses face aux changements globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Iles Éparses, terres d'avenir", Sénat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17165,103 +17165,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of physiology and trophic ecology on Hg bioaccumulation in top predator fish from the western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Kojadinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17286,64 +17286,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From warm tropical to cool subtropical waters: Foraging strategies and marine habitats of an endemic marine bird of Reunion Island, the Barau's petrel (Pterodroma baraui)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17375,938 +17375,938 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing conservation resources for an endangered endemic seabird, the Barau's Petrel on Reunion Island</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Diet study of an introduced predator reveals an unexpected population structure and reproductive strategy in an endemic long-lived seabird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Ocean Seabird Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Christmas Island, Australia</w:t>
+              <w:t xml:space="preserve">Ecology &amp; Behaviour 4th meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867255v1</w:t>
+                <w:t xml:space="preserve">hal-00867239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional study of stable isotope signatures in marine birds in the western Indian Ocean: biogeographic and ecological interpretations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Mesopredator release on islands: Can cats really protect seabirds?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C. Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. R. Peck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Pan-African Ornithological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Western Cape, South Africa</w:t>
+              <w:t xml:space="preserve">Indian Ocean Seabird Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Christmas Island, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867248v1</w:t>
+                <w:t xml:space="preserve">hal-00867260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotopes document resource partitioning and seasonal changes in tropic niche of subantarctic and tropical seabirds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Climatological Effects on the Breeding of Terns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. D. Quartly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Monticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Ocean Seabird Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Christmas Island, Australia</w:t>
+              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium, 2008. IGARSS 2008. IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867242v1</w:t>
+                <w:t xml:space="preserve">hal-00867258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seabirds as indicators of the marine environment : a regional study in the western Indian Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Seabird ecosystem services, conservation and island management in the western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indian Ocean Seabird Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Christmas Island, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867253v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet study of an introduced predator reveals an unexpected population structure and reproductive strategy in an endemic long-lived seabird</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Seabirds as indicators of the marine environment : a regional study in the western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology &amp; Behaviour 4th meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Indian Ocean Seabird Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Christmas Island, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867239v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesopredator release on islands: Can cats really protect seabirds?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Stable isotopes document resource partitioning and seasonal changes in tropic niche of subantarctic and tropical seabirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indian Ocean Seabird Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Christmas Island, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867260v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatological Effects on the Breeding of Terns</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regional study of stable isotope signatures in marine birds in the western Indian Ocean: biogeographic and ecological interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher D. Mcquaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium, 2008. IGARSS 2008. IEEE International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t>
+              <w:t xml:space="preserve">12th Pan-African Ornithological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Western Cape, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867258v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seabird ecosystem services, conservation and island management in the western Indian Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Balancing conservation resources for an endangered endemic seabird, the Barau's Petrel on Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C. Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indian Ocean Seabird Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Christmas Island, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867251v1</w:t>
+                <w:t xml:space="preserve">hal-00867255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatological Effects on the Breeding of Terns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. D. Quartly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Monticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18325,303 +18325,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatological Effects on the Breeding of Terns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. D. Quartly</w:t>
+                <w:t xml:space="preserve">Foraging ecology of tropical seabirds : a western Indian Ocean perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium, 2008. IGARSS 2008. IEEE International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t>
+              <w:t xml:space="preserve">Indian Ocean Seabird Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Christmas Island, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867257v1</w:t>
+                <w:t xml:space="preserve">hal-00867254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraging ecology of tropical seabirds : a western Indian Ocean perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Climatological Effects on the Breeding of Terns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. D. Quartly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Monticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Ocean Seabird Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Christmas Island, Australia</w:t>
+              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium, 2008. IGARSS 2008. IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867254v1</w:t>
+                <w:t xml:space="preserve">hal-00867257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seabirds and the marine habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coconuts to Conservation : Celebrating forty years of conservation successes on Cousin Island Nature Reserve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Mahé, Seychelles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18857,64 +18857,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avifaune de l'île Clipperton et l'écologie des oiseaux marins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa T. Ballance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19265,51 +19265,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de faisabilité du déplacement de colonies de pétrels sur massifs miniers : rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dromzée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19317,51 +19317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Pagenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme Transloc-pétrels. (Tome Nickel et Environnement), CNRT Nickel et son environnement. 2019, 99 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19387,51 +19387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de faisabilité du déplacement de colonies de pétrels sur massifs miniers : synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dromzée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19439,51 +19439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Pagenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme Transloc-pétrels. [Tome Nickel et Environnement], CNRT Nickel et son environnement. 2019, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19678,51 +19678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389987v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Teixeira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm a C Nicoll" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaeger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bunbury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Choeur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70078" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sequeira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Calich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam van der Mheen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl0239" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339333v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merl&#232;ne Saunier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Orlowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hivert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1438-390X.12215" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne M Morten" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P B Carneiro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Bonnet&#8208;lebrun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P Dias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05413291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florinah Razafimandimby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/00306525.2025.2587158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482977v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Appoo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Letori" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Hector" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gendron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.13354" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482865v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Baumann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cartraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.13083" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52556-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426077v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Trevail" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm A.C. Nicoll" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Freeman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Schwarz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.10.060" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447336v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Millon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poetea Guehenneuc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Perez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02732" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebarbenchon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Boucher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Feare" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dietrich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Larose" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230600" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Verge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Brault-Favrou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02691-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04447669v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Davies" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Handley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2023.02.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189719v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Thibault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoarau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebreton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115343" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167911v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany L Clark" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Pearmain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Rouyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Clay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38900-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708760v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlene Saunier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ringler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ACE-02174-170132" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047191v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-C&#233;cile Juhasz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Avargues" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Humeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.79.87726" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03810503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Cl&#233;mencet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sanchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04236538v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaha&#239;a Soulaimana Mattoir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Souharce" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/JFO-00160-930411" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04229435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chevillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tourmetz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaha&#239;a Soulaimana-Mattoir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hollinger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2022.e02232" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897615v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-022-07983-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03269411v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K. Danckwerts" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Mcquaid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86406-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03272465v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Benkwitt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gunn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Carr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A.J. Graham" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.03.104" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445746v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Lebrun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Phillips" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Granadeiro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de L. Brooke" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.683071" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03390473v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lazarine Poulle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bastien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gedda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255664" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03673261v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keys" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orgeret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pistorius" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03978-w" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158708v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Oppel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hazin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd7225" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03009608v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silas James Reynolds" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Wearn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos C Hennicke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6635" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03199963v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Manoury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dicque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02918808v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Lopez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Nikolic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riethmuller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12864" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146900v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airam Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Arcos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Dias" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Holmes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00094" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02099445v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey E. Cartraud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.01.065" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024569v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Andres" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.02016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907110v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Danckwerts" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-017-0773-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907162v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Summers" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00394" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906064v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Y. A. Ryan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Wilson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Faulquier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12900" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499443v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Cruz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Grissac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gardes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.01330" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449054v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Mcquaid" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Connan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smale" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2810-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449049v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gineste" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Souquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Couzi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Giloux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Philippe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-016-1396-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449050v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2016.08.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449147v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Corre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371147v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Wilkinson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.12.013" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180368v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecollinet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268815001661" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324795v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben G. Lascelles" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Taylor" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. R. Miller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Dias" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oppel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12411" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01908212v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikash Tatayah" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Brown" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Nicoll" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl G. Jones" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01344732v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Legrand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benneveau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Potin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11710" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158405v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004925.s005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207081v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Orlowski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2014.12.015" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01306708v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Russell" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2014.12.014" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917081v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ternon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaehler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Thiebot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.10.027" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X64DVF15-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285434v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Rouzic" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00477-14" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01306712v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. Mcgregor" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dwight" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu093" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107716v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Thiers" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Louzao" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ridoux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115057" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01306711v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285429v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2005.131088" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274566v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tortosa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097185" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03276954v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle A. Kappes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Coustaut" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274592v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussay Dellagi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2012-09-227" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737089v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Monte" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2012.0509" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737237v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2011.11.015" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VS1LQ35-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842629v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Phillips" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2012.01.019" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPGDP5X8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842630v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pascalis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guernier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cardinale" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2012.03.024" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FLPTB81-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852838v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis da Silva" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Riquier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199394v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Agostini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Agudelo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barber" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Bisol" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1755-0998.2010.02970.X" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CDF0L531-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852827v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trombini" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-2031-z" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B9PP9ZDC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585234v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08971" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852825v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix M. Medina" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernie R. Tershy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika S. Zavaleta" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02464.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJ22LKF8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852828v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne M. Gleeson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2011.02574.x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9RJ464JG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852826v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027663" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701337v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09376" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00524223v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Russell" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-7445.2010.00068.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857719v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Medina" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nogales" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tershy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528164v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tew Kai" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.04.003" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z60R6MSG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858444v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.01.017" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWMZRG06-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03276919v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salamolard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Probst" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jaquemet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858455v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Catry" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Ramos" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sampson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858459v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bourgeois" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Legrand" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-008-0134-0" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K8JVSD92-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858457v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Berlincourt" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07713" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858446v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401586v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gadenne" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-009-1397-7" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B5TNL7BW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858456v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07717" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858445v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858453v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Fontaine" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1675/063.032.0213" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757614v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ramos" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monticelli" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bowler" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Jupiter" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-009-0389-z" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5D0685MG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858447v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bemanaja" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866231v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Peck" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faulquier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2007.00153.x" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNN8T9CR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321435v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kojadinovic" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07355" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319362v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07587" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683285v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-1049-1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K6RT3L5W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667129v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-1060-6" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B17E0BCC9B8C81351F394DF59616088A2A942DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866235v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/451134a" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-4HHVZDF9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331889v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1675/1524-4695(2008)31" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321558v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07424" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321784v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.05.018" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321778v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.07.015" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01367532v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Quartly" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2006.10.003" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321584v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-005-0225-2" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474025v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/OSTRICH.2007.78.2.50.130" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321774v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-005-8225-9" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD2DAE0E6823E71B838BA961AFD97FEAD9B1059B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01367539v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Feare" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/OSTRICH.2007.78.2.49.129" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321782v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.02.006" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184367v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tostain" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453704v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alexandrino" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faria" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Linhares" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castro" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2006.01289.x" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVNCDBR2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453605v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Aprahamian" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2005.00451.x" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-71BRRRVF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188099v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-1610-0" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4ZW0WTLQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188808v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ropert&#8208;coudert" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kato" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2004.2918" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01367528v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188756v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187020v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagarde" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lorm&#233;e" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530031v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lormee" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187125v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187000v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189761v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouventin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps255289" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192450v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529127v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mandon-Dalger" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besnard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852804v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852801v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kaehler" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852808v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852805v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852803v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852807v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852806v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857739v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857730v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857721v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumont" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857736v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coustaud" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal Shah" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857728v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kohler" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mablouk&#233;" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaclyn M. Hill" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857722v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857727v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857732v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niemetsky" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Omolo" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857723v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866757v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866741v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perraudin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Rizzo" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabenevanana" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866775v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866756v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866748v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866751v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866767v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526803v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866762v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867255v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867248v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867242v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867253v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867239v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867260v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867258v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Quartly" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monticelli" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867251v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867259v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867257v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867254v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867252v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583519v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Benoit" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11241376" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405296v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa T. Ballance" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pitman" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390978v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Brito-Morales" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sudre" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph A Rohner" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott L Hazen" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415729v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dromz&#233;e" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pagenaud" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chagneau" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415731v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389987v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Teixeira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm a C Nicoll" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaeger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bunbury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Choeur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70078" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sequeira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Calich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam van der Mheen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl0239" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339333v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merl&#232;ne Saunier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Orlowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hivert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1438-390X.12215" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05413291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florinah Razafimandimby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/00306525.2025.2587158" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne M Morten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P B Carneiro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Bonnet&#8208;lebrun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P Dias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482977v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Appoo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Letori" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Hector" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gendron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.13354" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482865v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Baumann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cartraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.13083" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52556-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447336v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Millon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poetea Guehenneuc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Perez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02732" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426077v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Trevail" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm A.C. Nicoll" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Freeman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Schwarz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.10.060" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Thibault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoarau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebreton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115343" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04447669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Davies" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Handley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2023.02.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192172v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Verge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Brault-Favrou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02691-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426090v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebarbenchon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Boucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Feare" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dietrich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Larose" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230600" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167911v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany L Clark" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Pearmain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Rouyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Clay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38900-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04236538v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-C&#233;cile Juhasz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaha&#239;a Soulaimana Mattoir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Souharce" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/JFO-00160-930411" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047191v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Avargues" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Humeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ringler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.79.87726" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03810503v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Cl&#233;mencet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sanchez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708760v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlene Saunier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ACE-02174-170132" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04229435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chevillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tourmetz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaha&#239;a Soulaimana-Mattoir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hollinger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2022.e02232" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897615v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-022-07983-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03269411v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K. Danckwerts" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Mcquaid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86406-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03272465v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Benkwitt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gunn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Carr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A.J. Graham" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.03.104" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03390473v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lazarine Poulle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bastien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gedda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255664" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Lebrun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Phillips" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Granadeiro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de L. Brooke" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.683071" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03673261v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keys" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orgeret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pistorius" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03978-w" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158708v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Oppel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hazin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd7225" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03199963v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Manoury" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dicque" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03009608v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silas James Reynolds" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Wearn" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos C Hennicke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6635" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02918808v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Lopez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Nikolic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riethmuller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12864" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146900v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airam Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Arcos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Dias" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Holmes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00094" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02099445v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey E. Cartraud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.01.065" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024569v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Andres" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.02016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907110v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Danckwerts" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-017-0773-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907162v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Summers" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00394" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906064v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Y. A. Ryan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Wilson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Faulquier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12900" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499443v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Cruz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Grissac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gardes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.01330" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371147v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Wilkinson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.12.013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180368v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecollinet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268815001661" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324795v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben G. Lascelles" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Taylor" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. R. Miller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Dias" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oppel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12411" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449050v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufour" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gineste" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2016.08.004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449147v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Corre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449054v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Mcquaid" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Connan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smale" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2810-x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449049v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Souquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Couzi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Giloux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Philippe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-016-1396-5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01908212v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikash Tatayah" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Brown" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Nicoll" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl G. Jones" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01344732v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Legrand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benneveau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Potin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11710" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158405v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004925.s005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207081v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Orlowski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2014.12.015" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01306708v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Russell" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2014.12.014" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917081v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ternon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaehler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Thiebot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.10.027" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X64DVF15-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107716v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Thiers" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Louzao" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ridoux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115057" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01306711v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01306712v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. Mcgregor" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dwight" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu093" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285434v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Rouzic" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00477-14" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274566v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tortosa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097185" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285429v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2005.131088" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03276954v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle A. Kappes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Coustaut" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274592v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussay Dellagi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2012-09-227" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737089v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Monte" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2012.0509" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842629v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Phillips" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2012.01.019" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPGDP5X8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737237v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2011.11.015" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VS1LQ35-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842630v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pascalis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guernier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cardinale" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2012.03.024" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FLPTB81-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199394v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Agostini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Agudelo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barber" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Bisol" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1755-0998.2010.02970.X" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CDF0L531-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852827v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trombini" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-2031-z" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B9PP9ZDC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585234v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08971" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852838v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis da Silva" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Riquier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852828v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne M. Gleeson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2011.02574.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9RJ464JG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852825v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix M. Medina" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernie R. Tershy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika S. Zavaleta" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02464.x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJ22LKF8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852826v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027663" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701337v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09376" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857719v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Medina" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nogales" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tershy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00524223v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Russell" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-7445.2010.00068.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528164v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tew Kai" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.04.003" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z60R6MSG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858456v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Catry" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Ramos" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07717" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858459v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bourgeois" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Legrand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-008-0134-0" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K8JVSD92-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858457v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Berlincourt" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07713" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858446v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salamolard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Probst" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401586v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gadenne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-009-1397-7" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B5TNL7BW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858455v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sampson" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858444v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.01.017" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWMZRG06-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03276919v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jaquemet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858445v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858453v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Fontaine" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1675/063.032.0213" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858447v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bemanaja" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757614v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ramos" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monticelli" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bowler" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Jupiter" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-009-0389-z" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5D0685MG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866231v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Peck" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faulquier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2007.00153.x" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNN8T9CR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866235v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/451134a" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-4HHVZDF9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683285v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kojadinovic" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-1049-1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K6RT3L5W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667129v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-1060-6" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B17E0BCC9B8C81351F394DF59616088A2A942DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319362v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07587" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321435v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07355" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331889v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1675/1524-4695(2008)31" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321558v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07424" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321784v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.05.018" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321584v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-005-0225-2" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01367532v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Quartly" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2006.10.003" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321778v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.07.015" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321774v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-005-8225-9" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD2DAE0E6823E71B838BA961AFD97FEAD9B1059B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474025v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/OSTRICH.2007.78.2.50.130" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01367539v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Feare" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/OSTRICH.2007.78.2.49.129" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321782v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.02.006" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184367v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tostain" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453704v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alexandrino" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faria" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Linhares" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castro" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2006.01289.x" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVNCDBR2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453605v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Aprahamian" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2005.00451.x" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-71BRRRVF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188099v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-1610-0" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4ZW0WTLQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01367528v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188756v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188808v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ropert&#8208;coudert" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kato" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2004.2918" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187020v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagarde" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lorm&#233;e" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530031v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lormee" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187125v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187000v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189761v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouventin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps255289" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192450v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529127v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mandon-Dalger" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besnard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852804v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852805v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852803v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852808v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852801v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kaehler" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852807v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852806v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857739v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857730v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857721v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumont" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857722v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857728v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kohler" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mablouk&#233;" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaclyn M. Hill" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857736v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coustaud" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal Shah" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857727v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857732v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niemetsky" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Omolo" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857723v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866741v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perraudin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Rizzo" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabenevanana" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866757v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866748v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866751v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866756v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866775v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866767v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526803v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866762v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867239v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867260v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867258v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Quartly" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monticelli" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867251v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867253v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867242v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867248v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867255v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867259v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867254v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867257v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867252v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583519v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Benoit" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11241376" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405296v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa T. Ballance" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pitman" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390978v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Brito-Morales" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sudre" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph A Rohner" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott L Hazen" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415729v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dromz&#233;e" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pagenaud" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chagneau" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415731v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>