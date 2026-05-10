--- v1 (2026-03-30)
+++ v2 (2026-05-10)
@@ -287,51 +287,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution au développement d’un modèle heuristique des temporalités : le chronoglyphe. Application en contexte de réchauffement climatique à Mayotte</w:t>
+                <w:t xml:space="preserve">Contribution au développement d’un modèle heuristique des temporalités en contexte de réchauffement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
@@ -340,3755 +340,3764 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miki Mori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 40-41, http://journals.openedition.org.elgebar.univ-reunion.fr/temporalites/13231</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 40-41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14bh1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change by any other name: Social representations and language practices of coastal inhabitants on Mayotte Island in the Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miki Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esméralda Longépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Understanding of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/09636625241235375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur la construction du modèle de prévention des risques naturels en Nouvelle-Calédonie : un regard géohistorique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lig.841.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche géohistorique pour la cartographie des risques naturels : application au risque de submersion marine à Ouvéa (Nouvelle-Calédonie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.9431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoires des sens et des paysages littoraux sur l’île d’Iaai (Ouvéa en Nouvelle-Calédonie)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+                <w:t xml:space="preserve">An orientation for coastal disaster risks management and prevention policy in a global warming context: case study in Ouvea (New Caledonia).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Boudjema</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dumas</w:t>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (3), 28 p. </w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Part of special issue Oceanext - Published in Volume 117, July 2020, 117, pp.103393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.24988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2018.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534430v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An orientation for coastal disaster risks management and prevention policy in a global warming context: case study in Ouvea (New Caledonia).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mémoires des sens et des paysages littoraux sur l’île d’Iaai (Ouvéa en Nouvelle-Calédonie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2018.12.012⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (3), 28 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.24988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049748v1</w:t>
+                <w:t xml:space="preserve">hal-02534430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passé, Présent et Avenir à Mayotte : contribution à l’étude des temporalités en contexte pluriculturel</w:t>
+                <w:t xml:space="preserve">Les outils de la géomatique pour l'étude des risques naturels. Contribution pour une base de données sur les cyclones à Mayotte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Miki Mori</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Xavier Lamure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque scientifique international en sciences sociales sur la thématique : Mayotte entre passé, présent et avenir Université de Mayotte (Dembéni)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Dembeni, Mayotte, France</w:t>
+              <w:t xml:space="preserve">4e réunion plénière du groupe de travail national "Tempêtes et submersions historiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026280v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporalité et contenu des notifications d’alerte cyclonique diffusées à la population à La Réunion et Mayotte (2023-2025) : des exemples à suivre ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Passé, Présent et Avenir à Mayotte : contribution à l’étude des temporalités en contexte pluriculturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miki Mori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mayotte à l'épreuve du cyclone Chido : Quels enseignements ? Quelles réponses ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thomas M'Saïdié, Dec 2025, Mamoudzou (Mayotte), France</w:t>
+              <w:t xml:space="preserve">Colloque scientifique international en sciences sociales sur la thématique : Mayotte entre passé, présent et avenir Université de Mayotte (Dembéni)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Dembeni, Mayotte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421209v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mémoire du risque cyclonique à Mayotte : de la mémoire habitante à la mémoire paysagère, le cas de Kamisy (1984) et Feliksa (1985)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporalité et contenu des notifications d’alerte cyclonique diffusées à la population à La Réunion et Mayotte (2023-2025) : des exemples à suivre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Roucour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque scientifique international en sciences sociales sur la thématique : Mayotte entre passé, présent et avenir Université de Mayotte (Dembéni)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Georgeta STOICA, Apr 2025, Dembeni, Mayotte, France</w:t>
+              <w:t xml:space="preserve">Mayotte à l'épreuve du cyclone Chido : Quels enseignements ? Quelles réponses ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas M'Saïdié, Dec 2025, Mamoudzou (Mayotte), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05420084v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils de la géomatique pour l'étude des risques naturels. Contribution pour une base de données sur les cyclones à Mayotte.</w:t>
+                <w:t xml:space="preserve">La mémoire du risque cyclonique à Mayotte : de la mémoire habitante à la mémoire paysagère, le cas de Kamisy (1984) et Feliksa (1985)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bonnefoy</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esméralda Longépée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e réunion plénière du groupe de travail national "Tempêtes et submersions historiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque scientifique international en sciences sociales sur la thématique : Mayotte entre passé, présent et avenir Université de Mayotte (Dembéni)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georgeta STOICA, Apr 2025, Dembeni, Mayotte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449602v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odyséîles : une nouvelle étape pour le suivi collaboratif du littoral de l’île d’Ouvéa (Iles Loyauté, Nouvelle-Calédonie)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Le nouveau pont de Mouli (Ouvéa, îles Loyauté, Pacifique Sud-Ouest). Vers la résolution d’une dynamique érosive impactant un bien inscrit au patrimoine mondial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Cotier - Genie Civil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.067⟩</w:t>
+              <w:t xml:space="preserve">XVIIIe Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Anglet (France), France. pp.631-642, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909471v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nouveau pont de Mouli (Ouvéa, îles Loyauté, Pacifique Sud-Ouest). Vers la résolution d’une dynamique érosive impactant un bien inscrit au patrimoine mondial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Odyséîles : une nouvelle étape pour le suivi collaboratif du littoral de l’île d’Ouvéa (Iles Loyauté, Nouvelle-Calédonie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Baouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Meaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Allenbach</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.065⟩</w:t>
+              <w:t xml:space="preserve">Journées Nationales Génie Cotier - Genie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Anglet, France. pp.653-662, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909468v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue entre les parties prenantes : un levier dans la mutation de la science chahutée par l'anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Mitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Coudrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; You 2021 : Create the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Metz, France. pp.316-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication de la société civile et risques côtiers : expérimentation d’un observatoire participatif de l’érosion à Ouvéa (îles Loyauté, Nouvelle-Calédonie).</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dialogue entre les parties prenantes : un levier dans la mutation de la science chahutée par l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Mitja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Coudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final du CPER MARCO « Recherches Marines et Littorales en Côte d’Opale »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, Oct 2021, Boulogne-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">Science &amp; You 2021. Colloque « Journées Hubert Curien »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Nancy, Nov 2021, Metz, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171785v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue entre les parties prenantes : un levier dans la mutation de la science chahutée par l’Anthropocène</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implication de la société civile et risques côtiers : expérimentation d’un observatoire participatif de l’érosion à Ouvéa (îles Loyauté, Nouvelle-Calédonie).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; You 2021. Colloque « Journées Hubert Curien »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Nancy, Nov 2021, Metz, France. 6 p</w:t>
+              <w:t xml:space="preserve">Colloque final du CPER MARCO « Recherches Marines et Littorales en Côte d’Opale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, Oct 2021, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922519v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie du risque de submersion lié à l’élévation du niveau de la mer sur l’atoll d’Ouvéa (Nouvelle-Calédonie) : vers un outil de gestion de la zone côtière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVeme Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Actes des XVeme Journées Nationales Génie Côtier - Génie Civil, Ed. Paralia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, La Rochelle (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065861v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie du risque de submersion lié à l’élévation du niveau de la mer sur l’atoll d’Ouvéa (Nouvelle-Calédonie) : vers un outil de gestion de la zone côtière.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des risques d’érosion côtière et de submersion marine dans le cadre du changement climatique sur l’atoll d’Ouvéa (Nouvelle-Calédonie).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des XVeme Journées Nationales Génie Côtier - Génie Civil, Ed. Paralia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, La Rochelle (France), France</w:t>
+              <w:t xml:space="preserve">Vème colloque de l’Association Francophone de Géographie Physique (AFGP) : Géographie Physique et Société. Des risques naturels au patrimoine naturel.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065845v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des risques d’érosion côtière et de submersion marine dans le cadre du changement climatique sur l’atoll d’Ouvéa (Nouvelle-Calédonie).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Cartographie du risque de submersion lié à l’élévation du niveau de la mer sur l’atoll d’Ouvéa (Nouvelle-Calédonie) : vers un outil de gestion de la zone côtière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vème colloque de l’Association Francophone de Géographie Physique (AFGP) : Géographie Physique et Société. Des risques naturels au patrimoine naturel.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">XVeme Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049773v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages and challenges of participatory management of the customary coastal areas in the French Islands of the Pacific.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated Tsunami Risk Prevention in Loyalty Islands: Collaborative mapping for a better strategie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd world symposium on Climate Change Impacts and Adaptation Strategies in Coastal Communities (CCIASCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Apia, Samoa</w:t>
+              <w:t xml:space="preserve">GIS and RS User conference, Innovative GeoSpatial Solutions to Pacific Island Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Suva, Fiji</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049772v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Tsunami Risk Prevention in Loyalty Islands: Collaborative mapping for a better strategie.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advantages and challenges of participatory management of the customary coastal areas in the French Islands of the Pacific.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIS and RS User conference, Innovative GeoSpatial Solutions to Pacific Island Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Suva, Fiji</w:t>
+              <w:t xml:space="preserve">2nd world symposium on Climate Change Impacts and Adaptation Strategies in Coastal Communities (CCIASCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Apia, Samoa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065850v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels outils pour un diagnostic de la vulnérabilité des territoires face aux risques d’érosion côtière de submersion marine ? Application à l’atoll d’Ouvéa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Despinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles recherches pour le développement en Province des Iles (PIL) ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lifou, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion intégrée des risques côtiers en Province des Iles Loyauté : Enjeux et perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles recherches pour le développement en Province des Iles (PIL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut agronomique néo-calédonien (IAC); Province des îles Loyauté (PIL); En partenariat avec le Consortium pour la recherche, l’enseignement supérieur et l’innovation en Nouvelle-Calédonie (CRESICA), Oct 2017, Lifou, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du rivage par photogrammétrie aéroportée à très haute résolution spatiale. Exemple à Ouvéa, Nouvelle-Calédonie.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Gestion intégrée, risques côtiers et aménagements sur les littoraux coutumiers océaniens français. Les apports croisés de la gestion participative et des méthodes classiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVeme Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIVèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Français du Littoral (CFL); Université de Toulon; Pôle Mer Méditerranée, Jun 2016, Toulon, France. pp.127-136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2016.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065862v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d’une base de données historique sur le risque cyclonique en Nouvelle-Calédonie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Géohistoire de l’environnement et des paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse géohistorique du risque et des catastrophes cycloniques en Nouvelle-Calédonie, du 19ème siècle à nos jours.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude du rivage par photogrammétrie aéroportée à très haute résolution spatiale. Exemple à Ouvéa, Nouvelle-Calédonie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kathleen Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Survivre à la fin du monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">XIVeme Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le Centre Français du Littoral; le Pôle Mer Méditerranée; l’Université de Toulon, Jun 2016, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049771v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication des populations et adaptation au changement climatique : un suivi participatif de l’érosion côtière à Ouvéa (Nouvelle-Calédonie).</w:t>
+                <w:t xml:space="preserve">Observation et suivi de l’érosion côtière à Ouvéa. Exemple d’une démarche participative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « LITTORAL 2016 » : "Littoraux en devenir - Anticipation et adaptation aux changements climatiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUCC-France; En collaboration avec le Centre de la Mer de Biarritz; En collaboration avec l’Université de Pau et des Pays de l’Adour, Oct 2016, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Colloque LITEAU 2016. Observations et recherche en appui aux politiques de la mer et du littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049770v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation et suivi de l’érosion côtière à Ouvéa. Exemple d’une démarche participative.</w:t>
+                <w:t xml:space="preserve">Analyse géohistorique du risque et des catastrophes cycloniques en Nouvelle-Calédonie, du 19ème siècle à nos jours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque LITEAU 2016. Observations et recherche en appui aux politiques de la mer et du littoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">Colloque international : Survivre à la fin du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065851v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal erosion monitoring on Ouvea island (New Caledonia): Involving the local community in climate change adaptation.</w:t>
+                <w:t xml:space="preserve">Implication des populations et adaptation au changement climatique : un suivi participatif de l’érosion côtière à Ouvéa (Nouvelle-Calédonie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Climate Change Adaptation in the Pacific Region (CCAPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Fiji; The Research and Transfer Centre ‘Applications of Life Sciences’ of the Hamburg University of Applied Sciences (Germany); The International Climate Change Information Programme (ICCIP), Jul 2016, Lautoka, Fiji</w:t>
+              <w:t xml:space="preserve">Colloque international « LITTORAL 2016 » : "Littoraux en devenir - Anticipation et adaptation aux changements climatiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUCC-France; En collaboration avec le Centre de la Mer de Biarritz; En collaboration avec l’Université de Pau et des Pays de l’Adour, Oct 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049767v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal erosion in the south of Ouvea island (New Caledonia): contribution for an integrated management.</w:t>
+                <w:t xml:space="preserve">Coastal erosion monitoring on Ouvea island (New Caledonia): Involving the local community in climate change adaptation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANEXT – Conférence pluridisciplinaire sur les risques et opportunités des socio-écosystèmes marins et côtiers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium on Climate Change Adaptation in the Pacific Region (CCAPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Fiji; The Research and Transfer Centre ‘Applications of Life Sciences’ of the Hamburg University of Applied Sciences (Germany); The International Climate Change Information Programme (ICCIP), Jul 2016, Lautoka, Fiji</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049766v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion intégrée, risques côtiers et aménagements sur les littoraux coutumiers océaniens français. Les apports croisés de la gestion participative et des méthodes classiques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coastal erosion in the south of Ouvea island (New Caledonia): contribution for an integrated management.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANEXT – Conférence pluridisciplinaire sur les risques et opportunités des socio-écosystèmes marins et côtiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FR CNRS IUML, Jun 2016, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1650.9042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2016.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03065847v1</w:t>
+                <w:t xml:space="preserve">hal-03049766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme de suivi participatif de l’érosion à Ouvéa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restitution du programme R2C3 : Résilience Régionale face au Changement Climatique et ses Conséquences : Ouvéa (NC), Marshall Islands, Kiribati, Tuvalu, Fidji, Tuamutu (PF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nouméa, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoreline evolution in Ouvea island (New Caledonia). A diachronic approach using (past) long term data. A method for a middle term in field measurements for the future.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Allenbach</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIS and RS User conference, Bridging Information Gaps By Creating Smarter Maps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Suva, Fiji</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using UAV and very high resolution photogrammetry to assess shoreline evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIS and RS User conference, Bridging Information Gaps By Creating Smarter Maps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Suva, Fiji</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle gouvernance des risques littoraux aux îles Loyauté (Nouvelle-Calédonie) dans le cadre du réchauffement climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international « Cocorisco : Connaissances et Compréhension des Risques Côtiers : Aléas, Enjeux, Représentations, Gestion »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle gouvernance des risques littoraux aux îles Loyauté (Nouvelle-Calédonie) dans le cadre du réchauffement climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Connaissance et compréhension des risques côtiers : Aléas, Enjeux, Représentations, Gestion »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne Occidentale, Jul 2014, Brest (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4098,150 +4107,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal hazards and climate change in the Loyalty islands (south-west Pacific), a multidisciplinary approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Allenbach</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoibian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international scientific conference “Our common future under climate change”, COP 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4251,426 +4260,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle agricole de la colonie de Mayotte et les cyclones de 1898</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la ruralité mahoraise. Un patrimoine culturel et naturel, du chant au champ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9791029806728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages and challenges of participatory management of the customary coastal areas in the French Islands of the Pacific.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HandBook on climate change impacts and adaptation strategies for coastal communities.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal erosion monitoring on Ouvea island (New Caledonia): involving the local community in climate change adaptation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Walter Leal Filho. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change Adaptation in Pacific Countries : Fostering Resilience and Improving the Quality of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.255-268, 2017, 978-3-319-50093-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-50094-2_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du rivage par photogrammétrie aéroportée à très haute résolution spatiale. Exemple à Ouvéa, Nouvelle-Calédonie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Levacher, Daniel; Sanchez-Angulo, Martin; Bertin, Xavier; Brenon, Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génie civil - génie côtier. Acte des XIVèmes journées nationales. Toulon, France du 29 juin au 1er juillet 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paralia CFL, pp.361-370, 2016, 978-2-35921-017-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4680,100 +4689,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques naturels côtiers en Nouvelle-Calédonie : contribution pour une gestion intégrée. De la caractérisation du risque à la participation citoyenne, quelques perspectives pour la prévention des risques aux îles Loyauté.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de la Nouvelle-Calédonie, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03049783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4783,650 +4792,650 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques naturels côtiers et l’adaptation au changement climatique à Mayotte : de l’ingénierie côtière à l’ingénierie sociale, quelles perspectives ?</w:t>
+                <w:t xml:space="preserve">Les risques naturels à Mayotte dans le contexte du réchauffement climatique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05420122v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques naturels à Mayotte dans le contexte du réchauffement climatique.</w:t>
+                <w:t xml:space="preserve">Les risques naturels côtiers et l’adaptation au changement climatique à Mayotte : de l’ingénierie côtière à l’ingénierie sociale, quelles perspectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05420120v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géohistoire &amp; géomatique : Quelle(s) relation(s) pour l’étude des risques “naturels” ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Xavier Lamure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cycle du carbone, moteur du réchauffement climatique : quelles implications pour Mayotte ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’anthropocène et le paradigme des sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Coudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Mitja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Trévisan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05420126v1</w:t>
+                <w:t xml:space="preserve">hal-05420151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’anthropocène et le paradigme des sciences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le cycle du carbone, moteur du réchauffement climatique : quelles implications pour Mayotte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danielle Mitja</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Trévisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05420151v1</w:t>
+                <w:t xml:space="preserve">hal-05420126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention et savoirs traditionnels sur les risques naturels en Nouvelle-Calédonie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution au développement d'une gestion intégrée du risque tsunami aux îles Loyauté (Nouvelle-Calédonie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal hazards and climate change in the Loyalty Islands (South-West Pacific), multidisciplinary approach. Our Common Future Under Climate Change.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Allenbach</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoibian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5494,51 +5503,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="383336F2"/>
+    <w:nsid w:val="FF838F70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5725,51 +5734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-le-duff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2241-2308" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420111v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Vagueresse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud H Dev&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909491v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Mori" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09636625241235375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.841.0059" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049751v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.9431" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534430v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24988" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049748v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.12.012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026280v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421209v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Roucour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messie Dupont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420084v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449602v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Lamure" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefoy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909471v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cariou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baouma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meaou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.067" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909468v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171785v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lendre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065845v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049773v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049772v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065858v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065862v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049768v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Godet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049770v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065851v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1650.9042" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065847v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.015" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065859v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065853v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049765v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065848v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049775v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoibian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909460v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049754v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50094-2_15" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065846v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03049783v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420122v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420120v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420117v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420126v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tr&#233;visan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420151v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420138v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-le-duff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2241-2308" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420111v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Vagueresse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud H Dev&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909491v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Mori" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bh1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528710v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09636625241235375" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049759v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.841.0059" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.9431" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.12.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534430v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24988" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449602v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Lamure" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026280v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Roucour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messie Dupont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909468v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.065" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909471v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cariou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baouma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meaou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.067" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171785v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065845v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lendre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049773v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065861v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065858v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065847v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049768v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Godet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065862v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065851v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049771v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049770v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049767v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049766v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1650.9042" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065859v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065852v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065853v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049765v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049775v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoibian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909460v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049755v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049754v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50094-2_15" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065846v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03049783v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420120v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420117v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420151v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420126v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tr&#233;visan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420138v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420145v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379348v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>