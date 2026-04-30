--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -178,895 +178,895 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression-compression fatigue of quasi-isotropic laminates: Failure mechanisms and link between dissipative behavior and fatigue life</w:t>
+                <w:t xml:space="preserve">The SFIR Test: An Innovative Hydrostatic Compression Test to Characterize the Volumetric Behavior of Polymeric Foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otávio Zimmermann de Almeida</w:t>
+                <w:t xml:space="preserve">Justin Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Carrere</w:t>
+                <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Le Saux</w:t>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Le Saux</w:t>
+                <w:t xml:space="preserve">Wilfried Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gurvan Moreau</w:t>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 193, pp.108780. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (9), pp.1407-1422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2024.108780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-024-01099-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228389v1</w:t>
+                <w:t xml:space="preserve">hal-04708920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SFIR Test: An Innovative Hydrostatic Compression Test to Characterize the Volumetric Behavior of Polymeric Foams</w:t>
+                <w:t xml:space="preserve">Compression-compression fatigue of quasi-isotropic laminates: Failure mechanisms and link between dissipative behavior and fatigue life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Becker</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Otávio Zimmermann de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Hervouet</w:t>
+                <w:t xml:space="preserve">Vincent Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Le Saux</w:t>
+                <w:t xml:space="preserve">Gurvan Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 64 (9), pp.1407-1422. </w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 193, pp.108780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-024-01099-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2024.108780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708920v1</w:t>
+                <w:t xml:space="preserve">hal-05228389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined techniques and relevant image processing for quantitative statistical characterization of inclusions in elastomers</w:t>
+                <w:t xml:space="preserve">Study of the evolution of stresses and associated mechanisms in zirconia growing at high temperature on Zircaloy-4 by use of synchrotron radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Glanowski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Le Saux</w:t>
+                <w:t xml:space="preserve">Adam Bouayoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+                <w:t xml:space="preserve">Raphaelle Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Champy</w:t>
+                <w:t xml:space="preserve">Jean-Luc Bechade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rouesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 221, pp.111328</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365898v1</w:t>
+                <w:t xml:space="preserve">cea-04442846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue of short carbon fiber reinforced PEEK under compression: Influence of the load ratio and predictions from heat buildup measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Combined techniques and relevant image processing for quantitative statistical characterization of inclusions in elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Glanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Leclercq</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Marco</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ffe.14003⟩</w:t>
+              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 96 (1), pp.59-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5254/rct.22.22970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077635v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical characterization of microcellular polyurethane foams microstructure based on 2D and 3D image analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fatigue of short carbon fiber reinforced PEEK under compression: Influence of the load ratio and predictions from heat buildup measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Kwiatkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Plastics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021955X231215773⟩</w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (7), pp.2396-2410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ffe.14003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402661v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the evolution of stresses and associated mechanisms in zirconia growing at high temperature on Zircaloy-4 by use of synchrotron radiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaelle Guillou</w:t>
+                <w:t xml:space="preserve">Statistical characterization of microcellular polyurethane foams microstructure based on 2D and 3D image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Bechade</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Rouesne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
+                <w:t xml:space="preserve">Célia Caër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cellular Plastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (5-6), pp.395-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021955X231215773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04442846v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior of a chromium coating on a zirconium alloy substrate at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Vinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1182,51 +1182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 554 (554), pp.153069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1388,827 +1388,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to describe the cyclic anisotropic mechanical behavior of short fiber-reinforced thermoplastics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breakaway oxidation of zirconium alloys exposed to steam around 1000 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libor Navrátil</w:t>
+                <w:t xml:space="preserve">Valérie Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Leveuf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Marco</w:t>
+                <w:t xml:space="preserve">Antoine Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Olhagaray</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphaël Chosson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176 (108936), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11043-020-09445-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461494v1</w:t>
+                <w:t xml:space="preserve">hal-02924036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Equivalent Cladding Reacted parameters of Cr-coated claddings oxidized in steam at 1200 °C in relation with oxygen diffusion/partitioning and post-quench ductility</w:t>
+                <w:t xml:space="preserve">High temperature steam oxidation of chromium-coated zirconium-based alloys: Kinetics and process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Brachet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Saux</w:t>
+                <w:t xml:space="preserve">J.-C. Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rouesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bischoff</w:t>
+                <w:t xml:space="preserve">J. Ribis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Palancher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Chosson</w:t>
+                <w:t xml:space="preserve">T. Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Urvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152106⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639341v1</w:t>
+                <w:t xml:space="preserve">hal-02520055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformations during cooling from the βZr phase temperature domain in several hydrogen-enriched zirconium alloys studied by in situ and ex situ neutron diffraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thai Le Hong</w:t>
+                <w:t xml:space="preserve">Fatigue criteria for short fiber-reinforced thermoplastic validated over various fiber orientations, load ratios and environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashanth Santharam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Turque</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles André</w:t>
+                <w:t xml:space="preserve">Gilles Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.08.061⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 135, pp.105574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2020.105574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956376v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue criteria for short fiber-reinforced thermoplastic validated over various fiber orientations, load ratios and environmental conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase transformations during cooling from the βZr phase temperature domain in several hydrogen-enriched zirconium alloys studied by in situ and ex situ neutron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai Le Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Turque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prashanth Santharam</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gilles Robert</w:t>
+                <w:t xml:space="preserve">Gilles André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2020.105574⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 199, pp.453-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.08.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270375v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakaway oxidation of zirconium alloys exposed to steam around 1000 °C</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Equivalent Cladding Reacted parameters of Cr-coated claddings oxidized in steam at 1200 °C in relation with oxygen diffusion/partitioning and post-quench ductility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Vandenberghe</w:t>
+                <w:t xml:space="preserve">J. Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Ambard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">H. Palancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chosson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 176 (108936), pp.1-21. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 533, pp.152106-1 - 152106-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924036v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature steam oxidation of chromium-coated zirconium-based alloys: Kinetics and process</w:t>
+                <w:t xml:space="preserve">A model to describe the cyclic anisotropic mechanical behavior of short fiber-reinforced thermoplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Brachet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Rouesne</w:t>
+                <w:t xml:space="preserve">Libor Navrátil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ribis</w:t>
+                <w:t xml:space="preserve">Louis Leveuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Guilbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Urvoy</w:t>
+                <w:t xml:space="preserve">Jérôme Olhagaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
+              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11043-020-09445-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520055v1</w:t>
+                <w:t xml:space="preserve">hal-02461494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early studies on Cr-Coated Zircaloy-4 as enhanced accident tolerant nuclear fuel claddings for light water reactors</w:t>
               </w:r>
@@ -2233,64 +2233,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Idarraga-Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Flem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 517, pp.268-285. </w:t>
@@ -2328,1648 +2328,1514 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a pre-oxide on the high temperature steam oxidation of Zircaloy-4 andM5 alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lesaux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rouesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Urvoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Rouesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+              <w:t xml:space="preserve">, 2019, 518, pp.386-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02340028v1</w:t>
+                <w:t xml:space="preserve">hal-02149361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a pre-oxide on the high temperature steam oxidation of Zircaloy-4 andM5 alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">In-situ time-resolved study of structural evolutions in a zirconium alloy during high temperature oxidation and cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rouesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Urvoy</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Toffolon-Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.03.023⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2019.109971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149361v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ time-resolved study of structural evolutions in a zirconium alloy during high temperature oxidation and cooling</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An approach to study oxidation-induced stresses in Zr alloys oxidized at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Toffolon-Masclet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Lesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc. Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2019.109971⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431028v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to study oxidation-induced stresses in Zr alloys oxidized at high temperature</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-temperature oxidation resistance of chromium-based coatings deposited by DLI-MOCVD for enhanced protection of the inner surface of long tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Michau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lomello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 349, pp.1048-1057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.05.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.06.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02339748v1</w:t>
+                <w:t xml:space="preserve">hal-02051246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature oxidation resistance of chromium-based coatings deposited by DLI-MOCVD for enhanced protection of the inner surface of long tubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Brachet</w:t>
+                <w:t xml:space="preserve">Study of secondary hydriding at high temperature in zirconium based nuclear fuel cladding tubes by coupling information from neutron radiography/tomography, electron probe micro analysis, micro elastic recoil detection analysis and laser induced breakdown spectroscopy microprobe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C C Toffolon-Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 488, pp.267-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.05.088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02051246v1</w:t>
+                <w:t xml:space="preserve">cea-01488896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of secondary hydriding at high temperature in zirconium based nuclear fuel cladding tubes by coupling information from neutron radiography/tomography, electron probe micro analysis, micro elastic recoil detection analysis and laser induced breakdown spectroscopy microprobe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Hamon</w:t>
+                <w:t xml:space="preserve">Experimental investigation and theoretical modelling of induced anisotropy during stress-softening of rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Le Saux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97-98, pp.554-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.06.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.03.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01488896v1</w:t>
+                <w:t xml:space="preserve">hal-01377314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation and theoretical modelling of induced anisotropy during stress-softening of rubber</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Études du CEA sur les gainages avancés de combustible nucléaire pour un combustible REL avec une tolérance aux accidents améliorée, en APRP et au-delà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Idarraga-Trujillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Générale Nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.14-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rgn/20151014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.06.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01377314v1</w:t>
+                <w:t xml:space="preserve">hal-04446413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études du CEA sur les gainages avancés de combustible nucléaire pour un combustible REL avec une tolérance aux accidents améliorée, en APRP et au-delà</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A model to describe the mechanical behavior and the ductile failure of hydrided Zircaloy-4 fuel claddings between 25°C and 480°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carassou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale Nucléaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 466, pp.43-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.07.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/rgn/20151014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04446413v1</w:t>
+                <w:t xml:space="preserve">hal-01199626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to describe the mechanical behavior and the ductile failure of hydrided Zircaloy-4 fuel claddings between 25°C and 480°C</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">In-situ X-ray diffraction analysis of zirconia layer formed on zirconium alloys oxidized at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Carassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 466, pp.43-55. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 458, pp.245-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.12.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.07.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01199626v1</w:t>
+                <w:t xml:space="preserve">cea-03190082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ X-ray diffraction analysis of zirconia layer formed on zirconium alloys oxidized at high temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">New insights in structural characterization of zirconium alloys oxidation at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gilbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 458, pp.245-252. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 429 (1-3), pp.19-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.12.067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-03190082v1</w:t>
+                <w:t xml:space="preserve">hal-04446259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in structural characterization of zirconium alloys oxidation at high temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Behavior and failure of uniformly hydrided Zircaloy-4 fuel claddings between 25 °C and 480 °C under various stress states, including RIA loading conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Gilbon</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Averty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.05.003⟩</w:t>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17, pp.683-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2009.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04446259v1</w:t>
+                <w:t xml:space="preserve">hal-00461500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior and failure of uniformly hydrided Zircaloy-4 fuel claddings between 25 °C and 480 °C under various stress states, including RIA loading conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A model to describe the anisotropic viscoplastic mechanical behavior of fresh and irradiated Zircaloy-4 fuel claddings under RIA loading conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...100 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jacques Besson</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Carassou</w:t>
+                <w:t xml:space="preserve">C. Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Averty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 378, pp.60-69. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.04.017⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00311854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3979,4154 +3845,4154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multi-échelle du comportement dissipatif de composites tissés 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Simoes Barini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Navrátil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Simoes Barini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Libor Navrátil</w:t>
+                <w:t xml:space="preserve">Youssera El Archi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interlaminar shear fatigue of carbon/epoxy laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otavio Zimmermann de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otavio Zimmermann de Almeida</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Castagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Conference on Composite Materials (ECCM21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.1744-1749, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60691/yj56-np80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive fatigue of carbon fibers/epoxy laminate: an approach combining residual strength and self-heating</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gurvan Moreau</w:t>
+                <w:t xml:space="preserve">Study of the evolution of stresses and associated mechanisms in zirconia growing at high temperature on Zircaloy-4 by use of synchrotron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Bouayoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bechade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rouesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Composite Materials (ICCM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">La Métallurgie, Quel Avenir !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446797v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04596655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the evolution of stresses and associated mechanisms in zirconia growing at high temperature on Zircaloy-4 by use of synchrotron radiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
+                <w:t xml:space="preserve">Compressive fatigue of carbon fibers/epoxy laminate: an approach combining residual strength and self-heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otavio Zimmermann de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Castagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Métallurgie, Quel Avenir !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Conference on Composite Materials (ICCM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04596655v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation thermomécanique de laminés en fibres de carbone unidirectionnelles/résine époxy sous chargement cyclique de compression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Thermomechanical analysis of the high cycle fatigue behavior of a peek CF30 under compressive loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Kwiatkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">20th European Conference on Composite Materials: Composites Meet Sustainability, ECCM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne (CH), Switzerland. pp.921-925</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392050v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical analysis of the high cycle fatigue behavior of a peek CF30 under compressive loadings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Caractérisation thermomécanique de laminés en fibres de carbone unidirectionnelles/résine époxy sous chargement cyclique de compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otávio Zimmermann de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Castagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on Composite Materials: Composites Meet Sustainability, ECCM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lausanne (CH), Switzerland. pp.921-925</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04045319v1</w:t>
+                <w:t xml:space="preserve">hal-05392050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par diffraction des rayons X in situ sous rayonnement synchrotron de l’oxydation à haute température d’un alliage de zirconium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jl. Bechade</w:t>
+                <w:t xml:space="preserve">Effect of chromium grain size and morphology on the HT oxidation behavior of chromium coated Zr based alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaabane-Jebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc. Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rouesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SF2M « La Métallurgie, Quel Avenir !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San-Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442069v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique d'un revêtement de chrome déposé sur un substrat en alliage de zirconium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fatigue criterion for short fiber reinforced thermoplastic (PA66 GF50) over a wide range of load ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashanth Santharam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Mecamat Aussois 2019 - Rupture des matériaux et des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Aussois, France</w:t>
+              <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493915v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions structurales au sein d'un alliage de zirconium oxyde a haute temperature en diffraction des rayons X in situ au rayonnement synchrotron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Etude par diffraction des rayons X in situ sous rayonnement synchrotron de l’oxydation à haute température d’un alliage de zirconium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl. Bechade</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La metallurgie, quel avenir</w:t>
+              <w:t xml:space="preserve">Colloque SF2M « La Métallurgie, Quel Avenir !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411055v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique d'un revêtement de chrome déposé sur un substrat en alliage de zirconium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Duc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Brachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Colloque Mecamat Aussois 2019 - Rupture des matériaux et des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493904v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to describe the cyclic anisotropic mechanical behavior of short fiber-reinforced thermoplastics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutions structurales au sein d'un alliage de zirconium oxyde a haute temperature en diffraction des rayons X in situ au rayonnement synchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl. Bechade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libor Navratil</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Olhagaray</w:t>
+                <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">La metallurgie, quel avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493873v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of chromium grain size and morphology on the HT oxidation behavior of chromium coated Zr based alloys</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comportement mécanique d'un revêtement de chrome déposé sur un substrat en alliage de zirconium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Duc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gélébart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering - session Structural Materials and Metallurgy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02394049v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of chromium grain size and morphology on the HT oxidation behavior of chromium coated Zr based alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Rouesne</w:t>
+                <w:t xml:space="preserve">A model to describe the cyclic anisotropic mechanical behavior of short fiber-reinforced thermoplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Leveuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Olhagaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, San-Francisco, United States</w:t>
+              <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411074v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue criterion for short fiber reinforced thermoplastic (PA66 GF50) over a wide range of load ratios</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of chromium grain size and morphology on the HT oxidation behavior of chromium coated Zr based alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihed Chaabane-Jebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Chistophe Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ida Raoult</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rouesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering - session Structural Materials and Metallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493887v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02394049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallurgical evolutions of zirconium alloys containing high hydrogen contents during cooling from high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc. Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Le Hong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jc. Brachet</w:t>
+                <w:t xml:space="preserve">J. Crepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fontevraud 9 - International Symposium on Contribution of Materials Investigations and Operating Experience to Light Water NPPs' Safety, Performance and Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02417242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural evolutions and internal stresses in Zr alloys during oxidation at high temperature and subsequent cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rouesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermec 2018 - International Conference on PROCESSING &amp; MANUFACTURING OF ADVANCED MATERIALS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02338566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of cr-coated m5 claddings during and after high temperature steam oxidationfrom 800c up to 1500c</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topfuel 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02328975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude in-situ resolue en temps par diffraction des rayons X sous rayonnement synchrotron des evolutions structurales au sein d'un alliage de zirconium oxyde a haute temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl. Bechade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02400186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of chromium coated M5TM claddings under loca conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Secondary hydriding of zirconium-based fuel claddings at high temperature (LOCA conditions). Part 2: Effect of high hydrogen contents on metallurgical and mechanical properties. Part 1: Multi-scale study of hydrogen distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Crepin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WRFPM 2017 Water Reactor Fuel Performance Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">23rd QUENCH workshop 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419638v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02417311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evolutions in zr alloys during oxidation at high temperature andsubsequent cooling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Evolution des contraintes internes generees au sein d'un alliage de Zr oxyde a haute temperature puis refroidi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Guilbert</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc. Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rouesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNMNE International Conference on Nuclear Materials and Nuclear Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">12eme Colloque Rayons X et Matiere (RX - 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419674v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary hydriding of zirconium-based fuel claddings at high temperature (LOCA conditions). Part 2: Effect of high hydrogen contents on metallurgical and mechanical properties. Part 1: Multi-scale study of hydrogen distribution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Behavior of chromium coated M5TM claddings under loca conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc. Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dumerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lezaud-Chailioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rouesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd QUENCH workshop 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">WRFPM 2017 Water Reactor Fuel Performance Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02417311v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des contraintes internes generees au sein d'un alliage de Zr oxyde a haute temperature puis refroidi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Structural evolutions in zr alloys during oxidation at high temperature andsubsequent cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jc. Brachet</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rouesne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12eme Colloque Rayons X et Matiere (RX - 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">ICNMNE International Conference on Nuclear Materials and Nuclear Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417370v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">behavior of chromium coated m5tm claddings under loca conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc. Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dumerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lezaud-Chaillioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rouesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WRFPM2017 Water Reactor Fuel Performance Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Jeju-do, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior at high temperature of highly oxygen- or hydrogen-enriched $\alpha$ and (prior-)$\beta$ phases of zirconium alloys</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavior under LOCA conditions of Enhanced Accident Tolerant Chromium Coated Zircaloy-4 Claddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Brachet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Vandenberghe</w:t>
+                <w:t xml:space="preserve">J.-C. Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lezaud-Chaillioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dumerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Houmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Zirconium in the Nuclear Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Hilton Head, United States</w:t>
+              <w:t xml:space="preserve">Topfuel 2016 - Light Water Reactor (LWR) Fuel Performance Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Boise, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441977v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02438712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior at high temperature of highly oxygen- or hydrogen-enriched α and (prior-) $\beta$ phases of zirconium alloys</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">CEA studies on High temperature oxidation and hydriding of Zr based nuclear fuel claddings upon LOCA transients phenomenology, mechanisms and modelling =&amp;gt; consequences on mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Toffolon-Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Zirconium in the Nuclear Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Hilton Head, United States</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique DEN sur la corrosion dans les REP - Corrosion in pressurized water reactors: phenomenology, mechanisms and modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02442337v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02438347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEA studies on High temperature oxidation and hydriding of Zr based nuclear fuel claddings upon LOCA transients phenomenology, mechanisms and modelling =&amp;gt; consequences on mechanical properties</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanical behavior at high temperature of highly oxygen- or hydrogen-enriched $\alpha$ and (prior-)$\beta$ phases of zirconium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Turque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique DEN sur la corrosion dans les REP - Corrosion in pressurized water reactors: phenomenology, mechanisms and modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Saclay, France</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Zirconium in the Nuclear Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Hilton Head, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02438347v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-pile RandD on chromium coated nuclear fuel zirconium based claddings for enhanced accident tolerance in LWRs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Mechanical behavior at high temperature of highly oxygen- or hydrogen-enriched α and (prior-) $\beta$ phases of zirconium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Turque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Schuster</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Zirconium in the Nuclear Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hilton Head, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02500847v1</w:t>
+                <w:t xml:space="preserve">cea-02442337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior at high temperatures of highly oxygen- or hydrogen-enriched α and (Prior-) β phases of zirconium alloys</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Out-of-pile RandD on chromium coated nuclear fuel zirconium based claddings for enhanced accident tolerance in LWRs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Idarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Flem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Vandenberghe</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International symposium on zirconium in the nuclear industry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Symposium on Zirconium in the Nuclear Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Hilton Head, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702107v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02500847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal stresses and structural evolutions in zr alloys during oxidation at high temperature and subsequent cooling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Menut</w:t>
+                <w:t xml:space="preserve">Mechanical behavior at high temperatures of highly oxygen- or hydrogen-enriched α and (Prior-) β phases of zirconium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Turque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NuMat2016 The Nuclear Materials Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International symposium on zirconium in the nuclear industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Hilton Head Island, SC, United States. pp.240-280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/STP159720160063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441982v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior under LOCA conditions of Enhanced Accident Tolerant Chromium Coated Zircaloy-4 Claddings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Internal stresses and structural evolutions in zr alloys during oxidation at high temperature and subsequent cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Q. Houmaire</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topfuel 2016 - Light Water Reactor (LWR) Fuel Performance Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Boise, United States</w:t>
+              <w:t xml:space="preserve">NuMat2016 The Nuclear Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02438712v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-going studies at CEA on chromium coated zirconium based nuclear fuel claddings for enhanced accident tolerant LWRS fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lomello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lomello</w:t>
+                <w:t xml:space="preserve">Alain Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Billard</w:t>
+                <w:t xml:space="preserve">G. Velisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Monsifrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TopFuel 2015 - Reactor Fuel Performance Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02492582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEA studies on advanced nuclear fuel claddings for enhanced Accident Tolerant LWRs Fuel (LOCA and beyond LOCA conditions)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Michau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Idarraga-Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Symposium Fontevraud 8 on Contribution of Materials Investigations and Operating Experience to LWRs’ Safety, Performance and Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Steam Pressure on the High Temperature Oxidation and Post-Cooling Mechanical Properties of Zircaloy-4 and M5 Cladding (LOCA Conditions)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gilbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium, ASTM STP 1543</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Hyderabad, India. pp.1002-1053, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1520/STP154320120196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromium coated nuclear fuel claddings for enhanced Accident Tolerant LWRs Fuel (DBA-LOCA and slightly beyond DBA-LOCA conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Urvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8145,1410 +8011,1410 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technical Meeting on Accident Tolerant Fuel Concepts for Light Water Reactors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAEA, Oct 2014, Oak Ridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02875113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment at CEA of coated nuclear fuel cladding for LWRs with increasing margins in LOCA and beyond LOCA conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Loss of Coolant Accident Testing Round Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Yueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Comstock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Hamon</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.P. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWR Fuel Performance Meeting / TopFuel 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Charlotte, NC, United States. pp.860-867</w:t>
+              <w:t xml:space="preserve">TopFuel 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Charlotte, NC, United States. pp.550-556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446951v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of Coolant Accident Testing Round Robin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Assessment at CEA of coated nuclear fuel cladding for LWRs with increasing margins in LOCA and beyond LOCA conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Idarraga-Trujillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Flem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y.P. Lin</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TopFuel 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Charlotte, NC, United States. pp.550-556</w:t>
+              <w:t xml:space="preserve">LWR Fuel Performance Meeting / TopFuel 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Charlotte, NC, United States. pp.860-867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447101v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity to chemical composition variations and heating/oxidation mode of the breakaway oxidation in M5® cladding steam oxidized at 1000°C (LOCA conditions)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gilbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Mardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TopFuel 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Pre-Transient Oxide on LOCA High Temperature Steam Oxidation and Post-Quench Mechanical Properties of Zircaloy-4 and M5™ cladding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gilbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Mardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 Water Reactor Fuel Performance Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Modeling of Ring Compression Tests on Post-quenched Single Side Oxidized Zirconium-based Alloys (LOCA conditions)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Topical Meeting on Light Water Reactor Fuel Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Orlando, United States. pp.261-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D and 3D modelling of PCMI during a RIA with ALCYONE v1.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sercombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Sercombe</w:t>
+                <w:t xml:space="preserve">Éric Fédérici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Fédérici</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Topical Meeting on Light Water Reactor Fuel Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Orlando, United States. pp.307-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Cooling Scenario on the Post-Quench Mechanical Properties of Pre-Hydrided Zircaloy-4 Fuel Claddings after high Temperature Steam Oxidation (LOCA Conditions)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gilbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Mardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Topical Meeting on Light Water Reactor Fuel Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Orlando, United States. pp.270-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ductility and Failure Behaviour of both Unirradiated and Irradiated Zircaloy-4 Cladding Using Plane Strain Tensile Specimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Pizzanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Pizzanelli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OECD/NEA Workshop on the Behaviour of Nuclear Reactor Fuel during Reactivity Initiated Accidents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure of hydrided zircaloy-4 fuel cladding tubes under RIA loading conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Besson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Averty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECF 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Brno, Czech Republic. pp.2047-2054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00329805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature expansion due to compression test for the determination of a cladding material failure criterion under RIA loading conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Poussard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Sainte Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Topical Meeting on Light Water Reactor Fuel Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model to describe the anisotropic viscoplastic mechanical behavior of fresh and irradiated Zircaloy-4 fuel claddings under RIA loading conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Poussard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Sainte Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Structural Mechanics in Reactor Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9558,677 +9424,677 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modelling of the compressible hyperelastic behaviour of polyurethane foams: influence of the density</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justin Becker</w:t>
+                <w:t xml:space="preserve">Analysis of the durability damage scenarios of air spring sleeves with axial reinforcements based on computer tomography and digital image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Klauke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Skoglund</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII European Conference on Constitutive Models for Rubbers (ECCMR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. 1, CRC Press, 2024, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2026, Istanbul, Turkey. 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391249v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the durability damage scenarios of air spring sleeves with axial reinforcements based on computer tomography and digital image processing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Characterization and modelling of the compressible hyperelastic behaviour of polyurethane foams: influence of the density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII European Conference on Constitutive Models for Rubbers (ECCMR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2026, Istanbul, Turkey. 2024</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. 1, CRC Press, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003516880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391293v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the compressible hyperelastic behavior of polyurethane foams: analysis of some models and of the influence of the identification strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Statistical characterization of the microstructure of microcellular polyurethane foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Caër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutive Models for Rubber XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Milano, Italy. 1, CRC Press, 2022, 9781003310266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003310266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446735v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical characterization of the microstructure of microcellular polyurethane foams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of the compressible hyperelastic behavior of polyurethane foams: analysis of some models and of the influence of the identification strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charrier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutive Models for Rubber XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Milano, Italy. 1, CRC Press, 2022, 9781003310266. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003310266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9781003310266⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04446744v1</w:t>
+                <w:t xml:space="preserve">hal-04446735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature Oxidation Resistance of Chromium-based Coatings Deposited by DLI-MOCVD for Enhanced Protection of the Inner Surface of Long Tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Michau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Michau</w:t>
+                <w:t xml:space="preserve">Francis Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Maury</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rouesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Metallurgical Coatings and Thin Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, San Diego, United States. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10238,163 +10104,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature steam oxidation of chromium-coated zirconium-based alloys: Kinetics and process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rouesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Ribis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Ribis</w:t>
+                <w:t xml:space="preserve">Thomas Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Urvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 167, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10404,100 +10270,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement et rupture de gaines en zircaloy-4 détendu vierges, hydrurées ou irradiées en situation accidentelle de type RIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. École Nationale Supérieure des Mines de Paris, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008ENMP1608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00395361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10507,105 +10373,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the study of the response of heterogeneous materials subjected to environmental and mechanical loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mechanics of materials [physics.class-ph]. Université Bretagne Sud, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05249437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId266"/>
+      <w:footerReference w:type="default" r:id="rId265"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10673,51 +10539,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA3F24C7"/>
+    <w:nsid w:val="46200CFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10904,51 +10770,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-le-saux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4290-3171" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136702260" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228389v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#225;vio Zimmermann de Almeida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carrere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Saux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108780" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Becker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Hervouet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01099-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365898v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glanowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Champy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.22.22970" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04077635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kwiatkowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.14003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04402661v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bail" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ca&#235;r" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021955X231215773" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04442846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bouayoune" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guillou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bechade" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouesne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04446231v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Vinh Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brachet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bonthonneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153332" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03327638v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Le Hong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153069" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03212406v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brachet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Urvoy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouesne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nony" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumerval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.152953" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461494v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Navr&#225;til" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Leveuf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olhagaray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-020-09445-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Brachet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bischoff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chosson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152106" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02956376v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Turque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Andr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.08.061" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashanth Santharam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Robert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105574" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924036v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vandenberghe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ambard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108936" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520055v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brachet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108537" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02090215v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Idarraga-Trujillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Flem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.02.018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340028v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Brachet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vandenberghe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.03.023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149361v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hamon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.109971" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.06.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051246v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schuster" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lomello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.05.088" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01488896v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hamon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vandenberghe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.03.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377314v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marckmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.06.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04446413v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorrette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Idarraga-Trujillo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rgn/20151014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199626v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carassou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.07.026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190082v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gosset" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.12.067" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04446259v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simeone" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gilbon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.05.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP0QFT4H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461500v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poussard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Averty" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2009.07.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKG2CHBX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311854v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carassou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poussard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Averty" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.04.017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L237D82X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360152v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simoes Barini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssera El Archi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carr&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346252v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otavio Zimmermann de Almeida" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castagnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04446797v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04596655v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392050v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04045319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclercq" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02442069v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Bechade" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02493915v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Duc Nguyen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411055v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02493904v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02493873v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Navratil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olhagaray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394049v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Chaabane-Jebali" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chistophe Brachet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411074v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaabane-Jebali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02493887v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raoult" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02417242v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Hong" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crepin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Barres" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338566v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328975v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousselot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400186v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419638v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lezaud-Chailioux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419674v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02417311v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417370v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417726v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lezaud-Chaillioux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441977v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Turque" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chosson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Saux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442337v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438347v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500847v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Idarraga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Flem" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schuster" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01702107v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP159720160063" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441982v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menut" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438712v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Houmaire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02492582v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lomello" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velisa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monsifrot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392035v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauder" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04446274v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cr&#233;bier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP154320120196" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02875113v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446951v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447101v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Yueh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Comstock" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dunn" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Lin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447119v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Mardon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447298v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447331v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cabrera" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447310v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sercombe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric F&#233;d&#233;rici" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447319v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mardon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447354v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pizzanelli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabouille" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329805v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447381v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sainte Catherine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447388v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391249v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003516880" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391293v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Klauke" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Serrurier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Skoglund" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04446735v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04446744v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392028v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428037v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ribis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Urvoy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00395361v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008ENMP1608" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05249437v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-le-saux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4290-3171" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136702260" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Becker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Hervouet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01099-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228389v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#225;vio Zimmermann de Almeida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carrere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Saux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108780" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04442846v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bouayoune" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guillou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bechade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouesne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glanowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Champy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.22.22970" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04077635v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kwiatkowski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.14003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04402661v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bail" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ca&#235;r" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021955X231215773" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04446231v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Vinh Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brachet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bonthonneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153332" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03327638v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Le Hong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153069" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03212406v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brachet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Urvoy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouesne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nony" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumerval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.152953" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924036v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vandenberghe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ambard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chosson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108936" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520055v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brachet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108537" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashanth Santharam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Robert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105574" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02956376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Turque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Andr&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.08.061" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639341v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Brachet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bischoff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152106" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461494v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Navr&#225;til" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Leveuf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olhagaray" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-020-09445-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02090215v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Idarraga-Trujillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Flem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.02.018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vandenberghe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.03.023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hamon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.109971" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Brachet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.06.016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051246v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maury" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schuster" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lomello" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.05.088" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01488896v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hamon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vandenberghe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.03.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377314v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marckmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.06.028" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04446413v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorrette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauder" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Idarraga-Trujillo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rgn/20151014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199626v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carassou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.07.026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190082v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gosset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.12.067" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04446259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simeone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gilbon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.05.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP0QFT4H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461500v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poussard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Averty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2009.07.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKG2CHBX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311854v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carassou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poussard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Averty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.04.017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L237D82X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360152v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simoes Barini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssera El Archi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carr&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346252v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otavio Zimmermann de Almeida" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castagnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04596655v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04446797v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04045319v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclercq" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392050v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411074v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaabane-Jebali" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02493887v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raoult" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02442069v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Bechade" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02493915v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Duc Nguyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411055v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02493904v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02493873v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Navratil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olhagaray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394049v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Chaabane-Jebali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chistophe Brachet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02417242v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Hong" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crepin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Barres" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338566v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328975v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousselot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400186v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02417311v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417370v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419638v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lezaud-Chailioux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419674v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417726v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lezaud-Chaillioux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438712v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Houmaire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438347v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441977v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Turque" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chosson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Saux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442337v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500847v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Idarraga" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Flem" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schuster" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01702107v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP159720160063" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441982v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menut" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02492582v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lomello" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velisa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monsifrot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392035v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauder" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04446274v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cr&#233;bier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP154320120196" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02875113v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447101v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Yueh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Comstock" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dunn" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Lin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446951v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447119v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Mardon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447298v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447331v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cabrera" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447310v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sercombe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric F&#233;d&#233;rici" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447319v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mardon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447354v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pizzanelli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabouille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329805v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447381v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sainte Catherine" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447388v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391293v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Klauke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Serrurier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Skoglund" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391249v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003516880" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04446744v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04446735v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392028v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428037v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ribis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Urvoy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00395361v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008ENMP1608" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05249437v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>