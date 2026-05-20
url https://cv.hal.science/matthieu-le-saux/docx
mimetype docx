--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1,10484 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10433 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Le Saux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur / Lecturer-Researcher</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu-le-saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4290-3171</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">136702260</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=x5pT7EAAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Current research activities: characterisation and modelling of the thermomechanical behaviour and fatigue of organic materials (short or long fibre-reinforced organic matrix composites, polymer foams, etc.)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SFIR Test: An Innovative Hydrostatic Compression Test to Characterize the Volumetric Behavior of Polymeric Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (9), pp.1407-1422. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-024-01099-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression-compression fatigue of quasi-isotropic laminates: Failure mechanisms and link between dissipative behavior and fatigue life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otávio Zimmermann de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193, pp.108780. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2024.108780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the evolution of stresses and associated mechanisms in zirconia growing at high temperature on Zircaloy-4 by use of synchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Bouayoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bechade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rouesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 221, pp.111328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04442846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined techniques and relevant image processing for quantitative statistical characterization of inclusions in elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Glanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Champy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rubber Chemistry and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 96 (1), pp.59-89. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5254/rct.22.22970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue of short carbon fiber reinforced PEEK under compression: Influence of the load ratio and predictions from heat buildup measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (7), pp.2396-2410. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ffe.14003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical characterization of microcellular polyurethane foams microstructure based on 2D and 3D image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Caër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Plastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (5-6), pp.395-417. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021955X231215773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of a chromium coating on a zirconium alloy substrate at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Vinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gélébart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bonthonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 558, pp.153332. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.153332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of temperature and of high hydrogen and oxygen contents on the mechanical behavior of a zirconium alloy upon cooling from the βZr phase temperature range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Le Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 554 (554), pp.153069. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.153069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DLI-MOCVD Crx Cy coating to prevent Zr-based cladding from inner oxidation and secondary hydriding upon LOCA conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Urvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rouesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumerval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 550, pp.152953. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.152953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakaway oxidation of zirconium alloys exposed to steam around 1000 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vandenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176 (108936), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature steam oxidation of chromium-coated zirconium-based alloys: Kinetics and process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rouesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ribis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Urvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue criteria for short fiber-reinforced thermoplastic validated over various fiber orientations, load ratios and environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashanth Santharam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 135, pp.105574. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2020.105574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transformations during cooling from the βZr phase temperature domain in several hydrogen-enriched zirconium alloys studied by in situ and ex situ neutron diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Le Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Turque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 199, pp.453-468. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2020.08.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Equivalent Cladding Reacted parameters of Cr-coated claddings oxidized in steam at 1200 °C in relation with oxygen diffusion/partitioning and post-quench ductility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Palancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 533, pp.152106-1 - 152106-16. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to describe the cyclic anisotropic mechanical behavior of short fiber-reinforced thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Navrátil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Leveuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Olhagaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11043-020-09445-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early studies on Cr-Coated Zircaloy-4 as enhanced accident tolerant nuclear fuel claddings for light water reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Idarraga-Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Flem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vandenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 517, pp.268-285. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a pre-oxide on the high temperature steam oxidation of Zircaloy-4 andM5 alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vandenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rouesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Urvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 518, pp.386-399. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ time-resolved study of structural evolutions in a zirconium alloy during high temperature oxidation and cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rouesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toffolon-Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2019.109971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to study oxidation-induced stresses in Zr alloys oxidized at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Brachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2018.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature oxidation resistance of chromium-based coatings deposited by DLI-MOCVD for enhanced protection of the inner surface of long tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lomello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 349, pp.1048-1057. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.05.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of secondary hydriding at high temperature in zirconium based nuclear fuel cladding tubes by coupling information from neutron radiography/tomography, electron probe micro analysis, micro elastic recoil detection analysis and laser induced breakdown spectroscopy microprobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Vandenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C C Toffolon-Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 488, pp.267-286. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01488896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation and theoretical modelling of induced anisotropy during stress-softening of rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97-98, pp.554-565. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études du CEA sur les gainages avancés de combustible nucléaire pour un combustible REL avec une tolérance aux accidents améliorée, en APRP et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lorrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Idarraga-Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.14-20. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rgn/20151014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to describe the mechanical behavior and the ductile failure of hydrided Zircaloy-4 fuel claddings between 25°C and 480°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Carassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 466, pp.43-55. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ X-ray diffraction analysis of zirconia layer formed on zirconium alloys oxidized at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 458, pp.245-252. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.12.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03190082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in structural characterization of zirconium alloys oxidation at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simeone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gilbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 429 (1-3), pp.19-24. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior and failure of uniformly hydrided Zircaloy-4 fuel claddings between 25 °C and 480 °C under various stress states, including RIA loading conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Averty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17, pp.683-700. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfailanal.2009.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to describe the anisotropic viscoplastic mechanical behavior of fresh and irradiated Zircaloy-4 fuel claddings under RIA loading conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Averty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 378, pp.60-69. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle du comportement dissipatif de composites tissés 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simoes Barini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Navrátil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssera El Archi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaminar shear fatigue of carbon/epoxy laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otavio Zimmermann de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Composite Materials (ECCM21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.1744-1749, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60691/yj56-np80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the evolution of stresses and associated mechanisms in zirconia growing at high temperature on Zircaloy-4 by use of synchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Bouayoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bechade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rouesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Métallurgie, Quel Avenir !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04596655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive fatigue of carbon fibers/epoxy laminate: an approach combining residual strength and self-heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otavio Zimmermann de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Composite Materials (ICCM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation thermomécanique de laminés en fibres de carbone unidirectionnelles/résine époxy sous chargement cyclique de compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otávio Zimmermann de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical analysis of the high cycle fatigue behavior of a peek CF30 under compressive loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Composite Materials: Composites Meet Sustainability, ECCM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne (CH), Switzerland. pp.921-925</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chromium grain size and morphology on the HT oxidation behavior of chromium coated Zr based alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chaabane-Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rouesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue criterion for short fiber reinforced thermoplastic (PA66 GF50) over a wide range of load ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashanth Santharam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par diffraction des rayons X in situ sous rayonnement synchrotron de l’oxydation à haute température d’un alliage de zirconium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl. Bechade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SF2M « La Métallurgie, Quel Avenir !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement mécanique d'un revêtement de chrome déposé sur un substrat en alliage de zirconium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gélébart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Brachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Mecamat Aussois 2019 - Rupture des matériaux et des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions structurales au sein d'un alliage de zirconium oxyde a haute temperature en diffraction des rayons X in situ au rayonnement synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl. Bechade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La metallurgie, quel avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement mécanique d'un revêtement de chrome déposé sur un substrat en alliage de zirconium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gélébart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Brachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to describe the cyclic anisotropic mechanical behavior of short fiber-reinforced thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Leveuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olhagaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chromium grain size and morphology on the HT oxidation behavior of chromium coated Zr based alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihed Chaabane-Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Chistophe Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rouesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering - session Structural Materials and Metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02394049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallurgical evolutions of zirconium alloys containing high hydrogen contents during cooling from high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Crepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Barres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fontevraud 9 - International Symposium on Contribution of Materials Investigations and Operating Experience to Light Water NPPs' Safety, Performance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02417242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural evolutions and internal stresses in Zr alloys during oxidation at high temperature and subsequent cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rouesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec 2018 - International Conference on PROCESSING &amp; MANUFACTURING OF ADVANCED MATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of cr-coated m5 claddings during and after high temperature steam oxidationfrom 800c up to 1500c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topfuel 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude in-situ resolue en temps par diffraction des rayons X sous rayonnement synchrotron des evolutions structurales au sein d'un alliage de zirconium oxyde a haute temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl. Bechade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02400186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary hydriding of zirconium-based fuel claddings at high temperature (LOCA conditions). Part 2: Effect of high hydrogen contents on metallurgical and mechanical properties. Part 1: Multi-scale study of hydrogen distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Crepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd QUENCH workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02417311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des contraintes internes generees au sein d'un alliage de Zr oxyde a haute temperature puis refroidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rouesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12eme Colloque Rayons X et Matiere (RX - 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of chromium coated M5TM claddings under loca conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumerval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lezaud-Chailioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rouesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRFPM 2017 Water Reactor Fuel Performance Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural evolutions in zr alloys during oxidation at high temperature andsubsequent cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rouesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNMNE International Conference on Nuclear Materials and Nuclear Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">behavior of chromium coated m5tm claddings under loca conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumerval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lezaud-Chaillioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rouesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRFPM2017 Water Reactor Fuel Performance Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Jeju-do, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior under LOCA conditions of Enhanced Accident Tolerant Chromium Coated Zircaloy-4 Claddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lezaud-Chaillioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumerval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Houmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topfuel 2016 - Light Water Reactor (LWR) Fuel Performance Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Boise, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02438712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEA studies on High temperature oxidation and hydriding of Zr based nuclear fuel claddings upon LOCA transients phenomenology, mechanisms and modelling =&amp;gt; consequences on mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toffolon-Masclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique DEN sur la corrosion dans les REP - Corrosion in pressurized water reactors: phenomenology, mechanisms and modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02438347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior at high temperature of highly oxygen- or hydrogen-enriched $\alpha$ and (prior-)$\beta$ phases of zirconium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Turque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vandenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Zirconium in the Nuclear Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hilton Head, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior at high temperature of highly oxygen- or hydrogen-enriched α and (prior-) $\beta$ phases of zirconium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Turque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vandenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Zirconium in the Nuclear Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hilton Head, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02442337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-pile RandD on chromium coated nuclear fuel zirconium based claddings for enhanced accident tolerance in LWRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Idarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Flem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Zirconium in the Nuclear Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hilton Head, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02500847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior at high temperatures of highly oxygen- or hydrogen-enriched α and (Prior-) β phases of zirconium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Turque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vandenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International symposium on zirconium in the nuclear industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hilton Head Island, SC, United States. pp.240-280, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/STP159720160063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal stresses and structural evolutions in zr alloys during oxidation at high temperature and subsequent cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuMat2016 The Nuclear Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-going studies at CEA on chromium coated zirconium based nuclear fuel claddings for enhanced accident tolerant LWRS fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lomello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Velisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monsifrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TopFuel 2015 - Reactor Fuel Performance Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02492582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEA studies on advanced nuclear fuel claddings for enhanced Accident Tolerant LWRs Fuel (LOCA and beyond LOCA conditions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Idarraga-Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium Fontevraud 8 on Contribution of Materials Investigations and Operating Experience to LWRs’ Safety, Performance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Steam Pressure on the High Temperature Oxidation and Post-Cooling Mechanical Properties of Zircaloy-4 and M5 Cladding (LOCA Conditions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vandenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium, ASTM STP 1543</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Hyderabad, India. pp.1002-1053, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/STP154320120196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromium coated nuclear fuel claddings for enhanced Accident Tolerant LWRs Fuel (DBA-LOCA and slightly beyond DBA-LOCA conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Urvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rouesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Meeting on Accident Tolerant Fuel Concepts for Light Water Reactors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEA, Oct 2014, Oak Ridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02875113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of Coolant Accident Testing Round Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Yueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Comstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.P. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TopFuel 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Charlotte, NC, United States. pp.550-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment at CEA of coated nuclear fuel cladding for LWRs with increasing margins in LOCA and beyond LOCA conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Idarraga-Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Flem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWR Fuel Performance Meeting / TopFuel 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Charlotte, NC, United States. pp.860-867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to chemical composition variations and heating/oxidation mode of the breakaway oxidation in M5® cladding steam oxidized at 1000°C (LOCA conditions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vandenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TopFuel 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Pre-Transient Oxide on LOCA High Temperature Steam Oxidation and Post-Quench Mechanical Properties of Zircaloy-4 and M5™ cladding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vandenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Water Reactor Fuel Performance Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Modeling of Ring Compression Tests on Post-quenched Single Side Oxidized Zirconium-based Alloys (LOCA conditions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vandenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Light Water Reactor Fuel Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orlando, United States. pp.261-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D and 3D modelling of PCMI during a RIA with ALCYONE v1.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sercombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Fédérici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Light Water Reactor Fuel Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orlando, United States. pp.307-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Cooling Scenario on the Post-Quench Mechanical Properties of Pre-Hydrided Zircaloy-4 Fuel Claddings after high Temperature Steam Oxidation (LOCA Conditions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vandenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Light Water Reactor Fuel Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orlando, United States. pp.270-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ductility and Failure Behaviour of both Unirradiated and Irradiated Zircaloy-4 Cladding Using Plane Strain Tensile Specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Pizzanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OECD/NEA Workshop on the Behaviour of Nuclear Reactor Fuel during Reactivity Initiated Accidents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure of hydrided zircaloy-4 fuel cladding tubes under RIA loading conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Averty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECF 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brno, Czech Republic. pp.2047-2054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature expansion due to compression test for the determination of a cladding material failure criterion under RIA loading conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sainte Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Light Water Reactor Fuel Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to describe the anisotropic viscoplastic mechanical behavior of fresh and irradiated Zircaloy-4 fuel claddings under RIA loading conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sainte Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Structural Mechanics in Reactor Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the durability damage scenarios of air spring sleeves with axial reinforcements based on computer tomography and digital image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Klauke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Skoglund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII European Conference on Constitutive Models for Rubbers (ECCMR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Istanbul, Turkey. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modelling of the compressible hyperelastic behaviour of polyurethane foams: influence of the density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII European Conference on Constitutive Models for Rubbers (ECCMR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. 1, CRC Press, 2024, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003516880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical characterization of the microstructure of microcellular polyurethane foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Caër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitutive Models for Rubber XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milano, Italy. 1, CRC Press, 2022, 9781003310266. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003310266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the compressible hyperelastic behavior of polyurethane foams: analysis of some models and of the influence of the identification strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitutive Models for Rubber XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milano, Italy. 1, CRC Press, 2022, 9781003310266. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003310266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature Oxidation Resistance of Chromium-based Coatings Deposited by DLI-MOCVD for Enhanced Protection of the Inner Surface of Long Tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rouesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Metallurgical Coatings and Thin Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, San Diego, United States. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature steam oxidation of chromium-coated zirconium-based alloys: Kinetics and process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rouesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Ribis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Urvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 167, 2020, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement et rupture de gaines en zircaloy-4 détendu vierges, hydrurées ou irradiées en situation accidentelle de type RIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. École Nationale Supérieure des Mines de Paris, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008ENMP1608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00395361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the study of the response of heterogeneous materials subjected to environmental and mechanical loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanics of materials [physics.class-ph]. Université Bretagne Sud, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05249437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10539,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46200CFD"/>
+    <w:nsid w:val="B34DD638"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10770,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-le-saux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4290-3171" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136702260" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Becker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Hervouet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01099-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228389v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#225;vio Zimmermann de Almeida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carrere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Saux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108780" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04442846v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bouayoune" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guillou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bechade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouesne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glanowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Champy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.22.22970" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04077635v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kwiatkowski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.14003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04402661v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bail" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ca&#235;r" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021955X231215773" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04446231v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Vinh Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brachet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bonthonneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153332" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03327638v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Le Hong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153069" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03212406v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brachet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Urvoy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouesne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nony" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumerval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.152953" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924036v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vandenberghe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ambard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chosson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108936" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520055v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brachet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108537" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashanth Santharam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Robert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105574" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02956376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Turque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Andr&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.08.061" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639341v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Brachet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bischoff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152106" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461494v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Navr&#225;til" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Leveuf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olhagaray" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-020-09445-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02090215v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Idarraga-Trujillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Flem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.02.018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vandenberghe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.03.023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hamon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.109971" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Brachet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.06.016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051246v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maury" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schuster" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lomello" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.05.088" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01488896v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hamon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vandenberghe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.03.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377314v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marckmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.06.028" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04446413v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorrette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauder" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Idarraga-Trujillo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rgn/20151014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199626v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carassou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.07.026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190082v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gosset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.12.067" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04446259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simeone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gilbon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.05.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP0QFT4H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461500v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poussard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Averty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2009.07.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKG2CHBX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311854v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carassou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poussard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Averty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.04.017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L237D82X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360152v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simoes Barini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssera El Archi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carr&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346252v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otavio Zimmermann de Almeida" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castagnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04596655v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04446797v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04045319v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclercq" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392050v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411074v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaabane-Jebali" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02493887v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raoult" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02442069v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Bechade" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02493915v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Duc Nguyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411055v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02493904v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02493873v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Navratil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olhagaray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394049v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Chaabane-Jebali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chistophe Brachet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02417242v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Hong" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crepin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Barres" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338566v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328975v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousselot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400186v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02417311v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417370v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419638v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lezaud-Chailioux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419674v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417726v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lezaud-Chaillioux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438712v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Houmaire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438347v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441977v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Turque" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chosson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Saux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442337v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500847v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Idarraga" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Flem" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schuster" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01702107v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP159720160063" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441982v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menut" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02492582v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lomello" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velisa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monsifrot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392035v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauder" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04446274v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cr&#233;bier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP154320120196" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02875113v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447101v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Yueh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Comstock" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dunn" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Lin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446951v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447119v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Mardon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447298v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447331v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cabrera" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447310v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sercombe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric F&#233;d&#233;rici" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447319v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mardon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447354v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pizzanelli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabouille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329805v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447381v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sainte Catherine" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447388v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391293v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Klauke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Serrurier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Skoglund" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391249v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003516880" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04446744v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04446735v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392028v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428037v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ribis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Urvoy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00395361v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008ENMP1608" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05249437v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-le-saux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4290-3171" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136702260" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=x5pT7EAAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708920v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Becker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Hervouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01099-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#225;vio Zimmermann de Almeida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carrere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Saux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108780" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04442846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bouayoune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guillou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bechade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouesne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365898v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glanowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Champy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.22.22970" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04077635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kwiatkowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.14003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04402661v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bail" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ca&#235;r" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021955X231215773" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04446231v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Vinh Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brachet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bonthonneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153332" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03327638v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Le Hong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153069" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03212406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brachet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Urvoy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouesne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nony" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumerval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.152953" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vandenberghe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ambard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chosson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108936" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520055v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brachet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108537" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashanth Santharam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Robert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105574" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02956376v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Turque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Andr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.08.061" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639341v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Brachet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bischoff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152106" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461494v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Navr&#225;til" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Leveuf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olhagaray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-020-09445-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02090215v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Idarraga-Trujillo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Flem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.02.018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149361v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vandenberghe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.03.023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hamon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.109971" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339748v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Brachet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.06.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051246v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schuster" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lomello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.05.088" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01488896v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hamon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vandenberghe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.03.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377314v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marckmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.06.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04446413v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorrette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Idarraga-Trujillo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rgn/20151014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199626v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carassou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.07.026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190082v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gosset" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.12.067" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04446259v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simeone" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gilbon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.05.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP0QFT4H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461500v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poussard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Averty" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2009.07.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKG2CHBX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311854v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carassou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poussard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Averty" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.04.017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L237D82X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360152v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simoes Barini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssera El Archi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carr&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346252v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otavio Zimmermann de Almeida" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castagnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04596655v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04446797v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392050v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04045319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclercq" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411074v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaabane-Jebali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02493887v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raoult" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02442069v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Bechade" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02493915v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Duc Nguyen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411055v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02493904v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02493873v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Navratil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olhagaray" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394049v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Chaabane-Jebali" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chistophe Brachet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02417242v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Hong" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crepin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Barres" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338566v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328975v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousselot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400186v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02417311v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417370v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419638v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lezaud-Chailioux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419674v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417726v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lezaud-Chaillioux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438712v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Houmaire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438347v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441977v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Turque" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chosson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Saux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442337v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500847v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Idarraga" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Flem" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schuster" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01702107v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP159720160063" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441982v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02492582v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lomello" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velisa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monsifrot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392035v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauder" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04446274v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cr&#233;bier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP154320120196" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02875113v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447101v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Yueh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Comstock" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dunn" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Lin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446951v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447119v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Mardon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447298v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447331v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cabrera" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447310v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sercombe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric F&#233;d&#233;rici" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447319v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mardon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447354v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pizzanelli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabouille" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329805v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447381v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sainte Catherine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447388v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391293v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Klauke" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Serrurier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Skoglund" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391249v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003516880" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04446744v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04446735v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392028v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428037v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ribis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Urvoy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00395361v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008ENMP1608" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05249437v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>