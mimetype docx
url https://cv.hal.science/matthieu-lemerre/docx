--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -214,213 +214,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compiling with abstract interpretation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorian Lesbre</w:t>
+                <w:t xml:space="preserve">A dependent nominal physical type system for the static analysis of memory in low level code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lemerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Sighireanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8, pp.368-393</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 8 (OOPSLA2), pp.30-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3689712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535159v3</w:t>
+                <w:t xml:space="preserve">hal-04649674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dependent nominal physical type system for the static analysis of memory in low level code</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Simonnet</w:t>
+                <w:t xml:space="preserve">Compiling with abstract interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Lesbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lemerre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Sighireanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8 (OOPSLA2), pp.30-59. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 8, pp.368-393</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3689712⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04649674v1</w:t>
+                <w:t xml:space="preserve">hal-04535159v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SSA translation is an abstract interpretation (with appendices)</w:t>
               </w:r>
@@ -1544,312 +1544,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04228171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary-level directed fuzzing for use-after-free vulnerabilities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roland Groz</w:t>
+                <w:t xml:space="preserve">Interprocedural Shape Analysis Using Separation Logic-based Transformer Summaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Illous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lemerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAID 2020 - 23rd International Symposium on Research in Attacks, Intrusions and Defenses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Saint Sebastien, Spain. pp.47-62</w:t>
+              <w:t xml:space="preserve">SAS 2020 - 27th Static Analysis Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Chicago / Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04477056v1</w:t>
+                <w:t xml:space="preserve">hal-03081558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprocedural Shape Analysis Using Separation Logic-based Transformer Summaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Illous</w:t>
+                <w:t xml:space="preserve">Binary-level directed fuzzing for use-after-free vulnerabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh-Dung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bonichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lemerre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAS 2020 - 27th Static Analysis Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Chicago / Virtual, United States</w:t>
+              <w:t xml:space="preserve">RAID 2020 - 23rd International Symposium on Research in Attacks, Intrusions and Defenses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Saint Sebastien, Spain. pp.47-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03081558v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04477056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary-level Directed Fuzzing for Use-After-Free Vulnerabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manh-Dung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lemerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4444,51 +4444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Lesbre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lemerre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Rami Ait-El-Hara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535159v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649674v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Simonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Sighireanu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689712" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03849637v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571258" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04621332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44245-2_18" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538097v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Illous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rival" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-021-00366-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02974228v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Kosmatov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63461-2_18" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00713561v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2318836.2318842" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468431v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonyeol Lee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongseok Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3759427.3760368" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917504v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Babu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bardin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04996700v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538088v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicole" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538067v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04228171v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Recoules" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSE43902.2021.00113" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04477056v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Dung Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Groz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03081558v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04477054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Farinier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/dc9b" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57288-8_15" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322335v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Azaiez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doligez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Libal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33600-8_4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423641v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Blanchard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loulergue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAM.2016.18" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242951v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Methni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Ben Hedia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Barkaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501469v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01822965v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315749v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gava" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104380v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ohayon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rtss.2012.78" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabrol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benedicte Jacques" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isorcw.2011.15" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00583453v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent David" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assagu&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vidal Naquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00517703v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vidal-Naquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00471460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00292628v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258276v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aussagues" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895984v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55608-1_11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242954v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440329v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Lesbre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lemerre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Rami Ait-El-Hara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649674v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Simonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Sighireanu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689712" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535159v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03849637v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571258" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04621332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44245-2_18" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538097v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Illous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rival" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-021-00366-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02974228v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Kosmatov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63461-2_18" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00713561v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2318836.2318842" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468431v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonyeol Lee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongseok Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3759427.3760368" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917504v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Babu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bardin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04996700v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538088v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicole" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538067v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04228171v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Recoules" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSE43902.2021.00113" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03081558v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04477056v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Dung Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Groz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04477054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Farinier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/dc9b" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57288-8_15" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322335v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Azaiez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doligez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Libal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33600-8_4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423641v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Blanchard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loulergue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAM.2016.18" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242951v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Methni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Ben Hedia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Barkaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501469v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01822965v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315749v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gava" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104380v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ohayon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rtss.2012.78" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabrol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benedicte Jacques" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isorcw.2011.15" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00583453v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent David" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assagu&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vidal Naquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00517703v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vidal-Naquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00471460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00292628v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258276v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aussagues" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895984v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55608-1_11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242954v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440329v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>