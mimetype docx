--- v1 (2026-04-05)
+++ v2 (2026-05-11)
@@ -214,369 +214,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dependent nominal physical type system for the static analysis of memory in low level code</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Simonnet</w:t>
+                <w:t xml:space="preserve">Compiling with abstract interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Lesbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lemerre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Sighireanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8 (OOPSLA2), pp.30-59. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2024, 8, pp.368-393</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649674v1</w:t>
+                <w:t xml:space="preserve">hal-04535159v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compiling with abstract interpretation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorian Lesbre</w:t>
+                <w:t xml:space="preserve">A dependent nominal physical type system for the static analysis of memory in low level code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lemerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Sighireanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8, pp.368-393</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 8 (OOPSLA2), pp.30-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3689712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535159v3</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SSA translation is an abstract interpretation (with appendices)</w:t>
+                <w:t xml:space="preserve">Reverse template processing using abstract interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lemerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, POPL 2023 - the 50th ACM SIGPLAN Symposium on Principles of Programming Languages, 7, pp.65. </w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, SAS 2023 - 30th International Symposium, Cascais, Portugal, October 22–24, 2023, 14284, pp.403-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3571258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-44245-2_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03849637v2</w:t>
+                <w:t xml:space="preserve">cea-04621332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse template processing using abstract interpretation</w:t>
+                <w:t xml:space="preserve">SSA translation is an abstract interpretation (with appendices)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lemerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, SAS 2023 - 30th International Symposium, Cascais, Portugal, October 22–24, 2023, 14284, pp.403-433. </w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, POPL 2023 - the 50th ACM SIGPLAN Symposium on Principles of Programming Languages, 7, pp.65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-44245-2_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3571258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04621332v1</w:t>
+                <w:t xml:space="preserve">cea-03849637v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A relational shape abstract domain</w:t>
               </w:r>
@@ -1017,217 +1017,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace Partitioning as an Optimization Problem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Labeled union-find for constraint factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lemerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Marion</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Lesbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Static Analysis Symposia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Roberto Giacobazzi; Alessandra Gorla; Marco Campion, Oct 2024, Pasedena, California, United States</w:t>
+              <w:t xml:space="preserve">NSAD 24 - 10th ACM SIGPLAN International Workshop on Numerical and Symbolic Abstract Domains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917504v1</w:t>
+                <w:t xml:space="preserve">cea-04996700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labeled union-find for constraint factorization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trace Partitioning as an Optimization Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lemerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dorian Lesbre</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSAD 24 - 10th ACM SIGPLAN International Workshop on Numerical and Symbolic Abstract Domains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Pasadena, United States</w:t>
+              <w:t xml:space="preserve">Static Analysis Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roberto Giacobazzi; Alessandra Gorla; Marco Campion, Oct 2024, Pasedena, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04996700v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightweight Shape Analysis based on Physical Types</w:t>
               </w:r>
@@ -1302,269 +1302,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No crash, no exploit: Automated verification of embedded Kernels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Nicole</w:t>
+                <w:t xml:space="preserve">Interface compliance of inline assembly: automatically check, patch and refine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lemerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTAAS 2021 - Real-Time and Embedded Technology and Applications Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE/ACM - 43rd International Conference on Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Madrid, Spain. pp.1236-1247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSE43902.2021.00113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538067v1</w:t>
+                <w:t xml:space="preserve">cea-04228171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface compliance of inline assembly: automatically check, patch and refine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">No crash, no exploit: Automated verification of embedded Kernels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lemerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rival</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE/ACM - 43rd International Conference on Software Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTAAS 2021 - Real-Time and Embedded Technology and Applications Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nashville, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSE43902.2021.00113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04228171v1</w:t>
+                <w:t xml:space="preserve">hal-03538067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprocedural Shape Analysis Using Separation Logic-based Transformer Summaries</w:t>
               </w:r>
@@ -1658,64 +1658,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary-level directed fuzzing for use-after-free vulnerabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manh-Dung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1779,64 +1779,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary-level Directed Fuzzing for Use-After-Free Vulnerabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manh-Dung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1913,51 +1913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Farinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lemerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2591,364 +2591,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Case Study on Verification of a Cloud Hypervisor by Proof and Structural Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikolai Kosmatov</w:t>
+                <w:t xml:space="preserve">Specifying and Verifying Concurrent C Programs with TLA+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Methni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lemerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Alec</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Ben Hedia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAP 2014: International Conference on Tests and Proofs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, York, United Kingdom. pp.158-164</w:t>
+              <w:t xml:space="preserve">The 3rd International Workshop on Formal Techniques for Safety-Critical Systems (FTSCS'14).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, X, France. pp.12-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01822965v1</w:t>
+                <w:t xml:space="preserve">hal-01126566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach for Verifying Concurrent C Programs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amira Methni</w:t>
+                <w:t xml:space="preserve">A Case Study on Verification of a Cloud Hypervisor by Proof and Structural Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Kosmatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lemerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge Haddad</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Alec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Junior Researcher Workshop on Real-Time Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Versailles, France. pp.33-36</w:t>
+              <w:t xml:space="preserve">TAP 2014: International Conference on Tests and Proofs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, York, United Kingdom. pp.158-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315749v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01822965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specifying and Verifying Concurrent C Programs with TLA+</w:t>
+                <w:t xml:space="preserve">An Approach for Verifying Concurrent C Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Methni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lemerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belgacem Ben Hedia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd International Workshop on Formal Techniques for Safety-Critical Systems (FTSCS'14).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, X, France. pp.12-25</w:t>
+              <w:t xml:space="preserve">8th Junior Researcher Workshop on Real-Time Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Versailles, France. pp.33-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126566v1</w:t>
+                <w:t xml:space="preserve">hal-01315749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C2TLA+ : Traduction automatique du code C vers TLA+</w:t>
               </w:r>
@@ -4444,51 +4444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Lesbre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lemerre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Rami Ait-El-Hara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649674v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Simonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Sighireanu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689712" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535159v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03849637v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571258" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04621332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44245-2_18" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538097v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Illous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rival" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-021-00366-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02974228v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Kosmatov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63461-2_18" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00713561v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2318836.2318842" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468431v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonyeol Lee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongseok Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3759427.3760368" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917504v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Babu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bardin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04996700v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538088v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicole" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538067v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04228171v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Recoules" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSE43902.2021.00113" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03081558v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04477056v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Dung Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Groz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04477054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Farinier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/dc9b" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57288-8_15" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322335v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Azaiez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doligez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Libal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33600-8_4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423641v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Blanchard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loulergue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAM.2016.18" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242951v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Methni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Ben Hedia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Barkaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501469v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01822965v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315749v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gava" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104380v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ohayon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rtss.2012.78" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabrol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benedicte Jacques" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isorcw.2011.15" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00583453v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent David" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assagu&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vidal Naquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00517703v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vidal-Naquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00471460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00292628v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258276v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aussagues" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895984v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55608-1_11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242954v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440329v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Lesbre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lemerre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Rami Ait-El-Hara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535159v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649674v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Simonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Sighireanu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3689712" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04621332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44245-2_18" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03849637v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571258" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538097v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Illous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rival" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-021-00366-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02974228v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Kosmatov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63461-2_18" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00713561v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2318836.2318842" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468431v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonyeol Lee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongseok Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3759427.3760368" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04996700v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917504v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Babu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bardin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538088v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicole" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04228171v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Recoules" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonichon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSE43902.2021.00113" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538067v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03081558v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04477056v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Dung Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Groz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04477054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Farinier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/dc9b" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57288-8_15" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322335v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Azaiez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doligez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Libal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33600-8_4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423641v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Blanchard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loulergue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAM.2016.18" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242951v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Methni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Ben Hedia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Barkaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501469v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01822965v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gava" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104380v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ohayon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rtss.2012.78" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabrol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benedicte Jacques" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isorcw.2011.15" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00583453v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent David" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assagu&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vidal Naquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00517703v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vidal-Naquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00471460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00292628v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258276v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aussagues" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895984v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55608-1_11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242954v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440329v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>