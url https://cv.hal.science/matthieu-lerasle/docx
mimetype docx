--- v0 (2026-03-24)
+++ v1 (2026-05-01)
@@ -1239,339 +1239,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204517v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp oracle inequalities and slope heuristic for specification probabilities estimation in discrete random fields.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-Gaussian mean estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Devroye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lerasle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D.Y. Takahashi</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Lugosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto I. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3150/14-BEJ660⟩</w:t>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/16-AOS1440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059692v1</w:t>
+                <w:t xml:space="preserve">hal-01204519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Gaussian mean estimators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Devroye</w:t>
+                <w:t xml:space="preserve">Family wise separation rates for multiple testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lerasle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roberto I. Oliveira</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/16-AOS1440⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 44 (6), pp.2533-2563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/15-AOS1418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204519v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family wise separation rates for multiple testing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sharp oracle inequalities and slope heuristic for specification probabilities estimation in discrete random fields.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lerasle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.Y. Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 44 (6), pp.2533-2563. </w:t>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (1), pp.325-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/15-AOS1418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3150/14-BEJ660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107321v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markov approximation of chains of infinite order in the $\bar{d}$-metric</w:t>
               </w:r>
@@ -1583,51 +1583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lerasle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.Y. Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (1), pp.51--82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1899,51 +1899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Oracle Approach for Interaction Neighborhood Estimation in Random Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lerasle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.Y. Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5, pp.534-571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2857,216 +2857,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust high dimensional learning for Lipschitz and convex losses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lecué</w:t>
+                <w:t xml:space="preserve">Pair Matching: When bandits meet stochastic block model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Issartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lehéricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lerasle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02159943v1</w:t>
+                <w:t xml:space="preserve">hal-02159938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pair Matching: When bandits meet stochastic block model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust high dimensional learning for Lipschitz and convex losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Chinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lecué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lerasle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Lehéricy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-02159938v1</w:t>
+                <w:t xml:space="preserve">hal-02159943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian nonparametric approach for generalized Bradley-Terry models in random environment</w:t>
               </w:r>
@@ -3384,51 +3384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Issartel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lehericy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lerasle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/msl/46" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251607v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Fromont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOS2297" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874519v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chinot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2003.05838" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arlot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1909.04890" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecu&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Havet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vernet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-ECP286" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552494v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Diel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Corff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/20-BEJ1203" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564223v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2018.11.024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.04.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204517v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chetrite" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1231" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059692v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Y. Takahashi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/14-BEJ660" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204519v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Devroye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Lugosi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto I. Oliveira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AOS1440" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AOS1418" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Gallo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP425" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913641v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2010012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430463v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AOS888SUPP" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913724v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-EJS618" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413692v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530709010049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh El Ferchichi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705881v5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Szab&#243;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Mathieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316924v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Grammont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Toan Dao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913879v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224097v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelo Magalh&#227;es" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40519-3_19" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05300098v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786143v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159943v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159938v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860352v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743931v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Issartel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lehericy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lerasle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/msl/46" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251607v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Fromont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOS2297" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874519v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chinot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2003.05838" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arlot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1909.04890" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecu&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Havet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vernet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-ECP286" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552494v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Diel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Corff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/20-BEJ1203" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564223v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2018.11.024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.04.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204517v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chetrite" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1231" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Devroye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Lugosi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto I. Oliveira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AOS1440" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AOS1418" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059692v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Y. Takahashi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/14-BEJ660" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Gallo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP425" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913641v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2010012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430463v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AOS888SUPP" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913724v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-EJS618" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413692v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530709010049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh El Ferchichi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705881v5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Szab&#243;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Mathieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316924v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Grammont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Toan Dao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913879v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224097v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelo Magalh&#227;es" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40519-3_19" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05300098v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786143v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159938v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860352v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743931v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>