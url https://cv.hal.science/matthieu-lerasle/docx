--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -1646,261 +1646,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal model selection in density estimation</w:t>
+                <w:t xml:space="preserve">Adaptive non-asymptotic confidence balls in density estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lerasle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48 (3), pp.884--908. </w:t>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (1), ps0852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/11-AIHP425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ps/2010012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00422655v1</w:t>
+                <w:t xml:space="preserve">hal-00913641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive non-asymptotic confidence balls in density estimation</w:t>
+                <w:t xml:space="preserve">Optimal model selection for stationary data under various mixing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lerasle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (1), ps0852. </w:t>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (4), pp.1852-1877. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ps/2010012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/11-AOS888SUPP⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913641v1</w:t>
+                <w:t xml:space="preserve">hal-00430463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal model selection for stationary data under various mixing conditions</w:t>
+                <w:t xml:space="preserve">Optimal model selection in density estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lerasle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 39 (4), pp.1852-1877. </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (3), pp.884--908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/11-AOS888SUPP⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/11-AIHP425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430463v1</w:t>
+                <w:t xml:space="preserve">hal-00422655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Oracle Approach for Interaction Neighborhood Estimation in Random Field</w:t>
               </w:r>
@@ -3384,51 +3384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Issartel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lehericy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lerasle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/msl/46" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251607v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Fromont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOS2297" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874519v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chinot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2003.05838" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arlot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1909.04890" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecu&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Havet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vernet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-ECP286" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552494v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Diel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Corff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/20-BEJ1203" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564223v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2018.11.024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.04.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204517v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chetrite" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1231" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Devroye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Lugosi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto I. Oliveira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AOS1440" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AOS1418" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059692v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Y. Takahashi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/14-BEJ660" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Gallo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP425" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913641v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2010012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430463v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AOS888SUPP" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913724v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-EJS618" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413692v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530709010049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh El Ferchichi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705881v5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Szab&#243;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Mathieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316924v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Grammont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Toan Dao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913879v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224097v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelo Magalh&#227;es" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40519-3_19" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05300098v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786143v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159938v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860352v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743931v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Issartel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lehericy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lerasle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/msl/46" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251607v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Fromont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOS2297" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874519v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chinot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2003.05838" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arlot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1909.04890" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecu&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Havet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vernet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-ECP286" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552494v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Diel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Corff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/20-BEJ1203" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564223v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2018.11.024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.04.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204517v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chetrite" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1231" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Devroye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Lugosi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto I. Oliveira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AOS1440" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AOS1418" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059692v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Y. Takahashi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/14-BEJ660" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Gallo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2010012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AOS888SUPP" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP425" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913724v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-EJS618" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413692v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530709010049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh El Ferchichi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705881v5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Szab&#243;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Mathieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316924v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Grammont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Toan Dao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913879v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224097v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelo Magalh&#227;es" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40519-3_19" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05300098v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786143v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159938v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860352v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743931v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>