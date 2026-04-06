--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Letourneux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture de masse en France, 2. 1930-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Artiaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 2026, Repères, 2348083663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Robida, de la satire à l’anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barel-Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impressions nouvelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-87449-920-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la pop culture; Le Fleuve noir et les Presses de la Cité au cœur du transmédia à la française, 1945-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782348074738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions à la chaîne; Littératures sérielles et culture médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Poétique, 978-2-02-132088-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques sérielles en littérature médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letourneux, Matthieu. Belphégor, 1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma, premiers crimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris bibliothèques, 199 p., 2015, 978-2-84331-208-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumières sur le noir ; Décoder le polar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letourneux, Matthieu. Presses Universitaires de Paris Ouest, 8, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantômas ! : biographie d'un criminel imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Artiaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">les Prairies ordinaires, 3, 2013, Singulières modernités, 978-2-35096-073-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dumas, Histoire(s) de l'art. Actes de la journée d'études organisée par C. Schopp et M. Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SAAD, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Avenir du livre pour la jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Hervouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque nationale de France; Centre national de la littérature pour la jeunesse; La Joie par les livres, pp.144, 2010, 978-2-35494-026-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une saison en enfer (1873) ; Illuminations (1886-1895) : Arthur Rimbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Robineau-Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatier, pp.126, 2000, Profil d'une oeuvre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et esthétique de la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.4392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois billets de vingt dollars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre-temps. Revue numérique d’histoire actuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scomparsa del genere dei misteri urbani all’inizio del novecento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Genre de l’anticipation et rapports au temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barel-Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.5086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Genre de l'anticipation et rapport au temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barel-Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21-1|2023, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.5086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique sérielle et auctorialité éditoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.15-29. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.6969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d’une série d’espionnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.43-55. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.7018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre comme fait de discours : pour une définition molle de la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.11405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tu vuò fà’ l’Americano ». Le filone eurospy et la fabrique d’une identité européenne (1960-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Artiaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20-1, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.4565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périodicité, cadences et fiction en régime sériel (1900-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flâneur, sensibilité esthétique et culture de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuori Luogo. Rivista di Sociologia del Territorio, Turismo, Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence des supports dans les mutations des imaginaires sériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18-1, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.2629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les fictions sérielles en régime postfordiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/narratologie.10488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« J’en suis venu à accepter aussi bien l’autorité des récits et celle des articles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1055406ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est un film américain… Non, c’est un fait divers de cette semaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œuvres et critiques. Revue internationale d'étude et de réception critique des œuvres littéraires de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre poétique des supports et dynamiques sérielles : mutations de l’illustration romanesque des périodiques aux collections populaires (1860-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Production de l’intérêt grivélien : Fantastique maître Charles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Migozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.1228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mettez 600F dans la fente et vous recevrez les palmes académiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/contextes.6710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduisez-les tous !, Franchises, traduction et éléments d'attraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël ou le grand escamotage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des livres pour enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anticipation dans les discours médiatiques et sociaux : genres, supports, valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiénon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/contextes.6597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérialité générique, modes de consommation et question de vérité Le cas de Détective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/criminocorpus.4886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions de définition : littérature pour la jeunesse, architextualité et séries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39, pp.21-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature de jeunesse, logiques sérielles et séries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Charme ambigu de la sérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOthèque(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand arrivera la guerre de demain - Bientôt, je veux l'espérer : Récits de guerre future, généricité et discours social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nineteenth-Century French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Section : romans d’anticipation, une évasion du présent, 3 (43), pp.223--238. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/ncf.2015.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre attraction, narration et culture médiatique, le premier cinéma criminel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serializing imports and importing series: France and foreign mass-produced fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Popular Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (5), pp.31--41. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/jepc.5.1.31_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation à l'ère de la culture sérielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (163), pp. 79-88. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rom.163.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit est donc à peu près supprimée : l'imaginaire nocturne dans les anticipations de Robida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.54--58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des feuilletons aux collections populaires : Fantômas, entre modernité et héritages sériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-fiction et uchronie Entre logiques sérielles et logiques contrefactuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.123--131. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports, réseaux, définitions & logiques sérielles et cohérences discursives dans les collections populaires pour la jeunesse de l'entre-deux guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.1065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires sériels et circulation internationale. Le cas des mystères urbains (France, Grande-Bretagne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medias 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les mystères urbains au prisme de l'identité nationale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature pour la jeunesse et société, une affaire de discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des livres pour enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fiction pour la jeunesse, miroir de la société ? (268), pp.94--101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de la fiction dans la culture pour la jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, terre d'aventures ; La construction d'un espace exotique dans les récits de mystères urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches interdisciplinaires sur les textes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37, pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répétition, variation… et autoplagiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Littérature à stéréotypes. Actes de la journée d'études, Nice, 23 février 2007, organisée par O. Gannier, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comics, Media Culture, and Seriality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Companion to Comics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.46-62, 2023, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781009255653.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuilletons parodiques dans la petite presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Anselmini (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures et discours populaires (XIXe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA éditions, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre comme pratique historique et médiatique (1860-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Émilie Pézard et Valérie Stiénon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Genres du roman au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Carter en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roy Pinker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits divers et vies déviantes, XIXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman-feuilleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Eve Thérenty et Sylvain Venayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde à la une</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anamosa, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rire, culture de masse et connivence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Letourneux et Alain Vaillant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du rire moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best-sellers, consommation et idéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bessard-Banquy, Sylvie Ducas et Alexandre Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Best-sellers ; L'industrie du succès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7. Culture de masse et haute culture « à la française » : les circulations oubliées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Passini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'ici et d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.285-322, 2021, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.deluer.2021.01.0285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rire, la société du spectacle et le village global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Letourneux et Alain Vaillant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du rire moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rire de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Letourneux et Alain Vaillant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du rire moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Edition, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multi-médialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Letourneux et Alain Vaillant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du rire moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture de masse et haute culture « à la française » : les circulations oubliées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Passini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quentin Deluermoz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'ici et d'ailleurs. Histoires globales de la France contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-330, 2021, 9782348060106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de Villiers présente’ : marque déposée et auctorialité architextuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Eve Thérenty et Adeline Wrona. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écrivain comme marque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman d’anticipation dans le jeu des sérialités textuelles et marchandes ; L’exemple de Paul d’Ivoi, Corsaire Triplex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Chassay et Claire Barel-Moisan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Roman des possibles ; L’anticipation dans l’espace médiatique francophone (1860-1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Montréal, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘The editors have cast me in comic stories’, Comic books, western stars e transmedialità</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuliana Benvenuti, Sara Colaone, Lucia Quaquarelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bande à part 2, fumetto e transmedialita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Morellini editore, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glad Game, Wonderland et jeu de l’oie du Juif Errant. Jouets littéraires, fictions ludiques et narratives dans la culture de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Eve Thérenty et Adeline Wrona. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets insignes, objets infâmes de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions des archives contemporaines, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de La Hire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin des petits explorateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Morane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin des petits explorateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal des voyages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin des petits explorateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Magician’s Box of Tricks: Fantômas, Popular Literature, and the Spectacular Imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensationalism and the Genealogy of Modernity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan US, pp.143-162, 2017, 978-1-137-60128-5. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-56148-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen, Nadja and Reverseau, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit musée d'histoire littéraire, 1900-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les Impressions nouvelles, 2015, 978-2-87449-305-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature pour la jeunesse et culture médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Legendre, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques, enfance et jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Cercle de la librairie, 2015, 978-2-7654-1491-9. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.39716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabanès, Jean-Louis and Laisney, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année 1855: la littérature à l'âge de l'Exposition universelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2015, 2015, 978-2-8124-6065-4. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-6066-1.p.0309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature pour la jeunesse et roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabanès, Jean-Louis and Laisney, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année 1855: la littérature à l'âge de l'Exposition universelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2015, 2015, 978-2-8124-6065-4. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-6066-1.p.0357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les deux camps déployèrent leurs patrouilles » Hybridité iconotextuelle et hybridité ludo-narrative dans les parties racontées de White Dwarf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Version préparatoire de l’article publié dans Laurent Gerbier (dir.), Hybridations ; Les rencontres du texte et de l'image, Tour, PUFR, « Iconotextes », 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUFR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hybridations ; Les rencontres du texte et de l'image, 978-2-86906-362-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies réelles et géographies imaginaires dans le roman d'aventures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Puyo, Jean-Yves and Dupuy, Lionel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Pau, 2014, 978-2-7654-1491-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation des oeuvres et logiques sérielles : l'intégration des romans d'aventures étrangers dans les collections populaires françaises (1900-1933)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delneste, Stéphanie and Migozzi, Jacques and Odaert, Olivier and Tilleuil, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les racines populaires de la culture européenne: [actes du colloque EPOP, Université catholique de Louvain (Louvain-la-Neuve, Belgique), du 12 au 14 octobre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang,, pp.27--37, 2014, 978-2-87574-073-1. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-6401-2/12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amour, couture et prostitution, Discours social, écriture féminine et sérialité dans Le Petit roman de Ferenczi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les romancières sentimentales: nouvelles approches, nouvelles perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edicions i Publicacions de la Universitat de Lleida, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courir après les intrigues... dynamique narrative et plaisir du récit dans les fascicules pour la jeunesse des années 1900-1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holmes, Diana and Migozzi, Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finding the plot: storytelling in popular fictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars, pp.206--217, 2013, 978-1-4438-4238-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Caroline au Caprice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un caprice de Caroline chérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Archipel, pp.5--13, 2013, 978-2-8098-1233-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rire dans le genre et rire du genre, pratiques sérielles et humour dans le roman d'aventures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vaillant, Alain and de Villeneuve, Roselyne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rire moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Ouest, impr. 2013, pp.161--175, 2013, 978-2-84016-161-5. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.3638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantômas : édition intégrale Tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Laffont, 2013, Bouquins, 978-2-221-13082-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantômas : édition intégrale Tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Laffont, pp.VII--XVI, 2013, Bouquins, 978-2-221-13082-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editeurs, supports et logiques sérielles, des feuilletons aux collections populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ducas, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du livre. Les Acteurs du livre 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N. Malais, 2013, 978-2-9526782-7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame, entre esthétique et éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boulaire, Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mame. Deux siècles d'édition pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.309--317, 2012, Histoire, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.115827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ligne éditoriale ; Auctorialité et sérialité éditoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boulaire, Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mame. Deux siècles d'édition pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.233--241, 2012, Histoire, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.115791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boulaire, Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mame. Deux siècles d'édition pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.293--295, 2012, Histoire, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.115821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature d’enfance et de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nieres-Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weinmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des traductions en langue française. [3], XIXe siècle, 1815-1914 / sous la direction d'Yves Chevrel, Lieven d'Hulst et Christine Lombez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verdie, pp.665-724, 2012, 978-2-86432-690-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On vole des enfants à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Éd. du Masque, pp.709--731, 2012, Masque poche, 978-2-7024-3826-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On vole des enfants à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Éd. du Masque, pp.9--12, 2012, Masque poche, 978-2-7024-3826-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Fin de projet, ouverture des chantiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangi Villerbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boulaire, Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mame. Deux siècles d'édition pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.537--548, 2012, Histoire, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.115935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les romans d'aventures sont-ils très catholiques ? Mame face au genre, entre contraintes sérielles et reformulations éditoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boulaire, Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mame. Deux siècles d'édition pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.339--347, 2012, Histoire, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.115836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature de jeunesse et culture de masse, entre recyclage et réinvention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Boulaire; Claudine Hervouet; Matthieu Letourneux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Avenir du livre pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Joie par les livres; Bibliothèque Nationale de France, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Tomiche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche en Littérature générale et comparée en France en 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, p.269-278, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire à la chaîne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, 2022, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.6933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecritures et formats médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19-1, 2021, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.3709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations des légitimités dans les productions culturelles contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Isabelle François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lécossais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17 (1), 2019, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.1450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousquetaires!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Alexandre Dumas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, 2016, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07046-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau pays des merveilles. Héritage et renouveau du merveilleux dans la culture de jeunesse contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2015, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.1344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The editors have cast me in comic stories » Comic Books, western stars et transfictionnalité en régime médiatique Version préparatoire avant traduction de « ‘The editors have cast me in comic stories’, Comic books, western stars e transmedialità », in Giuliana Benvenuti, Sara Colaone, Lucia Quaquarelli (dir.), Bande à part 2, fumetto e transmedialita, Milan, Morellini editore, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giuliana Benvenuti, Sara Colaone, Lucia Quaquarelli (dir.), Bande à part 2, fumetto e transmedialita, Milan, Morellini editore, 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Mettez 600F dans la fente et vous recevrez les palmes académiques”. L’anticipation dans les formes brèves de la petite presse, 1860-1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’émergence du roman d’anticipation scientifique dans l’espace médiatique francophone (1860-1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-François Chassay; Christèle Couleau; Claire Barel-Moisan; Sarah Mombert, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagination/Fiction : introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2017-2018: "Cultures de l’imagination"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Ouest-Nanterre La Défense, Oct 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romans d’anticipation et généricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LIRE : les romans d'anticipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Barel-Moisan, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous dites Fantômas ? Dynamiques sérielles et identités perverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perverse Identities ; Identities in Conflict</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lleida, Espagne. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0351-0774-6/18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveilleux scientifique, communication sérielle et contamination des imaginaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème colloque annuel de la NCFS (Nineteenth Century French Studies) : "Contamination"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goran Blix, Nov 2015, Princeton University, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01234001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disparition du genre des mystères au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mystères urbains au XIXe siècle : Circulations, transferts, appropriations. Colloque Littérature, Histoire, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de guerre future ou le dépaysement par le chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème colloque annuel de la NCFS (Nineteenth Century French Studies) : « Fuite, évasion »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Pillet; Andrea Goulet, Oct 2014, San Juan, Porto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture transmedia dans la littérature jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour « La Charte des auteurs et illustrateurs pour la jeunesse »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire sociale phagocytée par le roman-feuilleton : Les Mystères du peuple d'Eugène Sue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mystères urbains au XXe siècle : le roman de l'Histoire sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montpellier, France. pp.157-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; mystères urbains &amp;quot;, expression d'une modernité énigmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alla ricerca delle radici popolari della cultura europea, Looking for the Roots of European Popular Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Bologne, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costumes de poupées et panoplies narratives ; les novellisations de Barbie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'édition pour la jeunesse entre héritage et culture de masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Robida et l’anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barel-Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de La Hire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.564--565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.631--632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Oliver Curwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Vernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul d'Ivoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.521--522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman d'aventures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.812--816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tallandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.915--916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Verne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.957--959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitaine Danrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Marryat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Boussenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.133--134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Assollant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.48--49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Rice Burroughs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.150--151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Salgari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.863</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl May</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.653--654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId200"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Letourneux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture de masse en France, 2. 1930-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Artiaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 2026, Repères, 2348083663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Robida, de la satire à l’anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barel-Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impressions nouvelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-87449-920-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la pop culture; Le Fleuve noir et les Presses de la Cité au cœur du transmédia à la française, 1945-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782348074738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions à la chaîne; Littératures sérielles et culture médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Poétique, 978-2-02-132088-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques sérielles en littérature médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letourneux, Matthieu. Belphégor, 1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma, premiers crimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris bibliothèques, 199 p., 2015, 978-2-84331-208-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumières sur le noir ; Décoder le polar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letourneux, Matthieu. Presses Universitaires de Paris Ouest, 8, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantômas ! : biographie d'un criminel imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Artiaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">les Prairies ordinaires, 3, 2013, Singulières modernités, 978-2-35096-073-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dumas, Histoire(s) de l'art. Actes de la journée d'études organisée par C. Schopp et M. Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SAAD, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Avenir du livre pour la jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Hervouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque nationale de France; Centre national de la littérature pour la jeunesse; La Joie par les livres, pp.144, 2010, 978-2-35494-026-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une saison en enfer (1873) ; Illuminations (1886-1895) : Arthur Rimbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Robineau-Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatier, pp.126, 2000, Profil d'une oeuvre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et esthétique de la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.4392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois billets de vingt dollars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre-temps. Revue numérique d’histoire actuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scomparsa del genere dei misteri urbani all’inizio del novecento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Genre de l’anticipation et rapports au temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barel-Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.5086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Genre de l'anticipation et rapport au temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barel-Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21-1|2023, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.5086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique sérielle et auctorialité éditoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.15-29. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.6969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d’une série d’espionnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.43-55. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.7018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre comme fait de discours : pour une définition molle de la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.11405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tu vuò fà’ l’Americano ». Le filone eurospy et la fabrique d’une identité européenne (1960-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Artiaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20-1, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.4565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périodicité, cadences et fiction en régime sériel (1900-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flâneur, sensibilité esthétique et culture de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuori Luogo. Rivista di Sociologia del Territorio, Turismo, Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence des supports dans les mutations des imaginaires sériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18-1, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.2629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les fictions sérielles en régime postfordiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/narratologie.10488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« J’en suis venu à accepter aussi bien l’autorité des récits et celle des articles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1055406ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est un film américain… Non, c’est un fait divers de cette semaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œuvres et critiques. Revue internationale d'étude et de réception critique des œuvres littéraires de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre poétique des supports et dynamiques sérielles : mutations de l’illustration romanesque des périodiques aux collections populaires (1860-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Production de l’intérêt grivélien : Fantastique maître Charles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Migozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.1228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mettez 600F dans la fente et vous recevrez les palmes académiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/contextes.6710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël ou le grand escamotage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des livres pour enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduisez-les tous !, Franchises, traduction et éléments d'attraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anticipation dans les discours médiatiques et sociaux : genres, supports, valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiénon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/contextes.6597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérialité générique, modes de consommation et question de vérité Le cas de Détective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/criminocorpus.4886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions de définition : littérature pour la jeunesse, architextualité et séries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39, pp.21-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature de jeunesse, logiques sérielles et séries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Charme ambigu de la sérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOthèque(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand arrivera la guerre de demain - Bientôt, je veux l'espérer : Récits de guerre future, généricité et discours social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nineteenth-Century French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Section : romans d’anticipation, une évasion du présent, 3 (43), pp.223--238. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/ncf.2015.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre attraction, narration et culture médiatique, le premier cinéma criminel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serializing imports and importing series: France and foreign mass-produced fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Popular Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (5), pp.31--41. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/jepc.5.1.31_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation à l'ère de la culture sérielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (163), pp. 79-88. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rom.163.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit est donc à peu près supprimée : l'imaginaire nocturne dans les anticipations de Robida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.54--58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des feuilletons aux collections populaires : Fantômas, entre modernité et héritages sériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-fiction et uchronie Entre logiques sérielles et logiques contrefactuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.123--131. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports, réseaux, définitions & logiques sérielles et cohérences discursives dans les collections populaires pour la jeunesse de l'entre-deux guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.1065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires sériels et circulation internationale. Le cas des mystères urbains (France, Grande-Bretagne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medias 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les mystères urbains au prisme de l'identité nationale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature pour la jeunesse et société, une affaire de discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des livres pour enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fiction pour la jeunesse, miroir de la société ? (268), pp.94--101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de la fiction dans la culture pour la jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, terre d'aventures ; La construction d'un espace exotique dans les récits de mystères urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches interdisciplinaires sur les textes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37, pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répétition, variation… et autoplagiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Littérature à stéréotypes. Actes de la journée d'études, Nice, 23 février 2007, organisée par O. Gannier, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comics, Media Culture, and Seriality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Companion to Comics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.46-62, 2023, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781009255653.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuilletons parodiques dans la petite presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Anselmini (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures et discours populaires (XIXe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA éditions, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre comme pratique historique et médiatique (1860-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Émilie Pézard et Valérie Stiénon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Genres du roman au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Carter en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roy Pinker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits divers et vies déviantes, XIXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman-feuilleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Eve Thérenty et Sylvain Venayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde à la une</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anamosa, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rire, culture de masse et connivence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Letourneux et Alain Vaillant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du rire moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best-sellers, consommation et idéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bessard-Banquy, Sylvie Ducas et Alexandre Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Best-sellers ; L'industrie du succès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7. Culture de masse et haute culture « à la française » : les circulations oubliées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Passini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'ici et d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.285-322, 2021, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.deluer.2021.01.0285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rire, la société du spectacle et le village global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Letourneux et Alain Vaillant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du rire moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rire de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Letourneux et Alain Vaillant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du rire moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Edition, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multi-médialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Letourneux et Alain Vaillant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du rire moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture de masse et haute culture « à la française » : les circulations oubliées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Passini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quentin Deluermoz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'ici et d'ailleurs. Histoires globales de la France contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-330, 2021, 9782348060106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de Villiers présente’ : marque déposée et auctorialité architextuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Eve Thérenty et Adeline Wrona. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écrivain comme marque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman d’anticipation dans le jeu des sérialités textuelles et marchandes ; L’exemple de Paul d’Ivoi, Corsaire Triplex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Chassay et Claire Barel-Moisan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Roman des possibles ; L’anticipation dans l’espace médiatique francophone (1860-1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Montréal, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘The editors have cast me in comic stories’, Comic books, western stars e transmedialità</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuliana Benvenuti, Sara Colaone, Lucia Quaquarelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bande à part 2, fumetto e transmedialita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Morellini editore, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glad Game, Wonderland et jeu de l’oie du Juif Errant. Jouets littéraires, fictions ludiques et narratives dans la culture de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Eve Thérenty et Adeline Wrona. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets insignes, objets infâmes de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions des archives contemporaines, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de La Hire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin des petits explorateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Morane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin des petits explorateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal des voyages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin des petits explorateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Magician’s Box of Tricks: Fantômas, Popular Literature, and the Spectacular Imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensationalism and the Genealogy of Modernity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan US, pp.143-162, 2017, 978-1-137-60128-5. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-56148-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen, Nadja and Reverseau, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit musée d'histoire littéraire, 1900-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les Impressions nouvelles, 2015, 978-2-87449-305-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature pour la jeunesse et culture médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Legendre, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques, enfance et jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Cercle de la librairie, 2015, 978-2-7654-1491-9. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.39716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabanès, Jean-Louis and Laisney, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année 1855: la littérature à l'âge de l'Exposition universelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2015, 2015, 978-2-8124-6065-4. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-6066-1.p.0309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature pour la jeunesse et roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabanès, Jean-Louis and Laisney, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année 1855: la littérature à l'âge de l'Exposition universelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2015, 2015, 978-2-8124-6065-4. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-6066-1.p.0357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les deux camps déployèrent leurs patrouilles » Hybridité iconotextuelle et hybridité ludo-narrative dans les parties racontées de White Dwarf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Version préparatoire de l’article publié dans Laurent Gerbier (dir.), Hybridations ; Les rencontres du texte et de l'image, Tour, PUFR, « Iconotextes », 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUFR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hybridations ; Les rencontres du texte et de l'image, 978-2-86906-362-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies réelles et géographies imaginaires dans le roman d'aventures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Puyo, Jean-Yves and Dupuy, Lionel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Pau, 2014, 978-2-7654-1491-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation des oeuvres et logiques sérielles : l'intégration des romans d'aventures étrangers dans les collections populaires françaises (1900-1933)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delneste, Stéphanie and Migozzi, Jacques and Odaert, Olivier and Tilleuil, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les racines populaires de la culture européenne: [actes du colloque EPOP, Université catholique de Louvain (Louvain-la-Neuve, Belgique), du 12 au 14 octobre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang,, pp.27--37, 2014, 978-2-87574-073-1. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-6401-2/12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amour, couture et prostitution, Discours social, écriture féminine et sérialité dans Le Petit roman de Ferenczi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les romancières sentimentales: nouvelles approches, nouvelles perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edicions i Publicacions de la Universitat de Lleida, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courir après les intrigues... dynamique narrative et plaisir du récit dans les fascicules pour la jeunesse des années 1900-1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holmes, Diana and Migozzi, Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finding the plot: storytelling in popular fictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars, pp.206--217, 2013, 978-1-4438-4238-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Caroline au Caprice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un caprice de Caroline chérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Archipel, pp.5--13, 2013, 978-2-8098-1233-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rire dans le genre et rire du genre, pratiques sérielles et humour dans le roman d'aventures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vaillant, Alain and de Villeneuve, Roselyne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rire moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Ouest, impr. 2013, pp.161--175, 2013, 978-2-84016-161-5. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.3638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantômas : édition intégrale Tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Laffont, 2013, Bouquins, 978-2-221-13082-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editeurs, supports et logiques sérielles, des feuilletons aux collections populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ducas, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du livre. Les Acteurs du livre 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N. Malais, 2013, 978-2-9526782-7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantômas : édition intégrale Tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Laffont, pp.VII--XVI, 2013, Bouquins, 978-2-221-13082-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame, entre esthétique et éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boulaire, Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mame. Deux siècles d'édition pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.309--317, 2012, Histoire, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.115827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ligne éditoriale ; Auctorialité et sérialité éditoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boulaire, Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mame. Deux siècles d'édition pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.233--241, 2012, Histoire, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.115791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature d’enfance et de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nieres-Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weinmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des traductions en langue française. [3], XIXe siècle, 1815-1914 / sous la direction d'Yves Chevrel, Lieven d'Hulst et Christine Lombez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verdie, pp.665-724, 2012, 978-2-86432-690-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On vole des enfants à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Éd. du Masque, pp.709--731, 2012, Masque poche, 978-2-7024-3826-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boulaire, Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mame. Deux siècles d'édition pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.293--295, 2012, Histoire, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.115821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On vole des enfants à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Éd. du Masque, pp.9--12, 2012, Masque poche, 978-2-7024-3826-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Fin de projet, ouverture des chantiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangi Villerbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boulaire, Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mame. Deux siècles d'édition pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.537--548, 2012, Histoire, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.115935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les romans d'aventures sont-ils très catholiques ? Mame face au genre, entre contraintes sérielles et reformulations éditoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boulaire, Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mame. Deux siècles d'édition pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.339--347, 2012, Histoire, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.115836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature de jeunesse et culture de masse, entre recyclage et réinvention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Boulaire; Claudine Hervouet; Matthieu Letourneux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Avenir du livre pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Joie par les livres; Bibliothèque Nationale de France, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Tomiche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche en Littérature générale et comparée en France en 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, p.269-278, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire à la chaîne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, 2022, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.6933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecritures et formats médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19-1, 2021, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.3709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations des légitimités dans les productions culturelles contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Isabelle François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lécossais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17 (1), 2019, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.1450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousquetaires!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Alexandre Dumas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, 2016, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07046-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau pays des merveilles. Héritage et renouveau du merveilleux dans la culture de jeunesse contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2015, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.1344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The editors have cast me in comic stories » Comic Books, western stars et transfictionnalité en régime médiatique Version préparatoire avant traduction de « ‘The editors have cast me in comic stories’, Comic books, western stars e transmedialità », in Giuliana Benvenuti, Sara Colaone, Lucia Quaquarelli (dir.), Bande à part 2, fumetto e transmedialita, Milan, Morellini editore, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giuliana Benvenuti, Sara Colaone, Lucia Quaquarelli (dir.), Bande à part 2, fumetto e transmedialita, Milan, Morellini editore, 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Mettez 600F dans la fente et vous recevrez les palmes académiques”. L’anticipation dans les formes brèves de la petite presse, 1860-1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’émergence du roman d’anticipation scientifique dans l’espace médiatique francophone (1860-1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-François Chassay; Christèle Couleau; Claire Barel-Moisan; Sarah Mombert, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagination/Fiction : introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2017-2018: "Cultures de l’imagination"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Ouest-Nanterre La Défense, Oct 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romans d’anticipation et généricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LIRE : les romans d'anticipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Barel-Moisan, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous dites Fantômas ? Dynamiques sérielles et identités perverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perverse Identities ; Identities in Conflict</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lleida, Espagne. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0351-0774-6/18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveilleux scientifique, communication sérielle et contamination des imaginaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème colloque annuel de la NCFS (Nineteenth Century French Studies) : "Contamination"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goran Blix, Nov 2015, Princeton University, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01234001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disparition du genre des mystères au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mystères urbains au XIXe siècle : Circulations, transferts, appropriations. Colloque Littérature, Histoire, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de guerre future ou le dépaysement par le chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème colloque annuel de la NCFS (Nineteenth Century French Studies) : « Fuite, évasion »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Pillet; Andrea Goulet, Oct 2014, San Juan, Porto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture transmedia dans la littérature jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour « La Charte des auteurs et illustrateurs pour la jeunesse »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire sociale phagocytée par le roman-feuilleton : Les Mystères du peuple d'Eugène Sue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mystères urbains au XXe siècle : le roman de l'Histoire sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montpellier, France. pp.157-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; mystères urbains &amp;quot;, expression d'une modernité énigmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alla ricerca delle radici popolari della cultura europea, Looking for the Roots of European Popular Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Bologne, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costumes de poupées et panoplies narratives ; les novellisations de Barbie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'édition pour la jeunesse entre héritage et culture de masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Robida et l’anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barel-Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de La Hire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.564--565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.631--632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Oliver Curwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Vernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul d'Ivoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.521--522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tallandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.915--916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman d'aventures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.812--816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Verne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.957--959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Marryat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitaine Danrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Boussenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.133--134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Assollant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.48--49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Rice Burroughs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.150--151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Salgari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.863</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl May</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.653--654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId200"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Artiaga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Letourneux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211014v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barel-Moisan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/albert-robida/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188540v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/aux_origines_de_la_pop_culture-9782348074738" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188543v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/fictions-a-la-chaine-matthieu-letourneux/9782021320886" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410327v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410343v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410357v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410390v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boulaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Hervou&#235;t" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Robineau-Weber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.4392" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363287v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363286v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384771v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.5086" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380867v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362893v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.6969" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362890v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.7018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362885v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.11405" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362897v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.4565" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362905v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362914v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.2629" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.10488" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363275v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055406ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363271v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437825v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Migozzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.1228" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363280v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6710" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363279v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sti&#233;non" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6597" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363274v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.4886" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933363v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410329v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488215v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410338v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ncf.2015.0002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410336v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410349v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jepc.5.1.31_1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.163.0079" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410346v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410370v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.286" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410367v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.318" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1065" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05434005v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.434" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560235v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246032v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009255653.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314453v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314469v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314526v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314548v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Passini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.deluer.2021.01.0285" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314532v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314542v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337619v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/d_ici_et_d_ailleurs-9782348060106" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314562v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314585v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314589v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314581v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246018v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-56148-0_7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410337v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410335v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.39716" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410339v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6066-1.p.0309" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410334v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6066-1.p.0357" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/hybridations/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410342v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410344v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6401-2/12" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410341v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410354v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410356v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3638" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410361v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410358v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410376v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410383v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.115827" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410388v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.115791" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410382v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.115821" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01599308v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nieres-Chevrel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leveque" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Litaudon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Weinmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410384v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410381v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410386v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Villerbu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.115935" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410385v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.115836" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488177v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560541v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246009v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.6933" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983585v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Br&#233;an" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.3709" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03171050v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;cossais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Weber" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.1450" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211063v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07046-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410330v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1344" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943369v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536182v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222561v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaillant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291630v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01439135v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0351-0774-6/18" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234001v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01439134v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292531v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03224928v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01439155v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645212v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581054v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292174v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410379v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410366v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410365v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410372v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410374v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410363v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410373v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410351v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410375v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410371v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410352v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410350v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410359v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410353v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410364v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Artiaga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Letourneux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211014v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barel-Moisan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/albert-robida/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188540v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/aux_origines_de_la_pop_culture-9782348074738" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188543v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/fictions-a-la-chaine-matthieu-letourneux/9782021320886" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410327v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410343v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410357v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410390v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boulaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Hervou&#235;t" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Robineau-Weber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.4392" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363287v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363286v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384771v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.5086" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380867v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362893v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.6969" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362890v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.7018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362885v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.11405" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362897v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.4565" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362905v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362914v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.2629" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.10488" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363275v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055406ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363271v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437825v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Migozzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.1228" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363280v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6710" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363277v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sti&#233;non" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6597" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363274v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.4886" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933363v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410329v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488215v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410338v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ncf.2015.0002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410336v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410349v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jepc.5.1.31_1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.163.0079" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410346v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410370v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.286" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410367v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.318" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1065" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05434005v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.434" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560235v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246032v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009255653.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314453v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314469v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314526v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314548v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Passini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.deluer.2021.01.0285" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314532v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314542v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337619v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/d_ici_et_d_ailleurs-9782348060106" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314562v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314585v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314589v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314581v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246018v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-56148-0_7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410337v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410335v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.39716" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410339v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6066-1.p.0309" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410334v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6066-1.p.0357" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/hybridations/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410342v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410344v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6401-2/12" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410341v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410354v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410356v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3638" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410361v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410358v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410383v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.115827" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410388v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.115791" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01599308v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nieres-Chevrel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leveque" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Litaudon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Weinmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410384v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410382v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.115821" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410381v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410386v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Villerbu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.115935" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410385v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.115836" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488177v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560541v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246009v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.6933" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983585v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Br&#233;an" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.3709" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03171050v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;cossais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Weber" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.1450" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211063v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07046-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410330v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1344" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943369v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536182v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222561v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaillant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291630v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01439135v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0351-0774-6/18" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234001v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01439134v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292531v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03224928v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01439155v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645212v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581054v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292174v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410379v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410366v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410365v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410372v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410374v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410373v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410363v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410351v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410371v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410375v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410352v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410350v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410359v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410353v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410364v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>