--- v1 (2026-04-06)
+++ v2 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Letourneux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture de masse en France, 2. 1930-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Artiaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 2026, Repères, 2348083663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Robida, de la satire à l’anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barel-Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impressions nouvelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-87449-920-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la pop culture; Le Fleuve noir et les Presses de la Cité au cœur du transmédia à la française, 1945-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782348074738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions à la chaîne; Littératures sérielles et culture médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Poétique, 978-2-02-132088-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques sérielles en littérature médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letourneux, Matthieu. Belphégor, 1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma, premiers crimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris bibliothèques, 199 p., 2015, 978-2-84331-208-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumières sur le noir ; Décoder le polar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letourneux, Matthieu. Presses Universitaires de Paris Ouest, 8, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantômas ! : biographie d'un criminel imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Artiaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">les Prairies ordinaires, 3, 2013, Singulières modernités, 978-2-35096-073-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dumas, Histoire(s) de l'art. Actes de la journée d'études organisée par C. Schopp et M. Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SAAD, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Avenir du livre pour la jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Hervouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque nationale de France; Centre national de la littérature pour la jeunesse; La Joie par les livres, pp.144, 2010, 978-2-35494-026-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une saison en enfer (1873) ; Illuminations (1886-1895) : Arthur Rimbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Robineau-Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatier, pp.126, 2000, Profil d'une oeuvre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et esthétique de la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.4392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois billets de vingt dollars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre-temps. Revue numérique d’histoire actuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scomparsa del genere dei misteri urbani all’inizio del novecento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Genre de l’anticipation et rapports au temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barel-Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.5086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Genre de l'anticipation et rapport au temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barel-Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21-1|2023, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.5086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique sérielle et auctorialité éditoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.15-29. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.6969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d’une série d’espionnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.43-55. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.7018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre comme fait de discours : pour une définition molle de la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.11405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tu vuò fà’ l’Americano ». Le filone eurospy et la fabrique d’une identité européenne (1960-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Artiaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20-1, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.4565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périodicité, cadences et fiction en régime sériel (1900-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flâneur, sensibilité esthétique et culture de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuori Luogo. Rivista di Sociologia del Territorio, Turismo, Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence des supports dans les mutations des imaginaires sériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18-1, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.2629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les fictions sérielles en régime postfordiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/narratologie.10488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« J’en suis venu à accepter aussi bien l’autorité des récits et celle des articles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1055406ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est un film américain… Non, c’est un fait divers de cette semaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œuvres et critiques. Revue internationale d'étude et de réception critique des œuvres littéraires de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre poétique des supports et dynamiques sérielles : mutations de l’illustration romanesque des périodiques aux collections populaires (1860-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Production de l’intérêt grivélien : Fantastique maître Charles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Migozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.1228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mettez 600F dans la fente et vous recevrez les palmes académiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/contextes.6710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël ou le grand escamotage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des livres pour enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduisez-les tous !, Franchises, traduction et éléments d'attraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anticipation dans les discours médiatiques et sociaux : genres, supports, valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiénon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/contextes.6597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérialité générique, modes de consommation et question de vérité Le cas de Détective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/criminocorpus.4886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions de définition : littérature pour la jeunesse, architextualité et séries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39, pp.21-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature de jeunesse, logiques sérielles et séries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Charme ambigu de la sérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOthèque(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand arrivera la guerre de demain - Bientôt, je veux l'espérer : Récits de guerre future, généricité et discours social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nineteenth-Century French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Section : romans d’anticipation, une évasion du présent, 3 (43), pp.223--238. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/ncf.2015.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre attraction, narration et culture médiatique, le premier cinéma criminel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serializing imports and importing series: France and foreign mass-produced fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Popular Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (5), pp.31--41. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/jepc.5.1.31_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation à l'ère de la culture sérielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (163), pp. 79-88. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rom.163.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit est donc à peu près supprimée : l'imaginaire nocturne dans les anticipations de Robida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.54--58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des feuilletons aux collections populaires : Fantômas, entre modernité et héritages sériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-fiction et uchronie Entre logiques sérielles et logiques contrefactuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.123--131. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports, réseaux, définitions & logiques sérielles et cohérences discursives dans les collections populaires pour la jeunesse de l'entre-deux guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.1065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires sériels et circulation internationale. Le cas des mystères urbains (France, Grande-Bretagne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medias 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les mystères urbains au prisme de l'identité nationale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature pour la jeunesse et société, une affaire de discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des livres pour enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fiction pour la jeunesse, miroir de la société ? (268), pp.94--101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de la fiction dans la culture pour la jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, terre d'aventures ; La construction d'un espace exotique dans les récits de mystères urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches interdisciplinaires sur les textes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37, pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répétition, variation… et autoplagiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Littérature à stéréotypes. Actes de la journée d'études, Nice, 23 février 2007, organisée par O. Gannier, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comics, Media Culture, and Seriality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Companion to Comics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.46-62, 2023, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781009255653.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuilletons parodiques dans la petite presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Anselmini (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures et discours populaires (XIXe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA éditions, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre comme pratique historique et médiatique (1860-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Émilie Pézard et Valérie Stiénon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Genres du roman au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Carter en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roy Pinker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits divers et vies déviantes, XIXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman-feuilleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Eve Thérenty et Sylvain Venayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde à la une</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anamosa, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rire, culture de masse et connivence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Letourneux et Alain Vaillant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du rire moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best-sellers, consommation et idéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bessard-Banquy, Sylvie Ducas et Alexandre Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Best-sellers ; L'industrie du succès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7. Culture de masse et haute culture « à la française » : les circulations oubliées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Passini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'ici et d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.285-322, 2021, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.deluer.2021.01.0285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rire, la société du spectacle et le village global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Letourneux et Alain Vaillant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du rire moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rire de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Letourneux et Alain Vaillant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du rire moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Edition, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multi-médialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Letourneux et Alain Vaillant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du rire moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture de masse et haute culture « à la française » : les circulations oubliées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Passini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quentin Deluermoz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'ici et d'ailleurs. Histoires globales de la France contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-330, 2021, 9782348060106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de Villiers présente’ : marque déposée et auctorialité architextuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Eve Thérenty et Adeline Wrona. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écrivain comme marque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman d’anticipation dans le jeu des sérialités textuelles et marchandes ; L’exemple de Paul d’Ivoi, Corsaire Triplex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Chassay et Claire Barel-Moisan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Roman des possibles ; L’anticipation dans l’espace médiatique francophone (1860-1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Montréal, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘The editors have cast me in comic stories’, Comic books, western stars e transmedialità</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuliana Benvenuti, Sara Colaone, Lucia Quaquarelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bande à part 2, fumetto e transmedialita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Morellini editore, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glad Game, Wonderland et jeu de l’oie du Juif Errant. Jouets littéraires, fictions ludiques et narratives dans la culture de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Eve Thérenty et Adeline Wrona. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets insignes, objets infâmes de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions des archives contemporaines, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de La Hire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin des petits explorateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Morane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin des petits explorateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal des voyages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin des petits explorateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Magician’s Box of Tricks: Fantômas, Popular Literature, and the Spectacular Imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensationalism and the Genealogy of Modernity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan US, pp.143-162, 2017, 978-1-137-60128-5. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-56148-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen, Nadja and Reverseau, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit musée d'histoire littéraire, 1900-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les Impressions nouvelles, 2015, 978-2-87449-305-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature pour la jeunesse et culture médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Legendre, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques, enfance et jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Cercle de la librairie, 2015, 978-2-7654-1491-9. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.39716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabanès, Jean-Louis and Laisney, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année 1855: la littérature à l'âge de l'Exposition universelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2015, 2015, 978-2-8124-6065-4. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-6066-1.p.0309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature pour la jeunesse et roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabanès, Jean-Louis and Laisney, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année 1855: la littérature à l'âge de l'Exposition universelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2015, 2015, 978-2-8124-6065-4. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-6066-1.p.0357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les deux camps déployèrent leurs patrouilles » Hybridité iconotextuelle et hybridité ludo-narrative dans les parties racontées de White Dwarf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Version préparatoire de l’article publié dans Laurent Gerbier (dir.), Hybridations ; Les rencontres du texte et de l'image, Tour, PUFR, « Iconotextes », 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUFR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hybridations ; Les rencontres du texte et de l'image, 978-2-86906-362-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies réelles et géographies imaginaires dans le roman d'aventures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Puyo, Jean-Yves and Dupuy, Lionel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Pau, 2014, 978-2-7654-1491-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation des oeuvres et logiques sérielles : l'intégration des romans d'aventures étrangers dans les collections populaires françaises (1900-1933)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delneste, Stéphanie and Migozzi, Jacques and Odaert, Olivier and Tilleuil, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les racines populaires de la culture européenne: [actes du colloque EPOP, Université catholique de Louvain (Louvain-la-Neuve, Belgique), du 12 au 14 octobre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang,, pp.27--37, 2014, 978-2-87574-073-1. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-6401-2/12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amour, couture et prostitution, Discours social, écriture féminine et sérialité dans Le Petit roman de Ferenczi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les romancières sentimentales: nouvelles approches, nouvelles perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edicions i Publicacions de la Universitat de Lleida, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courir après les intrigues... dynamique narrative et plaisir du récit dans les fascicules pour la jeunesse des années 1900-1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holmes, Diana and Migozzi, Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finding the plot: storytelling in popular fictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars, pp.206--217, 2013, 978-1-4438-4238-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Caroline au Caprice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un caprice de Caroline chérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Archipel, pp.5--13, 2013, 978-2-8098-1233-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rire dans le genre et rire du genre, pratiques sérielles et humour dans le roman d'aventures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vaillant, Alain and de Villeneuve, Roselyne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rire moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Ouest, impr. 2013, pp.161--175, 2013, 978-2-84016-161-5. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.3638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantômas : édition intégrale Tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Laffont, 2013, Bouquins, 978-2-221-13082-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editeurs, supports et logiques sérielles, des feuilletons aux collections populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ducas, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du livre. Les Acteurs du livre 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N. Malais, 2013, 978-2-9526782-7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantômas : édition intégrale Tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Laffont, pp.VII--XVI, 2013, Bouquins, 978-2-221-13082-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame, entre esthétique et éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boulaire, Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mame. Deux siècles d'édition pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.309--317, 2012, Histoire, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.115827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ligne éditoriale ; Auctorialité et sérialité éditoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boulaire, Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mame. Deux siècles d'édition pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.233--241, 2012, Histoire, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.115791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature d’enfance et de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nieres-Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weinmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des traductions en langue française. [3], XIXe siècle, 1815-1914 / sous la direction d'Yves Chevrel, Lieven d'Hulst et Christine Lombez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verdie, pp.665-724, 2012, 978-2-86432-690-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On vole des enfants à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Éd. du Masque, pp.709--731, 2012, Masque poche, 978-2-7024-3826-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boulaire, Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mame. Deux siècles d'édition pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.293--295, 2012, Histoire, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.115821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On vole des enfants à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Éd. du Masque, pp.9--12, 2012, Masque poche, 978-2-7024-3826-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Fin de projet, ouverture des chantiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangi Villerbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boulaire, Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mame. Deux siècles d'édition pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.537--548, 2012, Histoire, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.115935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les romans d'aventures sont-ils très catholiques ? Mame face au genre, entre contraintes sérielles et reformulations éditoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boulaire, Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mame. Deux siècles d'édition pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.339--347, 2012, Histoire, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.115836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature de jeunesse et culture de masse, entre recyclage et réinvention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Boulaire; Claudine Hervouet; Matthieu Letourneux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Avenir du livre pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Joie par les livres; Bibliothèque Nationale de France, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Tomiche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche en Littérature générale et comparée en France en 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, p.269-278, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire à la chaîne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, 2022, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.6933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecritures et formats médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19-1, 2021, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.3709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations des légitimités dans les productions culturelles contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Isabelle François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lécossais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17 (1), 2019, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.1450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousquetaires!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Alexandre Dumas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, 2016, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07046-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau pays des merveilles. Héritage et renouveau du merveilleux dans la culture de jeunesse contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2015, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.1344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The editors have cast me in comic stories » Comic Books, western stars et transfictionnalité en régime médiatique Version préparatoire avant traduction de « ‘The editors have cast me in comic stories’, Comic books, western stars e transmedialità », in Giuliana Benvenuti, Sara Colaone, Lucia Quaquarelli (dir.), Bande à part 2, fumetto e transmedialita, Milan, Morellini editore, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giuliana Benvenuti, Sara Colaone, Lucia Quaquarelli (dir.), Bande à part 2, fumetto e transmedialita, Milan, Morellini editore, 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Mettez 600F dans la fente et vous recevrez les palmes académiques”. L’anticipation dans les formes brèves de la petite presse, 1860-1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’émergence du roman d’anticipation scientifique dans l’espace médiatique francophone (1860-1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-François Chassay; Christèle Couleau; Claire Barel-Moisan; Sarah Mombert, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagination/Fiction : introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2017-2018: "Cultures de l’imagination"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Ouest-Nanterre La Défense, Oct 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romans d’anticipation et généricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LIRE : les romans d'anticipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Barel-Moisan, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous dites Fantômas ? Dynamiques sérielles et identités perverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perverse Identities ; Identities in Conflict</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lleida, Espagne. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0351-0774-6/18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveilleux scientifique, communication sérielle et contamination des imaginaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème colloque annuel de la NCFS (Nineteenth Century French Studies) : "Contamination"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goran Blix, Nov 2015, Princeton University, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01234001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disparition du genre des mystères au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mystères urbains au XIXe siècle : Circulations, transferts, appropriations. Colloque Littérature, Histoire, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de guerre future ou le dépaysement par le chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème colloque annuel de la NCFS (Nineteenth Century French Studies) : « Fuite, évasion »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Pillet; Andrea Goulet, Oct 2014, San Juan, Porto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture transmedia dans la littérature jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour « La Charte des auteurs et illustrateurs pour la jeunesse »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire sociale phagocytée par le roman-feuilleton : Les Mystères du peuple d'Eugène Sue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mystères urbains au XXe siècle : le roman de l'Histoire sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montpellier, France. pp.157-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; mystères urbains &amp;quot;, expression d'une modernité énigmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alla ricerca delle radici popolari della cultura europea, Looking for the Roots of European Popular Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Bologne, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costumes de poupées et panoplies narratives ; les novellisations de Barbie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'édition pour la jeunesse entre héritage et culture de masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Robida et l’anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barel-Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de La Hire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.564--565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.631--632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Oliver Curwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Vernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul d'Ivoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.521--522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tallandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.915--916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman d'aventures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.812--816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Verne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.957--959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Marryat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitaine Danrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Boussenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.133--134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Assollant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.48--49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Rice Burroughs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.150--151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Salgari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.863</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl May</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.653--654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId200"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Letourneux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture de masse en France, 2. 1930-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Artiaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 2026, Repères, 2348083663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la pop culture; Le Fleuve noir et les Presses de la Cité au cœur du transmédia à la française, 1945-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782348074738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Robida, de la satire à l’anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barel-Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impressions nouvelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-87449-920-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions à la chaîne; Littératures sérielles et culture médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Poétique, 978-2-02-132088-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques sérielles en littérature médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letourneux, Matthieu. Belphégor, 1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma, premiers crimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris bibliothèques, 199 p., 2015, 978-2-84331-208-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumières sur le noir ; Décoder le polar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letourneux, Matthieu. Presses Universitaires de Paris Ouest, 8, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantômas ! : biographie d'un criminel imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Artiaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">les Prairies ordinaires, 3, 2013, Singulières modernités, 978-2-35096-073-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dumas, Histoire(s) de l'art. Actes de la journée d'études organisée par C. Schopp et M. Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SAAD, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Avenir du livre pour la jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Hervouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque nationale de France; Centre national de la littérature pour la jeunesse; La Joie par les livres, pp.144, 2010, 978-2-35494-026-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une saison en enfer (1873) ; Illuminations (1886-1895) : Arthur Rimbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Robineau-Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatier, pp.126, 2000, Profil d'une oeuvre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et esthétique de la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.4392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois billets de vingt dollars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre-temps. Revue numérique d’histoire actuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scomparsa del genere dei misteri urbani all’inizio del novecento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Genre de l’anticipation et rapports au temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barel-Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.5086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Genre de l'anticipation et rapport au temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barel-Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21-1|2023, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.5086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique sérielle et auctorialité éditoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.15-29. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.6969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d’une série d’espionnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.43-55. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.7018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre comme fait de discours : pour une définition molle de la science-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.11405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tu vuò fà’ l’Americano ». Le filone eurospy et la fabrique d’une identité européenne (1960-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Artiaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20-1, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.4565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périodicité, cadences et fiction en régime sériel (1900-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flâneur, sensibilité esthétique et culture de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuori Luogo. Rivista di Sociologia del Territorio, Turismo, Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence des supports dans les mutations des imaginaires sériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18-1, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.2629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les fictions sérielles en régime postfordiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/narratologie.10488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« J’en suis venu à accepter aussi bien l’autorité des récits et celle des articles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1055406ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre poétique des supports et dynamiques sérielles : mutations de l’illustration romanesque des périodiques aux collections populaires (1860-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est un film américain… Non, c’est un fait divers de cette semaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œuvres et critiques. Revue internationale d'étude et de réception critique des œuvres littéraires de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Production de l’intérêt grivélien : Fantastique maître Charles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Migozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.1228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mettez 600F dans la fente et vous recevrez les palmes académiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/contextes.6710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduisez-les tous !, Franchises, traduction et éléments d'attraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël ou le grand escamotage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des livres pour enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anticipation dans les discours médiatiques et sociaux : genres, supports, valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiénon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/contextes.6597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérialité générique, modes de consommation et question de vérité Le cas de Détective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/criminocorpus.4886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions de définition : littérature pour la jeunesse, architextualité et séries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39, pp.21-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature de jeunesse, logiques sérielles et séries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Robinson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand arrivera la guerre de demain - Bientôt, je veux l'espérer : Récits de guerre future, généricité et discours social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nineteenth-Century French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Section : romans d’anticipation, une évasion du présent, 3 (43), pp.223--238. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/ncf.2015.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Charme ambigu de la sérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOthèque(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre attraction, narration et culture médiatique, le premier cinéma criminel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation à l'ère de la culture sérielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (163), pp. 79-88. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rom.163.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serializing imports and importing series: France and foreign mass-produced fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Popular Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (5), pp.31--41. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/jepc.5.1.31_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit est donc à peu près supprimée : l'imaginaire nocturne dans les anticipations de Robida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.54--58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des feuilletons aux collections populaires : Fantômas, entre modernité et héritages sériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-fiction et uchronie Entre logiques sérielles et logiques contrefactuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.123--131. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports, réseaux, définitions & logiques sérielles et cohérences discursives dans les collections populaires pour la jeunesse de l'entre-deux guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.1065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires sériels et circulation internationale. Le cas des mystères urbains (France, Grande-Bretagne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medias 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les mystères urbains au prisme de l'identité nationale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature pour la jeunesse et société, une affaire de discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des livres pour enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fiction pour la jeunesse, miroir de la société ? (268), pp.94--101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de la fiction dans la culture pour la jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, terre d'aventures ; La construction d'un espace exotique dans les récits de mystères urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches interdisciplinaires sur les textes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37, pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répétition, variation… et autoplagiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Littérature à stéréotypes. Actes de la journée d'études, Nice, 23 février 2007, organisée par O. Gannier, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comics, Media Culture, and Seriality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Companion to Comics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.46-62, 2023, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781009255653.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuilletons parodiques dans la petite presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Anselmini (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures et discours populaires (XIXe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA éditions, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre comme pratique historique et médiatique (1860-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Émilie Pézard et Valérie Stiénon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Genres du roman au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Carter en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roy Pinker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits divers et vies déviantes, XIXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best-sellers, consommation et idéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bessard-Banquy, Sylvie Ducas et Alexandre Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Best-sellers ; L'industrie du succès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rire, culture de masse et connivence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Letourneux et Alain Vaillant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du rire moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman-feuilleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Eve Thérenty et Sylvain Venayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde à la une</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anamosa, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7. Culture de masse et haute culture « à la française » : les circulations oubliées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Passini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'ici et d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.285-322, 2021, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.deluer.2021.01.0285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rire, la société du spectacle et le village global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Letourneux et Alain Vaillant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du rire moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rire de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Letourneux et Alain Vaillant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du rire moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Edition, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multi-médialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Letourneux et Alain Vaillant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du rire moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture de masse et haute culture « à la française » : les circulations oubliées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Passini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quentin Deluermoz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'ici et d'ailleurs. Histoires globales de la France contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-330, 2021, 9782348060106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de Villiers présente’ : marque déposée et auctorialité architextuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Eve Thérenty et Adeline Wrona. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écrivain comme marque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman d’anticipation dans le jeu des sérialités textuelles et marchandes ; L’exemple de Paul d’Ivoi, Corsaire Triplex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Chassay et Claire Barel-Moisan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Roman des possibles ; L’anticipation dans l’espace médiatique francophone (1860-1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Montréal, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘The editors have cast me in comic stories’, Comic books, western stars e transmedialità</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuliana Benvenuti, Sara Colaone, Lucia Quaquarelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bande à part 2, fumetto e transmedialita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Morellini editore, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de La Hire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin des petits explorateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Morane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin des petits explorateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glad Game, Wonderland et jeu de l’oie du Juif Errant. Jouets littéraires, fictions ludiques et narratives dans la culture de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Eve Thérenty et Adeline Wrona. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets insignes, objets infâmes de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions des archives contemporaines, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal des voyages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin des petits explorateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Magician’s Box of Tricks: Fantômas, Popular Literature, and the Spectacular Imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensationalism and the Genealogy of Modernity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan US, pp.143-162, 2017, 978-1-137-60128-5. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-56148-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen, Nadja and Reverseau, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit musée d'histoire littéraire, 1900-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les Impressions nouvelles, 2015, 978-2-87449-305-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature pour la jeunesse et culture médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Legendre, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques, enfance et jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Cercle de la librairie, 2015, 978-2-7654-1491-9. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.39716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabanès, Jean-Louis and Laisney, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année 1855: la littérature à l'âge de l'Exposition universelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2015, 2015, 978-2-8124-6065-4. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-6066-1.p.0309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature pour la jeunesse et roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabanès, Jean-Louis and Laisney, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année 1855: la littérature à l'âge de l'Exposition universelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2015, 2015, 978-2-8124-6065-4. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-6066-1.p.0357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les deux camps déployèrent leurs patrouilles » Hybridité iconotextuelle et hybridité ludo-narrative dans les parties racontées de White Dwarf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Version préparatoire de l’article publié dans Laurent Gerbier (dir.), Hybridations ; Les rencontres du texte et de l'image, Tour, PUFR, « Iconotextes », 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUFR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hybridations ; Les rencontres du texte et de l'image, 978-2-86906-362-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies réelles et géographies imaginaires dans le roman d'aventures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Puyo, Jean-Yves and Dupuy, Lionel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Pau, 2014, 978-2-7654-1491-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation des oeuvres et logiques sérielles : l'intégration des romans d'aventures étrangers dans les collections populaires françaises (1900-1933)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delneste, Stéphanie and Migozzi, Jacques and Odaert, Olivier and Tilleuil, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les racines populaires de la culture européenne: [actes du colloque EPOP, Université catholique de Louvain (Louvain-la-Neuve, Belgique), du 12 au 14 octobre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang,, pp.27--37, 2014, 978-2-87574-073-1. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-6401-2/12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amour, couture et prostitution, Discours social, écriture féminine et sérialité dans Le Petit roman de Ferenczi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les romancières sentimentales: nouvelles approches, nouvelles perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edicions i Publicacions de la Universitat de Lleida, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courir après les intrigues... dynamique narrative et plaisir du récit dans les fascicules pour la jeunesse des années 1900-1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holmes, Diana and Migozzi, Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finding the plot: storytelling in popular fictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars, pp.206--217, 2013, 978-1-4438-4238-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Caroline au Caprice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un caprice de Caroline chérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Archipel, pp.5--13, 2013, 978-2-8098-1233-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rire dans le genre et rire du genre, pratiques sérielles et humour dans le roman d'aventures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vaillant, Alain and de Villeneuve, Roselyne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rire moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Ouest, impr. 2013, pp.161--175, 2013, 978-2-84016-161-5. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.3638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantômas : édition intégrale Tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Laffont, 2013, Bouquins, 978-2-221-13082-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editeurs, supports et logiques sérielles, des feuilletons aux collections populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ducas, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du livre. Les Acteurs du livre 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N. Malais, 2013, 978-2-9526782-7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantômas : édition intégrale Tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Laffont, pp.VII--XVI, 2013, Bouquins, 978-2-221-13082-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame, entre esthétique et éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boulaire, Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mame. Deux siècles d'édition pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.309--317, 2012, Histoire, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.115827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ligne éditoriale ; Auctorialité et sérialité éditoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boulaire, Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mame. Deux siècles d'édition pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.233--241, 2012, Histoire, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.115791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On vole des enfants à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Éd. du Masque, pp.709--731, 2012, Masque poche, 978-2-7024-3826-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boulaire, Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mame. Deux siècles d'édition pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.293--295, 2012, Histoire, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.115821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature d’enfance et de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nieres-Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weinmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des traductions en langue française. [3], XIXe siècle, 1815-1914 / sous la direction d'Yves Chevrel, Lieven d'Hulst et Christine Lombez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verdie, pp.665-724, 2012, 978-2-86432-690-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Fin de projet, ouverture des chantiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangi Villerbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boulaire, Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mame. Deux siècles d'édition pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.537--548, 2012, Histoire, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.115935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On vole des enfants à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Éd. du Masque, pp.9--12, 2012, Masque poche, 978-2-7024-3826-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les romans d'aventures sont-ils très catholiques ? Mame face au genre, entre contraintes sérielles et reformulations éditoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boulaire, Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mame. Deux siècles d'édition pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.339--347, 2012, Histoire, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.115836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature de jeunesse et culture de masse, entre recyclage et réinvention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Boulaire; Claudine Hervouet; Matthieu Letourneux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Avenir du livre pour la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Joie par les livres; Bibliothèque Nationale de France, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Tomiche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche en Littérature générale et comparée en France en 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, p.269-278, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire à la chaîne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, 2022, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.6933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecritures et formats médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19-1, 2021, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.3709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations des légitimités dans les productions culturelles contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Isabelle François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lécossais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17 (1), 2019, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.1450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousquetaires!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Alexandre Dumas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, 2016, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07046-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau pays des merveilles. Héritage et renouveau du merveilleux dans la culture de jeunesse contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2015, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.1344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The editors have cast me in comic stories » Comic Books, western stars et transfictionnalité en régime médiatique Version préparatoire avant traduction de « ‘The editors have cast me in comic stories’, Comic books, western stars e transmedialità », in Giuliana Benvenuti, Sara Colaone, Lucia Quaquarelli (dir.), Bande à part 2, fumetto e transmedialita, Milan, Morellini editore, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giuliana Benvenuti, Sara Colaone, Lucia Quaquarelli (dir.), Bande à part 2, fumetto e transmedialita, Milan, Morellini editore, 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Mettez 600F dans la fente et vous recevrez les palmes académiques”. L’anticipation dans les formes brèves de la petite presse, 1860-1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’émergence du roman d’anticipation scientifique dans l’espace médiatique francophone (1860-1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-François Chassay; Christèle Couleau; Claire Barel-Moisan; Sarah Mombert, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagination/Fiction : introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2017-2018: "Cultures de l’imagination"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Ouest-Nanterre La Défense, Oct 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romans d’anticipation et généricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LIRE : les romans d'anticipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Barel-Moisan, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous dites Fantômas ? Dynamiques sérielles et identités perverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perverse Identities ; Identities in Conflict</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lleida, Espagne. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0351-0774-6/18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveilleux scientifique, communication sérielle et contamination des imaginaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème colloque annuel de la NCFS (Nineteenth Century French Studies) : "Contamination"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goran Blix, Nov 2015, Princeton University, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01234001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disparition du genre des mystères au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mystères urbains au XIXe siècle : Circulations, transferts, appropriations. Colloque Littérature, Histoire, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de guerre future ou le dépaysement par le chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème colloque annuel de la NCFS (Nineteenth Century French Studies) : « Fuite, évasion »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Pillet; Andrea Goulet, Oct 2014, San Juan, Porto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture transmedia dans la littérature jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour « La Charte des auteurs et illustrateurs pour la jeunesse »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire sociale phagocytée par le roman-feuilleton : Les Mystères du peuple d'Eugène Sue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mystères urbains au XXe siècle : le roman de l'Histoire sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montpellier, France. pp.157-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; mystères urbains &amp;quot;, expression d'une modernité énigmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alla ricerca delle radici popolari della cultura europea, Looking for the Roots of European Popular Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Bologne, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costumes de poupées et panoplies narratives ; les novellisations de Barbie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'édition pour la jeunesse entre héritage et culture de masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Robida et l’anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barel-Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Oliver Curwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Vernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul d'Ivoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.521--522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman d'aventures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.812--816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tallandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.915--916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de La Hire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.564--565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.631--632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Marryat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitaine Danrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Verne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.957--959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Boussenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.133--134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Assollant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.48--49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Rice Burroughs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.150--151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Salgari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.863</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl May</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Letourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du livre de jeunesse : la littérature d'enfance et de jeunesse en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.653--654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId200"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Artiaga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Letourneux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211014v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barel-Moisan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/albert-robida/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188540v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/aux_origines_de_la_pop_culture-9782348074738" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188543v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/fictions-a-la-chaine-matthieu-letourneux/9782021320886" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410327v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410343v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410357v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410390v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boulaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Hervou&#235;t" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Robineau-Weber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.4392" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363287v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363286v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384771v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.5086" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380867v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362893v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.6969" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362890v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.7018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362885v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.11405" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362897v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.4565" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362905v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362914v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.2629" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.10488" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363275v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055406ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363271v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437825v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Migozzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.1228" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363280v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6710" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363277v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sti&#233;non" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6597" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363274v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.4886" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933363v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410329v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488215v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410338v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ncf.2015.0002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410336v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410349v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jepc.5.1.31_1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.163.0079" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410346v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410370v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.286" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410367v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.318" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1065" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05434005v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.434" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560235v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246032v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009255653.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314453v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314469v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314526v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314548v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Passini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.deluer.2021.01.0285" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314532v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314542v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337619v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/d_ici_et_d_ailleurs-9782348060106" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314562v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314585v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314589v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314581v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246018v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-56148-0_7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410337v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410335v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.39716" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410339v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6066-1.p.0309" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410334v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6066-1.p.0357" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/hybridations/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410342v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410344v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6401-2/12" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410341v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410354v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410356v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3638" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410361v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410358v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410383v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.115827" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410388v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.115791" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01599308v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nieres-Chevrel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leveque" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Litaudon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Weinmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410384v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410382v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.115821" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410381v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410386v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Villerbu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.115935" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410385v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.115836" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488177v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560541v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246009v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.6933" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983585v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Br&#233;an" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.3709" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03171050v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;cossais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Weber" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.1450" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211063v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07046-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410330v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1344" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943369v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536182v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222561v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaillant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291630v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01439135v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0351-0774-6/18" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234001v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01439134v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292531v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03224928v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01439155v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645212v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581054v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292174v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410379v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410366v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410365v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410372v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410374v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410373v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410363v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410351v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410371v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410375v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410352v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410350v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410359v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410353v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410364v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Artiaga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Letourneux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188540v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/aux_origines_de_la_pop_culture-9782348074738" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211014v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barel-Moisan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/albert-robida/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188543v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/fictions-a-la-chaine-matthieu-letourneux/9782021320886" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410327v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410343v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410357v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410390v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boulaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Hervou&#235;t" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Robineau-Weber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.4392" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363287v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363286v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384771v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.5086" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380867v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362893v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.6969" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362890v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.7018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362885v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.11405" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362897v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.4565" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362905v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362914v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.2629" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.10488" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363275v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055406ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363271v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437825v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Migozzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.1228" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363280v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6710" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363279v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sti&#233;non" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6597" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363274v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.4886" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933363v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410329v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ncf.2015.0002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410336v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.163.0079" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jepc.5.1.31_1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410346v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410370v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.286" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410367v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.318" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1065" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05434005v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.434" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560235v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246032v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009255653.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314453v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314469v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314526v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Passini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.deluer.2021.01.0285" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314532v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314542v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337619v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/d_ici_et_d_ailleurs-9782348060106" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314562v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314585v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314589v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314574v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314581v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246018v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-56148-0_7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410337v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410335v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.39716" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410339v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6066-1.p.0309" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410334v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6066-1.p.0357" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/hybridations/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410342v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410344v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6401-2/12" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410341v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410354v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410356v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3638" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410361v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410358v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410383v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.115827" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410388v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.115791" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410384v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410382v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.115821" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01599308v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nieres-Chevrel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leveque" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Litaudon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Weinmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410386v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Villerbu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.115935" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410381v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410385v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.115836" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488177v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560541v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246009v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.6933" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983585v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Br&#233;an" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.3709" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03171050v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;cossais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Weber" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.1450" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211063v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07046-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410330v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1344" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943369v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536182v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222561v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaillant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291630v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01439135v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0351-0774-6/18" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234001v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01439134v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292531v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03224928v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01439155v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645212v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581054v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292174v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410365v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410372v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410374v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410363v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410373v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410379v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410366v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410371v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410375v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410351v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410352v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410350v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410359v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410353v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410364v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>