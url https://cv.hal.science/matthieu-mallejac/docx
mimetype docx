--- v0 (2026-03-15)
+++ v1 (2026-05-10)
@@ -2597,51 +2597,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of plate-type metamaterials to experimentally highlight a non-delayed propagation in Density Near Zero metamaterials</w:t>
+                <w:t xml:space="preserve">Experimental evidence of a non-delayed propagation through a Density-Near-Zero plate-type metamaterial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Malléjac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Merkel</w:t>
@@ -2676,97 +2676,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, LISBON, Portugal</w:t>
+              <w:t xml:space="preserve">Symposium on acoustic metamaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Ischia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02197513v1</w:t>
+                <w:t xml:space="preserve">hal-02365190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of a non-delayed propagation through a Density-Near-Zero plate-type metamaterial</w:t>
+                <w:t xml:space="preserve">On the use of plate-type metamaterials to experimentally highlight a non-delayed propagation in Density Near Zero metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Malléjac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Merkel</w:t>
@@ -2801,73 +2801,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on acoustic metamaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Ischia, Italy</w:t>
+              <w:t xml:space="preserve">META2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, LISBON, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365190v1</w:t>
+                <w:t xml:space="preserve">hal-02197513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation on Density Near Zero Plate-type Acoustic Metamaterial</w:t>
               </w:r>
@@ -3097,51 +3097,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02197514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits of mass density for acoustic metamaterials composed of clamped elastic plates in air</w:t>
+                <w:t xml:space="preserve">Limits of mass density for acoustic metamaterials composed of thin clamped elastic plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Malléjac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Merkel</w:t>
@@ -3176,97 +3176,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on acoustic metamaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Xàtiva, Spain</w:t>
+              <w:t xml:space="preserve">Symposium on Acoustic Metamaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Xativa, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365933v1</w:t>
+                <w:t xml:space="preserve">hal-02197550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits of mass density for acoustic metamaterials composed of thin clamped elastic plates</w:t>
+                <w:t xml:space="preserve">Limits of mass density for acoustic metamaterials composed of clamped elastic plates in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Malléjac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Merkel</w:t>
@@ -3301,73 +3301,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Acoustic Metamaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Xativa, Spain</w:t>
+              <w:t xml:space="preserve">Symposium on acoustic metamaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Xàtiva, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02197550v1</w:t>
+                <w:t xml:space="preserve">hal-02365933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits of mass density for acoustic metamaterials composed of clamped elastic plates</w:t>
               </w:r>
@@ -4032,51 +4032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mall&#233;jac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fleury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119246" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265453v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinggui Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanxing Bi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baizhan Xia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.054017" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620027v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhtiyar Orazbayev" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mallejac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bachelard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Rotter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10207638" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441573v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.064012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868360v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cavalieri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Merkel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Torrent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2022.102892" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470010v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian d'Hondt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mensah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.108492" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mall&#233;jac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.044035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436149v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mall&#233;jac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abfab0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Olivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penelet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.184109" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436133v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#225;nchez-Dehesa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0042383" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070290v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.060302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121295" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767046v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momeni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Rahmani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp del Hougne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/metamaterials62190.2024.10703263" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847896v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Sheng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848192v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848196v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070361v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Geslain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Alejandro Fern&#225;ndez Mar&#237;n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240332v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0822" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096078v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez-Dehesa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Christensen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365190v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365099v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197546v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03092327v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LEMA1024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mall&#233;jac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fleury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119246" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265453v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinggui Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanxing Bi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baizhan Xia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.054017" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620027v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhtiyar Orazbayev" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mallejac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bachelard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Rotter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10207638" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441573v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.064012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868360v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cavalieri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Merkel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Torrent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2022.102892" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470010v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian d'Hondt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mensah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.108492" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mall&#233;jac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.044035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436149v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mall&#233;jac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abfab0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Olivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penelet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.184109" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436133v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#225;nchez-Dehesa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0042383" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070290v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.060302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121295" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767046v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momeni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Rahmani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp del Hougne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/metamaterials62190.2024.10703263" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847896v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Sheng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848192v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848196v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070361v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Geslain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Alejandro Fern&#225;ndez Mar&#237;n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240332v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0822" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096078v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365190v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez-Dehesa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Christensen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197513v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365099v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197550v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197546v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03092327v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LEMA1024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>