--- v0 (2026-03-09)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Mandard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences HDR en sciences de gestion et du management</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences HDR en sciences de gestion, Université de Rennes, Centre de Recherche en Economie et Management (CREM - UMR CNRS 6211)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Management et Société, 2020, 978-2-37687-330-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux inter-organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.128, 2015, Repères, 9782707177445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude du rapport des organisations à leur environnement naturel. Principes scientifiques et enjeux institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 57 (5), pp.63-71. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.237.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04991870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une synthèse des critiques adressées à la décroissance à partir du modèle des cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Briec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 53 (4), pp.55-72. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.212.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues narratives de la littérature en sciences de gestion : principes, portée et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2024.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropological grounds of climate equity principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 151, pp.103601. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2023.103601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04227925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un inventaire des contributions des ingénieurs aux pratiques managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (318), pp.115-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04620732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Shoulders of Giants? Motives to Cite in Management Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.10-21. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03439537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels positionnements stratégiques pour les groupements d'employeurs ? Une proposition de typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Joyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (147), pp.3-11. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.147.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03199180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de théorie comme opération de hiérarchisation de concepts. Principes et applications aux sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (143), pp.49-56. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.143.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02983024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïté managériale, décisions floues, dérives ou impasses : comment éviter les pièges des zones grises de la gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mattelin-Pierrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 44, Vol. 10 (3), pp.2-2. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.044.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03561775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’on reproche aux sciences de gestion. Une synthèse des critiques adressées à notre discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (295), pp.83-103. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2021.00524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03188458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions des connaissances produites par les sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (32), pp.157-165. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.212.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02961525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi défendre les revues de gestion françaises ? Une revue des arguments en faveur de nos revues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (291), pp.9-22. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2020.00465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages organisationnels des espaces géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (134), pp.59-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages du brevet : vers une définition du brevet comme mécanisme de gouvernance des activités d'innovation des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (57), pp.165-187. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.pr1.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02344777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes de protection des innovations contre l’imitation : un cadre d’analyse générique et un inventaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016-3 (125), pp.32-40. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.125.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’échec de la certification forestière. Le cas de la certification FSC examiné au travers de la sociologie de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (173), pp.63-78. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.173.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01298087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence des réseaux interorganisationnels sur l'activité des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (238), pp.139-151. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.238.139-151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiter de l'innovation collaborative : alliances de R&D et mécanismes de protection des actifs technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (60), pp.120-138. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.060.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00846071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie du contrat relationnel et gouvernance des relations interentreprises. Autour de l'oeuvre de Ian MacNeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence des réseaux inter-organisationnels sur les partenariats d'entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (51), pp.99-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00716322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem Services provided by streams to adjacent agricultural terrestrial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Belouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin de la Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLTER Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tampere (Finlande), Finland. pp.e157547, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e157547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de pitié pour les décroissants ! Une synthèse des critiques adressées au projet de décroissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l'Association française d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03709284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the shoulders of giants? Motives to cite in management research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème conférence de l’Association internationale de management stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03259526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’on reproche aux sciences de gestion. Une synthèse des critiques adressées à notre discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence de l’Association internationale de management stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02877131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des connaissances produites par les sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème conférence de l’Association internationale de management stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de théories comme opération de hiérarchisation de concepts. Principes et applications en sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème conférence de l’Association internationale de management stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages organisationnels des espaces géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès de l’Association française d’économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is an institution? A network embeddedness perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th workshop on New institutionalism in organization theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échec de la certification forestière. Une illustration au travers de l'étude de la certification FSC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30èmes journées de l'Association tiers-monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marrakech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a social-networks-based view of trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European group for organizational studies colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rotterdam, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirages of organizations. From the historiography of management to the management of historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Group for Organizational Studies colloquium (EGOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00844428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirages of organizations. From the historiography of management to the management of historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Organizations, Artifacts and Practices (OAP) workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00835686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux inter-organisationnels, contractualisation et performance des partenariats d'entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence Management et Réseaux Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariats d'entreprises : réseaux inter-organisationnels, choix du partenaire et protection d'actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence Management et Réseaux Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Mandard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences HDR en sciences de gestion et du management</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences HDR en sciences de gestion, Université de Rennes, Centre de Recherche en Economie et Management (CREM - UMR CNRS 6211)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Management et Société, 2020, 978-2-37687-330-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux inter-organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.128, 2015, Repères, 9782707177445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude du rapport des organisations à leur environnement naturel. Principes scientifiques et enjeux institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 57 (5), pp.63-71. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.237.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04991870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une synthèse des critiques adressées à la décroissance à partir du modèle des cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Briec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 53 (4), pp.55-72. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.212.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un inventaire des contributions des ingénieurs aux pratiques managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (318), pp.115-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04620732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues narratives de la littérature en sciences de gestion : principes, portée et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2024.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropological grounds of climate equity principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 151, pp.103601. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2023.103601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04227925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Shoulders of Giants? Motives to Cite in Management Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.10-21. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03439537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels positionnements stratégiques pour les groupements d'employeurs ? Une proposition de typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Joyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (147), pp.3-11. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.147.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03199180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de théorie comme opération de hiérarchisation de concepts. Principes et applications aux sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (143), pp.49-56. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.143.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02983024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïté managériale, décisions floues, dérives ou impasses : comment éviter les pièges des zones grises de la gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mattelin-Pierrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 44, Vol. 10 (3), pp.2-2. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.044.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03561775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’on reproche aux sciences de gestion. Une synthèse des critiques adressées à notre discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (295), pp.83-103. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2021.00524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03188458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions des connaissances produites par les sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (32), pp.157-165. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.212.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02961525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi défendre les revues de gestion françaises ? Une revue des arguments en faveur de nos revues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (291), pp.9-22. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2020.00465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages organisationnels des espaces géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (134), pp.59-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages du brevet : vers une définition du brevet comme mécanisme de gouvernance des activités d'innovation des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (57), pp.165-187. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.pr1.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02344777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes de protection des innovations contre l’imitation : un cadre d’analyse générique et un inventaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016-3 (125), pp.32-40. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.125.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’échec de la certification forestière. Le cas de la certification FSC examiné au travers de la sociologie de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (173), pp.63-78. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.173.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01298087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence des réseaux interorganisationnels sur l'activité des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (238), pp.139-151. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.238.139-151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiter de l'innovation collaborative : alliances de R&D et mécanismes de protection des actifs technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (60), pp.120-138. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.060.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00846071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence des réseaux inter-organisationnels sur les partenariats d'entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (51), pp.99-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00716322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie du contrat relationnel et gouvernance des relations interentreprises. Autour de l'oeuvre de Ian MacNeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem Services provided by streams to adjacent agricultural terrestrial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Belouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin de la Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLTER Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tampere (Finlande), Finland. pp.e157547, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e157547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de pitié pour les décroissants ! Une synthèse des critiques adressées au projet de décroissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l'Association française d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03709284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the shoulders of giants? Motives to cite in management research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème conférence de l’Association internationale de management stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03259526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’on reproche aux sciences de gestion. Une synthèse des critiques adressées à notre discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence de l’Association internationale de management stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02877131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de théories comme opération de hiérarchisation de concepts. Principes et applications en sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème conférence de l’Association internationale de management stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des connaissances produites par les sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème conférence de l’Association internationale de management stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages organisationnels des espaces géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès de l’Association française d’économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is an institution? A network embeddedness perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th workshop on New institutionalism in organization theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a social-networks-based view of trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European group for organizational studies colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rotterdam, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échec de la certification forestière. Une illustration au travers de l'étude de la certification FSC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30èmes journées de l'Association tiers-monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marrakech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirages of organizations. From the historiography of management to the management of historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Group for Organizational Studies colloquium (EGOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00844428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirages of organizations. From the historiography of management to the management of historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Organizations, Artifacts and Practices (OAP) workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00835686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux inter-organisationnels, contractualisation et performance des partenariats d'entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence Management et Réseaux Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariats d'entreprises : réseaux inter-organisationnels, choix du partenaire et protection d'actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence Management et Réseaux Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mandard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320695v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991870v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.237.0063" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400367v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Briec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.212.0055" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669524v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Allain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.38" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2023.103601" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03439537v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12495" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03199180v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joyeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.147.0003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983024v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.143.0049" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561775v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mattelin-Pierrard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.044.0002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188458v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00524" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02961525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.212.0157" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02933579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00465" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910163v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344777v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0048" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404247v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.125.0032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298087v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.173.0063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.238.139-151" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846071v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.060.0120" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766619v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00716322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Belouard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de la Brosse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e157547" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709284v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259526v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877131v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177679v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177686v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177702v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177708v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806899v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806903v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mandard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320695v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991870v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.237.0063" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400367v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Briec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.212.0055" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620732v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669524v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Allain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.38" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227925v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2023.103601" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03439537v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12495" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03199180v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joyeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.147.0003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983024v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.143.0049" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561775v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mattelin-Pierrard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.044.0002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188458v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00524" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02961525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.212.0157" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02933579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00465" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910163v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344777v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0048" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404247v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.125.0032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298087v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.173.0063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.238.139-151" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846071v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.060.0120" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00716322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Belouard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de la Brosse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e157547" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709284v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259526v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877131v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177686v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177679v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177702v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177705v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177708v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806899v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806903v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>