--- v1 (2026-04-07)
+++ v2 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Mandard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences HDR en sciences de gestion et du management</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences HDR en sciences de gestion, Université de Rennes, Centre de Recherche en Economie et Management (CREM - UMR CNRS 6211)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Management et Société, 2020, 978-2-37687-330-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux inter-organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.128, 2015, Repères, 9782707177445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude du rapport des organisations à leur environnement naturel. Principes scientifiques et enjeux institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 57 (5), pp.63-71. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.237.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04991870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une synthèse des critiques adressées à la décroissance à partir du modèle des cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Briec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 53 (4), pp.55-72. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.212.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un inventaire des contributions des ingénieurs aux pratiques managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (318), pp.115-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04620732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues narratives de la littérature en sciences de gestion : principes, portée et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2024.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropological grounds of climate equity principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 151, pp.103601. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2023.103601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04227925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Shoulders of Giants? Motives to Cite in Management Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.10-21. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03439537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels positionnements stratégiques pour les groupements d'employeurs ? Une proposition de typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Joyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (147), pp.3-11. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.147.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03199180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de théorie comme opération de hiérarchisation de concepts. Principes et applications aux sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (143), pp.49-56. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.143.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02983024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïté managériale, décisions floues, dérives ou impasses : comment éviter les pièges des zones grises de la gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mattelin-Pierrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 44, Vol. 10 (3), pp.2-2. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.044.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03561775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’on reproche aux sciences de gestion. Une synthèse des critiques adressées à notre discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (295), pp.83-103. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2021.00524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03188458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions des connaissances produites par les sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (32), pp.157-165. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.212.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02961525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi défendre les revues de gestion françaises ? Une revue des arguments en faveur de nos revues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (291), pp.9-22. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2020.00465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages organisationnels des espaces géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (134), pp.59-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages du brevet : vers une définition du brevet comme mécanisme de gouvernance des activités d'innovation des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (57), pp.165-187. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.pr1.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02344777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes de protection des innovations contre l’imitation : un cadre d’analyse générique et un inventaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016-3 (125), pp.32-40. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.125.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’échec de la certification forestière. Le cas de la certification FSC examiné au travers de la sociologie de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (173), pp.63-78. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.173.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01298087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence des réseaux interorganisationnels sur l'activité des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (238), pp.139-151. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.238.139-151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiter de l'innovation collaborative : alliances de R&D et mécanismes de protection des actifs technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (60), pp.120-138. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.060.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00846071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence des réseaux inter-organisationnels sur les partenariats d'entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (51), pp.99-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00716322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie du contrat relationnel et gouvernance des relations interentreprises. Autour de l'oeuvre de Ian MacNeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem Services provided by streams to adjacent agricultural terrestrial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Belouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin de la Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLTER Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tampere (Finlande), Finland. pp.e157547, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e157547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de pitié pour les décroissants ! Une synthèse des critiques adressées au projet de décroissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l'Association française d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03709284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the shoulders of giants? Motives to cite in management research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème conférence de l’Association internationale de management stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03259526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’on reproche aux sciences de gestion. Une synthèse des critiques adressées à notre discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence de l’Association internationale de management stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02877131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de théories comme opération de hiérarchisation de concepts. Principes et applications en sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème conférence de l’Association internationale de management stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des connaissances produites par les sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème conférence de l’Association internationale de management stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages organisationnels des espaces géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès de l’Association française d’économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is an institution? A network embeddedness perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th workshop on New institutionalism in organization theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a social-networks-based view of trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European group for organizational studies colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rotterdam, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échec de la certification forestière. Une illustration au travers de l'étude de la certification FSC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30èmes journées de l'Association tiers-monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marrakech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirages of organizations. From the historiography of management to the management of historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Group for Organizational Studies colloquium (EGOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00844428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirages of organizations. From the historiography of management to the management of historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Organizations, Artifacts and Practices (OAP) workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00835686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux inter-organisationnels, contractualisation et performance des partenariats d'entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence Management et Réseaux Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariats d'entreprises : réseaux inter-organisationnels, choix du partenaire et protection d'actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence Management et Réseaux Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Mandard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences HDR en sciences de gestion et du management</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences HDR en sciences de gestion, Université de Rennes, Centre de Recherche en Economie et Management (CREM - UMR CNRS 6211)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Management et Société, 2020, 978-2-37687-330-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux inter-organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.128, 2015, Repères, 9782707177445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude du rapport des organisations à leur environnement naturel. Principes scientifiques et enjeux institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 57 (5), pp.63-71. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.237.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04991870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une synthèse des critiques adressées à la décroissance à partir du modèle des cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Briec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 53 (4), pp.55-72. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.212.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues narratives de la littérature en sciences de gestion : principes, portée et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2024.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04669524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropological grounds of climate equity principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 151, pp.103601. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2023.103601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04227925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un inventaire des contributions des ingénieurs aux pratiques managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (318), pp.115-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04620732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Shoulders of Giants? Motives to Cite in Management Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.10-21. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03439537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels positionnements stratégiques pour les groupements d'employeurs ? Une proposition de typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Joyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (147), pp.3-11. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.147.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03199180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïté managériale, décisions floues, dérives ou impasses : comment éviter les pièges des zones grises de la gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mattelin-Pierrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 44, Vol. 10 (3), pp.2-2. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.044.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03561775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de théorie comme opération de hiérarchisation de concepts. Principes et applications aux sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (143), pp.49-56. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.143.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02983024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’on reproche aux sciences de gestion. Une synthèse des critiques adressées à notre discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (295), pp.83-103. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2021.00524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03188458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions des connaissances produites par les sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (32), pp.157-165. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.212.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02961525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi défendre les revues de gestion françaises ? Une revue des arguments en faveur de nos revues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (291), pp.9-22. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2020.00465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages organisationnels des espaces géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (134), pp.59-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages du brevet : vers une définition du brevet comme mécanisme de gouvernance des activités d'innovation des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (57), pp.165-187. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.pr1.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02344777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes de protection des innovations contre l’imitation : un cadre d’analyse générique et un inventaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016-3 (125), pp.32-40. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.125.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’échec de la certification forestière. Le cas de la certification FSC examiné au travers de la sociologie de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (173), pp.63-78. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.173.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01298087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence des réseaux interorganisationnels sur l'activité des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (238), pp.139-151. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.238.139-151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiter de l'innovation collaborative : alliances de R&D et mécanismes de protection des actifs technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (60), pp.120-138. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.060.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00846071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie du contrat relationnel et gouvernance des relations interentreprises. Autour de l'oeuvre de Ian MacNeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence des réseaux inter-organisationnels sur les partenariats d'entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (51), pp.99-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00716322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem Services provided by streams to adjacent agricultural terrestrial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Belouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin de la Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLTER Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tampere (Finlande), Finland. pp.e157547, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e157547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de pitié pour les décroissants ! Une synthèse des critiques adressées au projet de décroissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l'Association française d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03709284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the shoulders of giants? Motives to cite in management research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème conférence de l’Association internationale de management stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03259526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’on reproche aux sciences de gestion. Une synthèse des critiques adressées à notre discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence de l’Association internationale de management stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02877131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des connaissances produites par les sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème conférence de l’Association internationale de management stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de théories comme opération de hiérarchisation de concepts. Principes et applications en sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème conférence de l’Association internationale de management stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages organisationnels des espaces géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès de l’Association française d’économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is an institution? A network embeddedness perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th workshop on New institutionalism in organization theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échec de la certification forestière. Une illustration au travers de l'étude de la certification FSC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30èmes journées de l'Association tiers-monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marrakech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a social-networks-based view of trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European group for organizational studies colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rotterdam, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02177705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirages of organizations. From the historiography of management to the management of historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Group for Organizational Studies colloquium (EGOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00844428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirages of organizations. From the historiography of management to the management of historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Organizations, Artifacts and Practices (OAP) workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00835686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux inter-organisationnels, contractualisation et performance des partenariats d'entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence Management et Réseaux Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariats d'entreprises : réseaux inter-organisationnels, choix du partenaire et protection d'actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence Management et Réseaux Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mandard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320695v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991870v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.237.0063" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400367v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Briec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.212.0055" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620732v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669524v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Allain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.38" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227925v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2023.103601" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03439537v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12495" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03199180v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joyeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.147.0003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983024v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.143.0049" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561775v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mattelin-Pierrard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.044.0002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188458v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00524" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02961525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.212.0157" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02933579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00465" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910163v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344777v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0048" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404247v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.125.0032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298087v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.173.0063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.238.139-151" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846071v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.060.0120" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00716322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Belouard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de la Brosse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e157547" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709284v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259526v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877131v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177686v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177679v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177702v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177705v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177708v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806899v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806903v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mandard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320695v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991870v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.237.0063" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400367v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Briec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.212.0055" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669524v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Allain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.38" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2023.103601" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03439537v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12495" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03199180v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joyeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.147.0003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561775v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mattelin-Pierrard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.044.0002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983024v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.143.0049" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188458v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00524" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02961525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.212.0157" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02933579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00465" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910163v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344777v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0048" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404247v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.125.0032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298087v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.173.0063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.238.139-151" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846071v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.060.0120" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766619v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00716322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Belouard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de la Brosse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e157547" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709284v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259526v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877131v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177679v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177686v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177702v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177708v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806899v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806903v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>