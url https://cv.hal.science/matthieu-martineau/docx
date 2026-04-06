--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -517,295 +517,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and proteomic approaches of the response to iron-limited condition in Staphylococcus lugdunensis</w:t>
+                <w:t xml:space="preserve">Archaea, specific genetic traits, and development of improved bacterial live biotherapeutic products: another face of next-generation probiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Aubourg</w:t>
+                <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dhalluin</w:t>
+                <w:t xml:space="preserve">Marie-Edith Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gravey</w:t>
+                <w:t xml:space="preserve">Paméla Camponova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Pottier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thomy</w:t>
+                <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-020-02016-x⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104 (11), pp.4705-4716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-020-10599-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384918v1</w:t>
+                <w:t xml:space="preserve">hal-02996543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaea, specific genetic traits, and development of improved bacterial live biotherapeutic products: another face of next-generation probiotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic and proteomic approaches of the response to iron-limited condition in Staphylococcus lugdunensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
+                <w:t xml:space="preserve">Anne Dhalluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Edith Arnal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Martineau</w:t>
+                <w:t xml:space="preserve">François Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paméla Camponova</w:t>
+                <w:t xml:space="preserve">Marine Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Ollivier</w:t>
+                <w:t xml:space="preserve">Nicolas Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 104 (11), pp.4705-4716. </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-020-10599-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12866-020-02016-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996543v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1443,172 +1443,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04856798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of mycoplasma in equine respiratory disorders</w:t>
+                <w:t xml:space="preserve">Association of Streptococcus equi subsp. zooepidemicus and Mycoplasma spp. in equine respiratory infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryne Jaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine Léon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANSES, Oct 2023, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Workshop Havemeyer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashley Boyle, May 2023, Mendenhall, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227824v1</w:t>
+                <w:t xml:space="preserve">hal-04095078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Streptococcus equi subsp. zooepidemicus and Mycoplasma spp. in equine respiratory infections</w:t>
+                <w:t xml:space="preserve">Rôle des mycoplasmes dans les affections respiratoires équines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Kokabi</w:t>
@@ -1639,73 +1639,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine Léon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Havemeyer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ashley Boyle, May 2023, Mendenhall, United States</w:t>
+              <w:t xml:space="preserve">Prix du meilleur thésard 2023 du Pôle Hippolia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Hippolia, Jun 2023, Tourgeville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095078v1</w:t>
+                <w:t xml:space="preserve">hal-04167243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des mycoplasmes dans les affections respiratoires équines</w:t>
               </w:r>
@@ -1760,289 +1760,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine Léon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prix du meilleur thésard 2023 du Pôle Hippolia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Hippolia, Jun 2023, Tourgeville, France</w:t>
+              <w:t xml:space="preserve">51ème Journées annuelles de l’Association vétérinaire équine française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167243v1</w:t>
+                <w:t xml:space="preserve">hal-04283145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des mycoplasmes dans les affections respiratoires équines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les mycoplasmes respiratoires équins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertine Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albertine Léon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème Journées annuelles de l’Association vétérinaire équine française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées nationales des groupements techniques vétérinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société nationale des groupements techniques vétérinaires, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283145v1</w:t>
+                <w:t xml:space="preserve">hal-04167253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mycoplasmes respiratoires équins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of mycoplasma in equine respiratory disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Kokabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryne Jaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine Léon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales des groupements techniques vétérinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société nationale des groupements techniques vétérinaires, May 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANSES, Oct 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167253v1</w:t>
+                <w:t xml:space="preserve">hal-04227824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mycoplasmes dans les pathologies respiratoires équines</w:t>
               </w:r>
@@ -3281,51 +3281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04712793v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Kokabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10789-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314716v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Taiebi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pradier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109926" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castagnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tricot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Ja&#255;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13918" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03384918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubourg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dhalluin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gravey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pottier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-020-02016-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Arnal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Camponova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10599-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271741v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Hassel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04856839v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labroussaa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04856798v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227824v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04167243v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283145v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04167253v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ja&#255;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Jay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764625v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ja&#255;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.09_13495" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385244v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607289v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lefebvre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811404v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811429v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04483951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NORMC432" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04712793v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Kokabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10789-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314716v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Taiebi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pradier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109926" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castagnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tricot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Ja&#255;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13918" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996543v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Arnal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Camponova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10599-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03384918v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubourg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dhalluin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gravey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pottier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-020-02016-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271741v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Hassel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04856839v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labroussaa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04856798v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04167243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283145v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04167253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227824v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ja&#255;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Jay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764625v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ja&#255;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.09_13495" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385244v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607289v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lefebvre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811404v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811429v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04483951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NORMC432" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>