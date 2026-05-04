--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -517,295 +517,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaea, specific genetic traits, and development of improved bacterial live biotherapeutic products: another face of next-generation probiotics</w:t>
+                <w:t xml:space="preserve">Phenotypic and proteomic approaches of the response to iron-limited condition in Staphylococcus lugdunensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
+                <w:t xml:space="preserve">Marion Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Edith Arnal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Martineau</w:t>
+                <w:t xml:space="preserve">Anne Dhalluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paméla Camponova</w:t>
+                <w:t xml:space="preserve">François Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Ollivier</w:t>
+                <w:t xml:space="preserve">Marine Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-020-10599-8⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-020-02016-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996543v1</w:t>
+                <w:t xml:space="preserve">hal-03384918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and proteomic approaches of the response to iron-limited condition in Staphylococcus lugdunensis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archaea, specific genetic traits, and development of improved bacterial live biotherapeutic products: another face of next-generation probiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dhalluin</w:t>
+                <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gravey</w:t>
+                <w:t xml:space="preserve">Marie-Edith Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Pottier</w:t>
+                <w:t xml:space="preserve">Paméla Camponova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Thomy</w:t>
+                <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20, </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104 (11), pp.4705-4716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-020-02016-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-020-10599-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384918v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1443,172 +1443,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04856798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Streptococcus equi subsp. zooepidemicus and Mycoplasma spp. in equine respiratory infections</w:t>
+                <w:t xml:space="preserve">Role of mycoplasma in equine respiratory disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryne Jaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertine Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albertine Léon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Havemeyer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ashley Boyle, May 2023, Mendenhall, United States</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANSES, Oct 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095078v1</w:t>
+                <w:t xml:space="preserve">hal-04227824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des mycoplasmes dans les affections respiratoires équines</w:t>
+                <w:t xml:space="preserve">Association of Streptococcus equi subsp. zooepidemicus and Mycoplasma spp. in equine respiratory infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Kokabi</w:t>
@@ -1639,73 +1639,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine Léon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prix du meilleur thésard 2023 du Pôle Hippolia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Hippolia, Jun 2023, Tourgeville, France</w:t>
+              <w:t xml:space="preserve">Workshop Havemeyer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashley Boyle, May 2023, Mendenhall, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167243v1</w:t>
+                <w:t xml:space="preserve">hal-04095078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des mycoplasmes dans les affections respiratoires équines</w:t>
               </w:r>
@@ -1806,243 +1806,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mycoplasmes respiratoires équins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle des mycoplasmes dans les affections respiratoires équines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Kokabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryne Jaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine Léon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales des groupements techniques vétérinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société nationale des groupements techniques vétérinaires, May 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Prix du meilleur thésard 2023 du Pôle Hippolia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Hippolia, Jun 2023, Tourgeville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167253v1</w:t>
+                <w:t xml:space="preserve">hal-04167243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of mycoplasma in equine respiratory disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les mycoplasmes respiratoires équins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertine Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martineau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Albertine Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANSES, Oct 2023, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Journées nationales des groupements techniques vétérinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société nationale des groupements techniques vétérinaires, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227824v1</w:t>
+                <w:t xml:space="preserve">hal-04167253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mycoplasmes dans les pathologies respiratoires équines</w:t>
               </w:r>
@@ -3281,51 +3281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04712793v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Kokabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10789-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314716v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Taiebi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pradier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109926" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castagnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tricot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Ja&#255;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13918" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996543v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Arnal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Camponova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10599-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03384918v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubourg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dhalluin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gravey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pottier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-020-02016-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271741v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Hassel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04856839v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labroussaa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04856798v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04167243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283145v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04167253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227824v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ja&#255;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Jay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764625v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ja&#255;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.09_13495" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385244v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607289v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lefebvre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811404v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811429v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04483951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NORMC432" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04712793v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Kokabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10789-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314716v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Taiebi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pradier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109926" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castagnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tricot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Ja&#255;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13918" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03384918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubourg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dhalluin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gravey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pottier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-020-02016-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Arnal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Camponova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10599-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271741v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Hassel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04856839v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labroussaa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04856798v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227824v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283145v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04167243v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04167253v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ja&#255;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Jay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764625v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ja&#255;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.09_13495" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385244v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607289v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lefebvre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811404v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811429v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04483951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NORMC432" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>