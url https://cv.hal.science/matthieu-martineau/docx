--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -783,182 +783,169 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoplasma equirhinis, a disregarded player in equine respiratory disorders?</w:t>
+                <w:t xml:space="preserve">Caractérisation du microbiote respiratoire équin par métagénomique 16S par Oxford Nanopore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elena Kokabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chervin Hassel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine Léon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connecting Equine health research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Rencontres Normandes de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271741v1</w:t>
+                <w:t xml:space="preserve">hal-05626370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycoplasma equirhinis, a disregarded player in equine respiratory disorders?</w:t>
               </w:r>
@@ -970,879 +957,879 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Ambroset</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chervin Hassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Jay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertine Léon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Connecting Equine health research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723332v1</w:t>
+                <w:t xml:space="preserve">hal-05271741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hotspot of recombination in Metamycoplasma equirhinis: evidence of multiple horizontal gene transfer events originating from bacteria sharing the same ecological niche</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mycoplasma equirhinis, a disregarded player in equine respiratory disorders?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Kokabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ambroset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Labroussaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Congress of the International Organization for Mycoplasmology (IOM 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.24-25 (n°23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04856839v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic et place des mycoplasmes dans les troubles respiratoires du cheval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hotspot of recombination in Metamycoplasma equirhinis: evidence of multiple horizontal gene transfer events originating from bacteria sharing the same ecological niche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bruto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertine Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Labroussaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIGIMYC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">25th Congress of the International Organization for Mycoplasmology (IOM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Organization for Mycoplasmology, Jul 2024, Gran Canaria, Spain. pp.Communication orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780444v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04856839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoplasma equirhinis, a neglected player in equine respiratory disorders ?</w:t>
+                <w:t xml:space="preserve">Diagnostic et place des mycoplasmes dans les troubles respiratoires du cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryne Jaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Congress of the International Organization for Mycoplasmology (IOM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Organization for Mycoplasmology, Jul 2024, Gran Canaria, Spain. pp.Communication orale</w:t>
+              <w:t xml:space="preserve">VIGIMYC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04856798v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of mycoplasma in equine respiratory disorders</w:t>
+                <w:t xml:space="preserve">Mycoplasma equirhinis, a neglected player in equine respiratory disorders ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ambroset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryne Jaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANSES, Oct 2023, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">25th Congress of the International Organization for Mycoplasmology (IOM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Organization for Mycoplasmology, Jul 2024, Gran Canaria, Spain. pp.Communication orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227824v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04856798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Streptococcus equi subsp. zooepidemicus and Mycoplasma spp. in equine respiratory infections</w:t>
+                <w:t xml:space="preserve">Role of mycoplasma in equine respiratory disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryne Jaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertine Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albertine Léon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Havemeyer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ashley Boyle, May 2023, Mendenhall, United States</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANSES, Oct 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095078v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des mycoplasmes dans les affections respiratoires équines</w:t>
+                <w:t xml:space="preserve">Association of Streptococcus equi subsp. zooepidemicus and Mycoplasma spp. in equine respiratory infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryne Jaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine Léon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème Journées annuelles de l’Association vétérinaire équine française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop Havemeyer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashley Boyle, May 2023, Mendenhall, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283145v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des mycoplasmes dans les affections respiratoires équines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1851,323 +1838,319 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryne Jaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine Léon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prix du meilleur thésard 2023 du Pôle Hippolia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Hippolia, Jun 2023, Tourgeville, France</w:t>
+              <w:t xml:space="preserve">51ème Journées annuelles de l’Association vétérinaire équine française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167243v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mycoplasmes respiratoires équins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle des mycoplasmes dans les affections respiratoires équines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Kokabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryne Jaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine Léon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales des groupements techniques vétérinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société nationale des groupements techniques vétérinaires, May 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Prix du meilleur thésard 2023 du Pôle Hippolia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Hippolia, Jun 2023, Tourgeville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167253v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mycoplasmes dans les pathologies respiratoires équines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les mycoplasmes respiratoires équins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertine Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50èmes Journées annuelles de l'AVEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">Journées nationales des groupements techniques vétérinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société nationale des groupements techniques vétérinaires, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845681v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mycoplasmes dans les pathologies respiratoires équines</w:t>
               </w:r>
@@ -2211,406 +2194,531 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryne Jay</w:t>
+                <w:t xml:space="preserve">Marine Jaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées sciences et innovations équines 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t>
+              <w:t xml:space="preserve">50èmes Journées annuelles de l'AVEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690326v1</w:t>
+                <w:t xml:space="preserve">hal-03845681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Mycoplasma spp. detected in 2020/2021 from respiratory tract samples of horses in France</w:t>
+                <w:t xml:space="preserve">Les mycoplasmes dans les pathologies respiratoires équines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Castagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Tricot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Jaÿ</w:t>
+                <w:t xml:space="preserve">Maryne Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Ecole Doctorale Normande de Biologie Intégrative, Santé, Environnement (JEDnBISE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Online Conference, France</w:t>
+              <w:t xml:space="preserve">Journées sciences et innovations équines 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764625v1</w:t>
+                <w:t xml:space="preserve">hal-03690326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Mycoplasma spp. isolated in 2020 from respiratory tract samples of horses in France</w:t>
+                <w:t xml:space="preserve">Characterisation of Mycoplasma spp. detected in 2020/2021 from respiratory tract samples of horses in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Castagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Kokabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de l'Ecole Doctorale Normande de Biologie Intégrative, Santé, Environnement (JEDnBISE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Online Conference, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385370v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Characterisation of Mycoplasma spp. isolated in 2020 from respiratory tract samples of horses in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryne Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertine Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EIDC, Sep 2021, Online, France. pp.15-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evj.09_13495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Développement d’outils moléculaires pour l’identification des mycoplasmes impliqués dans les affections respiratoires du cheval et détermination de leur profil de résistance aux antibiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème journée des doctorants de la filière équine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFCE, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2620,51 +2728,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude épidémiologique des mycoplasmes dans les affections respiratoires équines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2673,123 +2781,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Taiebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées sciences et innovations équines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des mycoplasmes respiratoires équins détectés en France en 2020 et 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2811,110 +2919,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryne Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rouen, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Mycoplasma spp. in horses with respiratory disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2973,51 +3081,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anses scientific and doctoral days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Maisons-Alfort, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3027,114 +3135,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévalence, identification et caractérisation des bactéries du genre Mycoplasma détectées dans les affections respiratoires équines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Normandie Université, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023NORMC432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04483951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3281,51 +3389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04712793v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Kokabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10789-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314716v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Taiebi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pradier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109926" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castagnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tricot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Ja&#255;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13918" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03384918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubourg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dhalluin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gravey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pottier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-020-02016-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Arnal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Camponova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10599-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271741v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Hassel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04856839v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labroussaa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04856798v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227824v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283145v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04167243v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04167253v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ja&#255;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Jay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764625v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ja&#255;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.09_13495" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385244v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607289v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lefebvre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811404v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811429v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04483951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NORMC432" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04712793v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Kokabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10789-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314716v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Taiebi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pradier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109926" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castagnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tricot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Ja&#255;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13918" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03384918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubourg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dhalluin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gravey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pottier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-020-02016-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Arnal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Camponova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10599-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05626370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kokabi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Hassel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271741v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04856839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labroussaa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780444v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04856798v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227824v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095078v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04167243v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04167253v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845681v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ja&#255;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Jay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764625v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ja&#255;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385370v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.09_13495" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385244v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lefebvre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811404v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811429v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04483951v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NORMC432" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>